--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -204,51 +204,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -667,59 +667,50 @@
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
-  </si>
-[...7 lines deleted...]
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
@@ -1218,54 +1209,57 @@
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
@@ -2060,51 +2054,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2959,1836 +2953,1807 @@
       </c>
       <c r="E31" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>152</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>153</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>52</v>
+        <v>161</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>164</v>
+        <v>52</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>166</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>51</v>
+        <v>168</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I35" s="0"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="I36" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" s="0" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>176</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>179</v>
+        <v>95</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="0" t="s">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>190</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>191</v>
+        <v>52</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>119</v>
+        <v>195</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>196</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>52</v>
+        <v>197</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>200</v>
+        <v>110</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>203</v>
+        <v>98</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I45" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>209</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>211</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>214</v>
+        <v>54</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I49" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>216</v>
+        <v>59</v>
       </c>
       <c r="D50" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>79</v>
+        <v>143</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>59</v>
+        <v>220</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>180</v>
+        <v>221</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>223</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="H53" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>232</v>
+        <v>61</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>30</v>
+        <v>233</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>234</v>
+        <v>51</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>236</v>
+        <v>55</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>169</v>
+        <v>143</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>241</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>244</v>
+        <v>30</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>194</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>10</v>
+        <v>248</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>13</v>
+        <v>250</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>251</v>
+        <v>33</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F61" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="G61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>259</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>39</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>52</v>
+        <v>264</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>78</v>
+        <v>266</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I65" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>230</v>
+        <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>198</v>
+        <v>29</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>275</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>276</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>194</v>
+        <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D68" s="0"/>
       <c r="E68" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>87</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D69" s="0"/>
+      <c r="D69" s="0" t="s">
+        <v>280</v>
+      </c>
       <c r="E69" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H69" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I69" s="0" t="s">
-        <v>166</v>
+        <v>282</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>10</v>
+        <v>284</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>282</v>
+        <v>221</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>284</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>286</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>224</v>
+        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>152</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>29</v>
+        <v>295</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H74" s="0"/>
+        <v>296</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I74" s="0" t="s">
-        <v>93</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>33</v>
+        <v>299</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>303</v>
+        <v>92</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>304</v>
+        <v>103</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>306</v>
+        <v>51</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>92</v>
+        <v>308</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>103</v>
+        <v>309</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>51</v>
+        <v>284</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>311</v>
+        <v>103</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>139</v>
+        <v>23</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>286</v>
+        <v>95</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>313</v>
+        <v>52</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>315</v>
+        <v>250</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>95</v>
+        <v>213</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>253</v>
+        <v>308</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>310</v>
+        <v>115</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>115</v>
+        <v>61</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="H82" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>313</v>
+        <v>52</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>95</v>
+        <v>263</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>71</v>
+        <v>266</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>98</v>
+        <v>267</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>155</v>
+        <v>327</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>268</v>
+        <v>61</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>269</v>
+        <v>152</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>39</v>
+        <v>234</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>152</v>
+        <v>85</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>332</v>
+        <v>213</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>334</v>
+        <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>336</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>161</v>
+        <v>42</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>180</v>
+        <v>69</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>303</v>
+        <v>341</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>169</v>
+        <v>79</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>343</v>
+        <v>199</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>10</v>
+        <v>347</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>180</v>
+        <v>348</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I92" s="0"/>
+        <v>143</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>351</v>
+      </c>
+      <c r="C93" s="0"/>
       <c r="D93" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>202</v>
+        <v>61</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>352</v>
+        <v>62</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>143</v>
-[...25 lines deleted...]
-      <c r="H94" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="I94" s="0"/>
+      <c r="I93" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>