--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -593,121 +593,86 @@
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...22 lines deleted...]
-  <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
@@ -756,50 +721,53 @@
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
 Machinery manufactured by the company was used in the demolition of Palestinian houses in the occupied West Bank and East Jerusalem.
 In 2010, Hidromek machinery was documented during the demolition of cisterns in the South Hebron Hills, West Bank. In January 2013, company bulldozers were also documented in the demolition of around 70 structures, including homes, animal shelters and other storage sheds, in the area of Al Maleh and Al Mayta villages, in the northern Jordan Valley, West Bank. In October 2018, company machinery was documented during the demolition and confiscation of school structures in the Palestinian village of Ibziq in the Jordan Valley.
 In December 2012, company machinery was documented in a demolition in the Palestinian neighborhood of Beit Hanina in East Jerusalem. In August 2018, company machinery was documented in a demolition of a print shop in the Palestinian neighborhood of Silwan in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Hishtil</t>
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
@@ -971,83 +939,95 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Kvotzat Mifalei J.Brosh - Brosh Fibers (formerly Ayelet Barkan)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and marketer of carpet yarns.
 The company is based in the&amp;nbsp;industrial zone of Barkan, located in the Barkan settlement in the occupied West Bank.
 </t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">MAN Truck &amp; Bus </t>
   </si>
   <si>
     <t>MAN Truck &amp;amp; Bus SE is a commercial vehicle manufacturer and provider of transport solutions from the Volkswagen Group. &amp;nbsp;MAN supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used by the Israel Police to transport fighters and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;In 2018, the Israel Police purchased two 15-ton MAN 4x4 trucks for water cannon riot control vehicles to add to its existing fleet of 15 riot control vehicles, all built on MAN truck chassis. The police requested to purchase the trucks from MAN with an exemption from tender. According to the police, MAN trucks are the only 15-ton trucks that met the required load capacity.In June 2024, MAN’s importer and representative in Israel, Automotive Equipment, submitted bids to the Israeli Police tender for the purchase of additional riot control water cannon vehicles for the Israeli Ministry of Defense, the Israel Police, Israel Prison Service, and other government bodies. The tender includes the purchase of three dual-drive water cannon vehicles weighing 15 tons and three water cannon vehicles weighing up to 18 tons. According to the tender, the truck chassis will be fitted with water-resistant CCTV with facial recognition abilities and laser sights to allow targeting of specific individuals.&amp;nbsp;MAN trucks chassis are fitted for riot control water cannon vehicles&amp;nbsp;by Beit Alfa Technologies&amp;nbsp;of HOS Technology R&amp;amp;D.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.For more about the Skunk and other crowd control weapons see Who Profits’ report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories, and Who Profits’ Update:&amp;nbsp;Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to Settlements&amp;nbsp;MAN supplies busses to&amp;nbsp;Egged&amp;nbsp;Group&amp;nbsp;which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
@@ -1064,53 +1044,50 @@
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
 In 2022, Jerusalem24 and Danish investigative media Danwatch, documented evidence that Mehadrin exports dates produced in Israeli settlements in the Jordan Valley to Europe.
 The company&amp;rsquo;s subsidiary, Miriam Shoham,&amp;nbsp;operates a packaging facility and Mango plantation in the settlement of Ramot, in the occupied Syrain Golan.
 Exploitation of Labor 
 The company employs hundreds of Palestinian harvest workers from the occupied West Bank West Bank. According to the company&amp;#39;s annual report, they cost the company less than Israeli workers, who receive a higher salary.
 For more on Palestinian workers in the Israeli economy see Who Profits&amp;rsquo; Flash report: Exploited and Essential: Palestinian Labour under Covid-19.
 About 15% of the total fruit marketed by the group is to the UK; about 4% to Italy; about 6% to the Far East, mainly China, South Korea, Japan; about 3% to Russia. Company product are marketed in Europe through Tesco, Fruttilal, Amt Ltd., Albert Heijn, COSTCO retail chains.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>NaanDan Jain Irrigation</t>
   </si>
@@ -1631,118 +1608,89 @@
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2054,51 +2002,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2841,1919 +2789,1890 @@
       </c>
       <c r="E27" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>37</v>
+        <v>146</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="H30" s="0"/>
+      <c r="H30" s="0" t="s">
+        <v>150</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>57</v>
+        <v>156</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>52</v>
+        <v>158</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>156</v>
+        <v>13</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>158</v>
+        <v>15</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>163</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>51</v>
+        <v>165</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="I35" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" s="0" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>34</v>
+        <v>174</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>176</v>
+        <v>95</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>177</v>
+        <v>52</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>52</v>
+        <v>180</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>34</v>
+        <v>186</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H41" s="0"/>
+        <v>188</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>188</v>
+        <v>52</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>119</v>
+        <v>193</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>191</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>193</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>52</v>
+        <v>195</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>55</v>
+        <v>198</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>197</v>
+        <v>110</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>200</v>
+        <v>98</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>144</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>176</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I46" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>208</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>143</v>
+        <v>220</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>143</v>
+        <v>220</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0"/>
       <c r="E68" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>116</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>131</v>
       </c>
       <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>115</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="C92" s="0" t="s">
         <v>347</v>
       </c>
+      <c r="C92" s="0"/>
       <c r="D92" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>199</v>
+        <v>61</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>350</v>
+        <v>62</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>143</v>
-[...25 lines deleted...]
-      <c r="H93" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="I93" s="0"/>
+      <c r="I92" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>