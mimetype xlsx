--- v0 (2026-06-06)
+++ v1 (2026-10-22)
@@ -232,88 +232,57 @@
   </si>
   <si>
     <t>Rivulis PTE</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t xml:space="preserve">A global micro irrigation company.
 In April 2022, Who Profits documented Rivulis company signs in a settlement date plantation in the Jordan Valley, occupied West Bank. According to the sign, Rivulis planned and executed irrigation and fertilization systems for the Kfir settlement farm in Yafit settlement.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in June 2019, March 2019 and October 2017. The purchase orders on all boxes documented by Who Profits were made by the Naama settlement branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 Rivulis has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
@@ -329,51 +298,51 @@
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a private Israeli company that specializes in the planning, engineering, management and execution of projects in fields such as security, cyber security, infrastructures &amp;amp; technologies, consulting &amp;amp; research, software, instruction, operation &amp;amp; infrastructures.
 The company is involved in the provision of security services for settlements in the occupied West Bank, including: Ariel, Alfei Menashe, Jordan Valley Regional Council, Elkana, Giva&amp;#39;t Ze&amp;#39;ev, Har Hebron, Karnei Shomron, Binyamin, Atarot, Beitar Illit and Maaleh Adumim. In addition, the company provided security services for Katzrin settlement and Golan Regional Council in the occupied Syrian Golan. These services are part of the &amp;ldquo;safe city&amp;rdquo; (City without Violence) project of the Israeli Ministry of Public Safety.
 In 2015, the company implemented its &amp;quot;safe city&amp;quot; project in occupied East Jerusalem for Israel Police. Its involvement included defining the technological solutions for police requirements in East Jerusalem and linking all sites to the region&amp;#39;s main control center.
 The company has implemented a similar project in the Seam Zone, the area of the occupied West Bank annexed by the Wall, and around the Gaza strip. The &amp;quot;safe city&amp;quot; projects includes &amp;quot;stationary, mobile, passive and active sensors, permanently installed throughout the municipal territory or installed on mobile platforms or deployed according to a specific need for the purpose of collecting current, real-time information at specific sites and regarding specific activities.&amp;quot;
 Additionally, Tandu provides security services around the besieged Gaza Strip for the Israeli army as well as security and communications services for the Israeli Ministry of Defense at checkpoints along the Annexation Wall and at an IMOD internment facility. The company has also carried out numerous projects for Israel Police and Israel Prison Services, including the planning of interrogation rooms and electronic security systems.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 