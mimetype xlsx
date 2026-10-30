--- v0 (2026-06-17)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -93,130 +93,100 @@
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Boeing Company </t>
+    <t>Cisco Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...26 lines deleted...]
-    <t>Military, Security and Surveillance</t>
+    <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
-  </si>
-[...16 lines deleted...]
-    <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
@@ -230,144 +200,50 @@
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
-  </si>
-[...92 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
@@ -794,51 +670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -893,444 +769,386 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I4" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H5" s="0"/>
       <c r="I5" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H6" s="0"/>
+        <v>40</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>29</v>
+      </c>
       <c r="I6" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>12</v>
+        <v>66</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>55</v>
-[...21 lines deleted...]
-      <c r="G16" s="0" t="s">
         <v>88</v>
-      </c>
-[...33 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">