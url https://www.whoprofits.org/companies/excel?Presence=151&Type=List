--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -12,155 +12,170 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
+    <t>West Bank</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
-    <t>West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
-  </si>
-[...1 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Top Greenhouses</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
@@ -499,51 +514,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -573,148 +588,177 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H3" s="0" t="s">
+      <c r="I3" s="0" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="0"/>
+      <c r="H4" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I4" s="0" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="H5" s="0"/>
-      <c r="I5" s="0"/>
+      <c r="I5" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H6" s="0"/>
-      <c r="I6" s="0" t="s">
-        <v>24</v>
+      <c r="I6" s="0"/>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="0">
+        <v>6</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" s="0"/>
+      <c r="I7" s="0" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">