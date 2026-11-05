--- v0 (2026-06-20)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -127,248 +127,120 @@
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...90 lines deleted...]
-    <t>Heavy Machinery</t>
+    <t xml:space="preserve">Maersk (Mærsk) </t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, West Bank</t>
+  </si>
+  <si>
+    <t>Shikun &amp; Binui Group</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, Naqab, West Bank</t>
+  </si>
+  <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Tourism</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZIM Integrated Shipping Services </t>
+  </si>
+  <si>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$5B-$10B</t>
-  </si>
-[...101 lines deleted...]
-    <t>Population Control, Specialized Equipment and Services</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -671,51 +543,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -803,153 +675,124 @@
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="H6" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>43</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="0"/>
+      <c r="D7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="0" t="s">
-[...35 lines deleted...]
-      <c r="I8" s="0"/>
+      <c r="I7" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>