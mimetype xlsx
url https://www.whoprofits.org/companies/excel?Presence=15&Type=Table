--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -172,51 +172,51 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -681,51 +681,54 @@
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
@@ -839,50 +842,65 @@
 Settlement Construction
 Hitachi heavy machinery equipment has been used in the construction of one settlement, in the occupied West Bank.
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
+  </si>
+  <si>
+    <t>ICL Group Ltd.</t>
+  </si>
+  <si>
+    <t>TASE, Public, NYSE</t>
+  </si>
+  <si>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
@@ -2020,51 +2038,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2982,1746 +3000,1775 @@
       </c>
       <c r="F33" s="0" t="s">
         <v>163</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>26</v>
+        <v>142</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>167</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>148</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>148</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>118</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>119</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>25</v>
+        <v>206</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>110</v>
+        <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>97</v>
+        <v>209</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>208</v>
+        <v>25</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H46" s="0"/>
+      <c r="H46" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>25</v>
+        <v>214</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>212</v>
+        <v>45</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="H47" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I47" s="0"/>
+      <c r="H47" s="0"/>
+      <c r="I47" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>47</v>
+        <v>220</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>26</v>
+        <v>222</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>220</v>
+        <v>47</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H49" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I49" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>222</v>
+        <v>25</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>136</v>
+        <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>191</v>
+        <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>234</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>232</v>
+        <v>48</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>180</v>
+        <v>56</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>25</v>
+        <v>236</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>148</v>
+        <v>238</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>35</v>
+        <v>181</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>45</v>
+        <v>240</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>238</v>
+        <v>59</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>239</v>
+        <v>148</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>152</v>
+        <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>21</v>
+        <v>244</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>22</v>
+        <v>245</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>23</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>25</v>
+        <v>214</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>245</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>148</v>
+        <v>71</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>26</v>
+        <v>251</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>22</v>
+        <v>148</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>25</v>
+        <v>214</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>252</v>
+        <v>25</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>254</v>
+        <v>75</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H60" s="0"/>
       <c r="I60" s="0" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>44</v>
+        <v>258</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>118</v>
+        <v>260</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>259</v>
+        <v>118</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="I62" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>262</v>
+        <v>192</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>265</v>
+        <v>102</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="I63" s="0"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>26</v>
+        <v>268</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>179</v>
+        <v>270</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>72</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>21</v>
+        <v>118</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>272</v>
+        <v>71</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>273</v>
+        <v>103</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>25</v>
+        <v>94</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>276</v>
+        <v>21</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>278</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>279</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>280</v>
+        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>282</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>284</v>
+        <v>25</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>110</v>
+        <v>286</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>286</v>
+        <v>22</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>175</v>
+        <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>80</v>
+        <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>25</v>
+        <v>290</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H71" s="0"/>
+        <v>292</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>176</v>
+      </c>
       <c r="I71" s="0" t="s">
-        <v>289</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>292</v>
+        <v>28</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>72</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>294</v>
+        <v>25</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>297</v>
+        <v>97</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>34</v>
+        <v>302</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>102</v>
+        <v>303</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>25</v>
+        <v>305</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>254</v>
+        <v>34</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>305</v>
+        <v>260</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>306</v>
+        <v>71</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>308</v>
+        <v>44</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>309</v>
+        <v>26</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>276</v>
+        <v>311</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>102</v>
+        <v>312</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>168</v>
+        <v>314</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>26</v>
+        <v>315</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>315</v>
+        <v>54</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="H79" s="0"/>
+      <c r="H79" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I79" s="0" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>264</v>
+        <v>321</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>319</v>
+        <v>44</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>321</v>
+        <v>270</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>107</v>
+        <v>271</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>94</v>
+        <v>325</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>65</v>
+        <v>327</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>325</v>
+        <v>94</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>175</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>25</v>
+        <v>331</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>148</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>176</v>
+      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>198</v>
+        <v>68</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>332</v>
+        <v>94</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>45</v>
+        <v>199</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>85</v>
+        <v>148</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>56</v>
+        <v>184</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>334</v>
+        <v>72</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>168</v>
+        <v>338</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>175</v>
+        <v>56</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>92</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>245</v>
+        <v>192</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>339</v>
+        <v>84</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H88" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>176</v>
+      </c>
       <c r="I88" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>168</v>
+        <v>25</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>296</v>
+        <v>345</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>25</v>
+        <v>169</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>210</v>
+        <v>302</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>344</v>
+        <v>303</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I90" s="0"/>
+        <v>184</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>346</v>
+        <v>25</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>347</v>
+        <v>192</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>25</v>
+        <v>352</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>234</v>
+        <v>353</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>352</v>
+        <v>216</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>35</v>
+        <v>152</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="C93" s="0"/>
+        <v>356</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D93" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="0">
+        <v>93</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C94" s="0"/>
+      <c r="D94" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E93" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F93" s="0" t="s">
+      <c r="E94" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F94" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="G93" s="0" t="s">
+      <c r="G94" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="H93" s="0" t="s">
+      <c r="H94" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="I93" s="0"/>
+      <c r="I94" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>