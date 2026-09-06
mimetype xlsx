--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="362">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
@@ -358,53 +376,50 @@
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
@@ -427,53 +442,50 @@
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
@@ -654,53 +666,50 @@
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
@@ -1641,79 +1650,50 @@
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
@@ -2285,2479 +2265,2477 @@
       <c r="E8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="0"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="G16" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>102</v>
       </c>
       <c r="H17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>107</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>79</v>
+        <v>108</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H21" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C22" s="0"/>
+      <c r="C22" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>77</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>123</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="0"/>
       <c r="D23" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>54</v>
+        <v>126</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>129</v>
+        <v>54</v>
       </c>
       <c r="G24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="G25" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>118</v>
+        <v>34</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>141</v>
+        <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>144</v>
+        <v>122</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>145</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>147</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>59</v>
+        <v>148</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="H29" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>85</v>
+        <v>152</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>155</v>
+        <v>90</v>
       </c>
       <c r="G31" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H31" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>35</v>
+        <v>123</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F33" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="G33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>164</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>166</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="0" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F35" s="0" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>171</v>
+        <v>29</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>72</v>
+        <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F36" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="G36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" s="0" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>177</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="H37" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="F37" s="0" t="s">
+      <c r="I37" s="0" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>184</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>35</v>
+        <v>187</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>188</v>
+        <v>25</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I40" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>194</v>
+        <v>65</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>195</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>118</v>
+        <v>197</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>48</v>
+        <v>152</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>198</v>
+        <v>99</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>201</v>
+        <v>48</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>119</v>
+        <v>179</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>145</v>
+        <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C44" s="0" t="s">
+      <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="D44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" s="0" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>208</v>
+        <v>183</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>209</v>
+        <v>48</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="F46" s="0" t="s">
+      <c r="G46" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="G46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>98</v>
+        <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="D47" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="0" t="s">
-        <v>97</v>
-[...4 lines deleted...]
-      <c r="I48" s="0"/>
+        <v>102</v>
+      </c>
+      <c r="H48" s="0"/>
+      <c r="I48" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="0" t="s">
+      <c r="E49" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I49" s="0"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>26</v>
+        <v>225</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>226</v>
+        <v>47</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H50" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C51" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="D52" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>48</v>
+        <v>102</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="D53" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>181</v>
+        <v>56</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="C54" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H54" s="0" t="s">
-        <v>35</v>
+        <v>184</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>45</v>
+        <v>243</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>244</v>
+        <v>65</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>245</v>
+        <v>152</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>152</v>
+        <v>35</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
-        <v>22</v>
+        <v>248</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>30</v>
+        <v>156</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>25</v>
+        <v>217</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>251</v>
+        <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>148</v>
+        <v>77</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>214</v>
+        <v>99</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>26</v>
+        <v>254</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>25</v>
+        <v>217</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H60" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I60" s="0" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>258</v>
+        <v>25</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>260</v>
+        <v>81</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>118</v>
+        <v>263</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>192</v>
+        <v>45</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>265</v>
+        <v>122</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I63" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="0" t="s">
+      <c r="F64" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E64" s="0" t="s">
+      <c r="G64" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H64" s="0" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="F65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>118</v>
+        <v>183</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>72</v>
+        <v>149</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>278</v>
+        <v>77</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>279</v>
+        <v>108</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="F68" s="0" t="s">
+      <c r="H68" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="G68" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>21</v>
+        <v>285</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>288</v>
+        <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C71" s="0" t="s">
+      <c r="E71" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="D71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I71" s="0" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="0" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H72" s="0"/>
+        <v>295</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="I72" s="0" t="s">
-        <v>295</v>
+        <v>86</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>192</v>
+        <v>26</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F73" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H73" s="0"/>
+      <c r="I73" s="0" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C74" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="D74" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="0" t="s">
-        <v>303</v>
+        <v>102</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="D75" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E75" s="0" t="s">
+      <c r="G75" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" s="0" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>25</v>
+        <v>308</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>260</v>
+        <v>34</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>311</v>
+        <v>263</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>312</v>
+        <v>77</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="C78" s="0" t="s">
+      <c r="F78" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="D78" s="0" t="s">
+      <c r="G78" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="E78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H78" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C79" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>54</v>
+        <v>285</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>26</v>
+        <v>318</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>321</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="H80" s="0"/>
+        <v>77</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I80" s="0" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>270</v>
+        <v>324</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>271</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>115</v>
+        <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>326</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>327</v>
+        <v>273</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>107</v>
+        <v>274</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C83" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>329</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>65</v>
+        <v>330</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>331</v>
+        <v>99</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>192</v>
+        <v>45</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>148</v>
+        <v>102</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>176</v>
+        <v>15</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>25</v>
+        <v>334</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H85" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>94</v>
+        <v>25</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>199</v>
+        <v>74</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>338</v>
+        <v>99</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>339</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>85</v>
+        <v>152</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>56</v>
+        <v>187</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>340</v>
+        <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C88" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="0" t="s">
-        <v>192</v>
+        <v>45</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>342</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>92</v>
+        <v>343</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>251</v>
+        <v>195</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>345</v>
+        <v>90</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H89" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="I89" s="0" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>192</v>
+        <v>254</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>302</v>
+        <v>348</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>216</v>
+        <v>305</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>350</v>
+        <v>306</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I91" s="0"/>
+        <v>187</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C92" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="D92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="G92" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H92" s="0" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I92" s="0"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E93" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="G93" s="0" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I94" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>