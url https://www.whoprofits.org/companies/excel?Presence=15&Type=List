--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -1650,79 +1650,50 @@
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
@@ -2047,51 +2018,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I95"/>
+  <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4687,124 +4658,95 @@
       <c r="D92" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>219</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>353</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I92" s="0"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C93" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="D93" s="0" t="s">
+      <c r="F93" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="G93" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="F93" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H93" s="0" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C94" s="0"/>
+      <c r="D94" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>361</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>362</v>
+        <v>55</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>35</v>
-[...25 lines deleted...]
-      <c r="H95" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="I95" s="0"/>
+      <c r="I94" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>