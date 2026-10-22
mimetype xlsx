--- v1 (2026-09-06)
+++ v2 (2026-10-22)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Adama</t>
   </si>
   <si>
     <t>SZSE</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded China-based global crop protection company.
 Crop protection products manufactured by the company&amp;rsquo;s Israeli subsidiary Adama Makhteshim have been used in agricultural experiments conducted by settler research institutes in the Jordan Valley, occupied West Bank and the occupied Syrian Golan.
 In November 2016, as part of a conference and tour organized by the Jordan Valley R&amp;amp;D Center, a company representative presented research on the toxicity of its Nimitz nematicide product tested in Jordan Valley settlements.
 The company&amp;rsquo;s products were also used in agricultural experiments conducted by the same R&amp;amp;D Center in 2017-2018 and 2015-2016, taking place in Tomer settlement and the R&amp;amp;D Center&amp;rsquo;s own facility in the Jordan Valley respectively.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs regional specialists for the Jordan Valley and the Syrian Golan, and has authorized distributors in the settlements of Avnei Eitan in the Golan and Tomer and Naama in the Jordan Valley.
 Adama partnered with Tactical Robotics, a subsidiary of Urban Aeronautics, in a joint feasibility study for adapting the Cormorant, a multi-role, high payload, unmanned Vertical-Take-Off-and-Landing (VTOL) aircraft developed for military use, for aerial spraying. The Cormorant was developed in collaboration with the Israeli military&amp;rsquo;s medical corps. In May 2018, Tactical Robotics performed a ﬁrst &amp;ldquo;mission representative&amp;rdquo; demonstration to the Israeli military, described by the company as its &amp;ldquo;lead customer&amp;rdquo;.
 </t>
@@ -320,125 +320,96 @@
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>BlueBird Aero Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that specializes in design, development and production of Micro, Mini and tactical Unmanned Aerial Systems (UAS).
 The company provides UAVs to the Israeli army and Ministry of Defense.
 BlueBird products have been used during air strikes by the Israeli Air Force during military assaults on Gaza in 2008-9 and 2014 and on Lebanon in 2006. Company UAVs were also used in military campaigns in the West Bank.
 According to the company&amp;rsquo;s website, during the summer of 2014, its SpyLite UAVs &amp;ldquo;operated around the clock&amp;rdquo;, and &amp;ldquo;logged over 700 operational sorties of over 3 hours each&amp;rdquo; in Israeli military attacks in the West Bank and Gaza. The SpyLite is marketed as &amp;lsquo;combat proven.&amp;rsquo;
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t>TASE</t>
-[...23 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
@@ -448,50 +419,53 @@
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Controp Precision Technologies</t>
   </si>
   <si>
@@ -535,50 +509,53 @@
 The company provided its technology for a designated facial recognition experimental program run and operated by the military intelligence Unit 8200 of the Intelligence Corps to carry out mass surveillance. According to officers in the Israeli military, Corsight&amp;#39;s software has been adapted to the unit&amp;#39;s specific needs.
 Since the Israeli ground invasion of Gaza in October 2023, the Israeli military expanded its use of facial recognition technologies in Gaza and began to rely more and more on Corsight&amp;rsquo;s technology. Israeli soldiers who entered the Gaza Strip used cameras equipped with Corsight&amp;#39;s facial recognition technology to scan and collect photos of Palestinians without their knowledge or consent, and similar cameras were also placed at Israeli checkpoints on the main evacuation routes throughout Gaza.&amp;nbsp;
 The soldiers used Corsight&amp;rsquo;s program to scan faces and document and detain people passing along major roads and through Israeli checkpoints throughout the Gaza Strip.&amp;nbsp;&amp;nbsp;
 Corsight AI&amp;rsquo;s facial recognition technology is installed in airports and hospitals in Europe and is used by police bodies in South America.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
+    <t>TASE</t>
+  </si>
+  <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>Egis Rail</t>
@@ -621,69 +598,51 @@
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Elyahu Zalman &amp; Sons Metal Tubes Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufacture structural steel pipe and tubing products. The factory is located in the Ariel West&amp;nbsp;industrial zone, which is a settlement in the occupied West Bank.
 Additionally, the subsidiary of the company, Top Greenhouses, is also located in the Ariel West Industrial Zone.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...17 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
@@ -723,51 +682,51 @@
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -871,148 +830,78 @@
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
@@ -1580,90 +1469,63 @@
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Top Greenhouses</t>
   </si>
   <si>
     <t xml:space="preserve">The company manufactures and markets greenhouses.
 The company is located in Ariel Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
-    <t>Toyota Motor Corporation</t>
-[...16 lines deleted...]
-  <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
@@ -2490,153 +2352,153 @@
       </c>
       <c r="E16" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="G18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="0" t="s">
@@ -2687,267 +2549,267 @@
       <c r="D23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>156</v>
+        <v>92</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="G32" s="0" t="s">
@@ -2987,71 +2849,71 @@
       </c>
       <c r="I33" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>166</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C36" s="0" t="s">
@@ -3062,80 +2924,80 @@
       </c>
       <c r="E36" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>174</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>72</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>184</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
@@ -3161,51 +3023,51 @@
       </c>
       <c r="I39" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F41" s="0" t="s">
@@ -3217,144 +3079,144 @@
       <c r="H41" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>194</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>197</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>179</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>179</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>201</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>204</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>123</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>183</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>211</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>212</v>
       </c>
       <c r="H46" s="0" t="s">
@@ -3362,1380 +3224,1380 @@
       </c>
       <c r="I46" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>215</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>217</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>219</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="D49" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>223</v>
+        <v>54</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I49" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="E50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>229</v>
+        <v>47</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="D52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C54" s="0" t="s">
+      <c r="F54" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="D54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G54" s="0" t="s">
-        <v>241</v>
+        <v>48</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>184</v>
+        <v>56</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="E55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>35</v>
+        <v>184</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>247</v>
+        <v>65</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>248</v>
+        <v>153</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="0" t="s">
+      <c r="G57" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="F57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H57" s="0" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>23</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>25</v>
+        <v>217</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>152</v>
+        <v>77</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>25</v>
+        <v>217</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H61" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I61" s="0" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C62" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="D62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" s="0" t="s">
-        <v>263</v>
+        <v>81</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>44</v>
+        <v>263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E63" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F63" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="0" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>268</v>
+        <v>122</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="I64" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F65" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="0" t="s">
+      <c r="G65" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="H65" s="0" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>15</v>
       </c>
       <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F66" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="G66" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="F66" s="0" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="H66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>278</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>122</v>
+        <v>183</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
-        <v>78</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>99</v>
+        <v>52</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>281</v>
+        <v>77</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>282</v>
+        <v>107</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E69" s="0" t="s">
+      <c r="H69" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="F69" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="E70" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="F70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>291</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="F72" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I72" s="0" t="s">
         <v>293</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E73" s="0" t="s">
+      <c r="F73" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G73" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="F73" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H73" s="0"/>
+      <c r="H73" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="I73" s="0" t="s">
-        <v>298</v>
+        <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>195</v>
+        <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H74" s="0"/>
+      <c r="I74" s="0" t="s">
         <v>300</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>303</v>
+        <v>25</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>306</v>
+        <v>101</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>34</v>
+        <v>307</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>107</v>
+        <v>308</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="0" t="s">
-        <v>26</v>
+        <v>195</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>311</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>263</v>
+        <v>34</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>314</v>
+        <v>265</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>315</v>
+        <v>77</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="F79" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="C79" s="0" t="s">
+      <c r="G79" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="D79" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H79" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>54</v>
+        <v>287</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>25</v>
+        <v>172</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>26</v>
+        <v>320</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>324</v>
+        <v>54</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="H81" s="0"/>
+      <c r="H81" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I81" s="0" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="F82" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="F82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="0" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>328</v>
+        <v>44</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>330</v>
+        <v>275</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>112</v>
+        <v>276</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E84" s="0" t="s">
+      <c r="F84" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G84" s="0" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C85" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="D85" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>152</v>
+        <v>101</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C86" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="0" t="s">
-        <v>74</v>
+        <v>195</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>153</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>179</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>338</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>202</v>
+        <v>74</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>339</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>341</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>342</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>343</v>
+        <v>62</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>90</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>91</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>179</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E90" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>219</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I92" s="0"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E93" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F93" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="F93" s="0" t="s">
+      <c r="G93" s="0" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I94" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>