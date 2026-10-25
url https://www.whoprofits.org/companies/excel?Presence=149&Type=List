--- v0 (2026-06-10)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -238,288 +238,166 @@
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...92 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -822,51 +700,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I15"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1037,269 +915,240 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="H8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="0" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C14" s="0"/>
+      <c r="D14" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...44 lines deleted...]
-      <c r="I15" s="0"/>
+      <c r="I14" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>