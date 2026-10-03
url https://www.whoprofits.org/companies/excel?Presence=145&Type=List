--- v0 (2026-06-22)
+++ v1 (2026-10-03)
@@ -192,51 +192,51 @@
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>