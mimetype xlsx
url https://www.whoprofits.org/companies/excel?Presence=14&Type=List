--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -141,71 +141,50 @@
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
-  </si>
-[...19 lines deleted...]
-    <t>$1B-</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -265,50 +244,53 @@
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
@@ -668,51 +650,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -825,214 +807,185 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="I6" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>64</v>
-      </c>
-[...36 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">