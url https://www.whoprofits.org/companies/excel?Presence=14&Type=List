--- v1 (2026-07-27)
+++ v2 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -75,65 +75,60 @@
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -143,144 +138,50 @@
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...92 lines deleted...]
-  <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
@@ -294,60 +195,51 @@
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -650,51 +542,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -807,185 +699,156 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="I8" s="0" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>60</v>
-[...28 lines deleted...]
-        <v>64</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">