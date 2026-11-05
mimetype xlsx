--- v0 (2026-06-20)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -145,144 +145,50 @@
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...92 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
@@ -299,109 +205,81 @@
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>Siemens AG</t>
-[...2 lines deleted...]
-    <t>FWB</t>
+    <t>Wirtgen Group</t>
   </si>
   <si>
     <t>Germany</t>
-  </si>
-[...26 lines deleted...]
-    <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -704,51 +582,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -863,238 +741,180 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="0"/>
+      <c r="D10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...62 lines deleted...]
-      <c r="I12" s="0"/>
+      <c r="I10" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>