--- v0 (2026-06-14)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -141,201 +141,105 @@
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...89 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
@@ -371,50 +275,53 @@
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
@@ -470,50 +377,59 @@
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
@@ -1064,406 +980,406 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="H11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I11" s="0" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>46</v>
+        <v>74</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="I12" s="0"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="I13" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H14" s="0" t="s">
         <v>86</v>
       </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>93</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>97</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I17" s="0" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="F18" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="I20" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>