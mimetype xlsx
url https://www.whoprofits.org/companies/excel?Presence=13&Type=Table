--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -238,50 +238,65 @@
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Agrofresh Pro</t>
   </si>
   <si>
     <t>The company provides solutions for individual organic growers.
 The company’s packages were found in the Na’aran settlement’s packing house on 29 April 2012.</t>
   </si>
   <si>
+    <t>Agrotop</t>
+  </si>
+  <si>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
@@ -351,53 +366,50 @@
   <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10M-$50M</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
@@ -428,53 +440,50 @@
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
-    <t>Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
 Boeing aircrafts have been used by the Israeli military since 1948.
 Since 1990, the Apache helicopters have been used by the Israeli Air Force in military attacks and in Israel&amp;#39;s targeted killings in the besieged Gaza, and in military trainings in the occupied West Bank and Syrian Golan. Boeing Harpoon anti-ship missiles are in use in the Israeli Navy Sa&amp;rsquo;ar ships, used to enforce the illegal naval siege of Gaza.
 The company has provided Israel with AH-64 Apache helicopters,&amp;nbsp;F-15 fighter jets,&amp;nbsp;Hellfire missiles, MK-84&amp;nbsp;2000-lb bombs,&amp;nbsp;MK-82&amp;nbsp;500-lb bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into &amp;ldquo;smart&amp;rdquo; GPS-equipped guided bombs.
 The company is the manufacture of Arrow 2 and Arrow 3 missile systems, a US-Israeli anti-ballistic missile systems, jointly funded, developed and produced by Israel and the United States.
 Israeli military attacks on Gaza 
@@ -519,53 +528,50 @@
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
@@ -851,53 +857,51 @@
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Italian manufacturer of cranes.
-[...1 lines deleted...]
-</t>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
@@ -1124,51 +1128,54 @@
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
@@ -2280,51 +2287,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2589,2907 +2596,2936 @@
       </c>
       <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="I12" s="0" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="0"/>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="0"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E17" s="0" t="s">
+      <c r="G17" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H20" s="0"/>
       <c r="I20" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="I21" s="0" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="I22" s="0" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="F23" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>124</v>
-      </c>
-[...16 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F25" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E25" s="0" t="s">
+      <c r="G25" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>141</v>
+        <v>103</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="0" t="s">
+      <c r="H27" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>118</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>152</v>
+        <v>110</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="H29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="0" t="s">
+      <c r="G37" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I37" s="0" t="s">
         <v>179</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="H38" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I38" s="0" t="s">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>150</v>
+        <v>71</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>187</v>
+        <v>116</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>41</v>
+        <v>136</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="E40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="E41" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H41" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>197</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="G43" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="0" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="H44" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>113</v>
+        <v>154</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" s="0" t="s">
-        <v>202</v>
+        <v>82</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="0" t="s">
+      <c r="F47" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="F47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="E48" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I48" s="0" t="s">
-        <v>218</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I49" s="0" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H50" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I50" s="0"/>
+      <c r="I50" s="0" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D51" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>35</v>
+        <v>203</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F53" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H54" s="0"/>
+      <c r="I54" s="0"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="E55" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I55" s="0" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>26</v>
+        <v>239</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>158</v>
+        <v>110</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C57" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="D57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>200</v>
+        <v>160</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C58" s="0" t="s">
+      <c r="F58" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="D58" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H58" s="0" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C59" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="C59" s="0" t="s">
+      <c r="D59" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>252</v>
+        <v>74</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E60" s="0" t="s">
+      <c r="F60" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="F60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>255</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I60" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>257</v>
+        <v>44</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>66</v>
+        <v>146</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>44</v>
+        <v>260</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>67</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>124</v>
+        <v>194</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>262</v>
-[...4 lines deleted...]
-      <c r="I63" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H63" s="0"/>
+      <c r="I63" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>263</v>
       </c>
       <c r="C64" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="D64" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="0" t="s">
+      <c r="F64" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="G64" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="F64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I65" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="F65" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="0" t="s">
+      <c r="E66" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="F66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="0" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C67" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="D67" s="0" t="s">
+      <c r="E67" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>281</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>192</v>
+        <v>100</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>216</v>
+        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>158</v>
+        <v>284</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>284</v>
+        <v>22</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>218</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F70" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="G70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H70" s="0" t="s">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>288</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>290</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>262</v>
+        <v>74</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>87</v>
+        <v>223</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>293</v>
+        <v>202</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>201</v>
+        <v>265</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>25</v>
+        <v>244</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>53</v>
+        <v>296</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>66</v>
+        <v>227</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>287</v>
+        <v>53</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>298</v>
+        <v>203</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>121</v>
+        <v>290</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>201</v>
+        <v>301</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>203</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>66</v>
+        <v>152</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F77" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G77" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="G77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>308</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>107</v>
+        <v>309</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>262</v>
+        <v>74</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>65</v>
+        <v>126</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>200</v>
+        <v>110</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>311</v>
+        <v>265</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>107</v>
+        <v>202</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>266</v>
+        <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>173</v>
+        <v>70</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>315</v>
+        <v>71</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>162</v>
+        <v>110</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>163</v>
+        <v>314</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I81" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>25</v>
+        <v>175</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>237</v>
+        <v>318</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>121</v>
+        <v>164</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="0"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>26</v>
+        <v>239</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="E84" s="0" t="s">
+      <c r="F84" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="F84" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H84" s="0" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>26</v>
+        <v>326</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>327</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>211</v>
+        <v>116</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="H85" s="0"/>
+        <v>328</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>82</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>21</v>
+        <v>213</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>116</v>
+        <v>179</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D87" s="0"/>
+        <v>126</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="E87" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H87" s="0"/>
+        <v>333</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="I87" s="0" t="s">
-        <v>218</v>
+        <v>119</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>25</v>
+        <v>337</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>150</v>
+        <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>30</v>
+        <v>104</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>339</v>
+        <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>262</v>
+        <v>203</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>235</v>
+        <v>30</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>341</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>343</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>265</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>237</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F92" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G92" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="G92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>25</v>
+        <v>194</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>150</v>
+        <v>122</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>349</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="H93" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>216</v>
+      </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="C94" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E94" s="0" t="s">
+      <c r="F94" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="F94" s="0" t="s">
+      <c r="G94" s="0" t="s">
         <v>353</v>
       </c>
-      <c r="G94" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="C95" s="0" t="s">
+      <c r="F95" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="D95" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E95" s="0" t="s">
+      <c r="G95" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="F95" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H95" s="0" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>80</v>
+        <v>179</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
         <v>361</v>
       </c>
-      <c r="F96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G96" s="0" t="s">
-        <v>35</v>
+        <v>362</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>364</v>
+        <v>309</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>365</v>
+        <v>35</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="C98" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D98" s="0" t="s">
+      <c r="F98" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="E98" s="0" t="s">
+      <c r="G98" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="F98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>306</v>
+        <v>372</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>35</v>
+        <v>103</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>152</v>
+        <v>309</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H100" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>367</v>
+        <v>26</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>75</v>
+        <v>154</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>26</v>
+        <v>370</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>107</v>
+        <v>80</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="I102" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>124</v>
+        <v>194</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="H103" s="0"/>
+      <c r="I103" s="0"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>25</v>
+        <v>126</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>225</v>
+        <v>71</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>173</v>
+        <v>25</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>26</v>
+        <v>227</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>162</v>
+        <v>21</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>385</v>
+        <v>175</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>114</v>
+        <v>165</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>387</v>
+        <v>37</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C107" s="0" t="s">
         <v>388</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" s="0" t="s">
-        <v>150</v>
+        <v>71</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>16</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>189</v>
+        <v>152</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>392</v>
+        <v>53</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="H108" s="0"/>
+        <v>210</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I108" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>323</v>
+        <v>191</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>44</v>
+        <v>395</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="I109" s="0"/>
+        <v>314</v>
+      </c>
+      <c r="H109" s="0"/>
+      <c r="I109" s="0" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C110" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I110" s="0"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>401</v>
-      </c>
-[...2 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>76</v>
+        <v>403</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I111" s="0"/>
+        <v>136</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="0">
+        <v>111</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C112" s="0"/>
+      <c r="D112" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I112" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>