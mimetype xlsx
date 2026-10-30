--- v0 (2026-06-12)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -201,176 +201,78 @@
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...89 lines deleted...]
-  <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
@@ -468,50 +370,53 @@
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -814,51 +719,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I19"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1058,352 +963,325 @@
       </c>
       <c r="E8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H11" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>68</v>
+      </c>
       <c r="I11" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>82</v>
+        <v>21</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>100</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="0"/>
       <c r="D18" s="0" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="G18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I19" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>