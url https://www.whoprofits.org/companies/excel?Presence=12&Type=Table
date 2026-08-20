--- v0 (2026-06-11)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -191,51 +191,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -716,59 +716,50 @@
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
-  </si>
-[...7 lines deleted...]
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -956,50 +947,62 @@
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
+  </si>
+  <si>
+    <t>ICL Group Ltd.</t>
+  </si>
+  <si>
+    <t>TASE, Public, NYSE</t>
+  </si>
+  <si>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
@@ -1313,54 +1316,57 @@
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
@@ -3135,2020 +3141,2020 @@
       </c>
       <c r="E35" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>169</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>171</v>
+        <v>95</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>85</v>
+        <v>177</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>86</v>
+        <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>53</v>
+        <v>112</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>180</v>
+        <v>56</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>112</v>
+        <v>184</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>185</v>
+        <v>42</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>109</v>
+        <v>186</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>189</v>
+        <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I42" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>25</v>
+        <v>196</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>199</v>
+        <v>25</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>168</v>
+        <v>201</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>204</v>
+        <v>56</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>56</v>
+        <v>118</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="0" t="s">
-        <v>26</v>
+        <v>211</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>213</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>214</v>
+        <v>53</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>216</v>
+        <v>56</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>217</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>56</v>
+        <v>194</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>129</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>118</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>118</v>
       </c>
       <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>118</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>169</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>89</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>89</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H74" s="0"/>
       <c r="I74" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>79</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>129</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>118</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>171</v>
+        <v>289</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>89</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H100" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I103" s="0"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C105" s="0"/>
       <c r="D105" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I105" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>