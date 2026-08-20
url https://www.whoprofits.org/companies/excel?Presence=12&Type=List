--- v0 (2026-07-06)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -191,51 +191,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -716,59 +716,50 @@
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
-  </si>
-[...7 lines deleted...]
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -1325,54 +1316,57 @@
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
@@ -2132,51 +2126,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I106"/>
+  <dimension ref="A1:I105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3147,2060 +3141,2031 @@
       </c>
       <c r="E35" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>169</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>171</v>
+        <v>95</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>85</v>
+        <v>177</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>86</v>
+        <v>179</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>53</v>
+        <v>112</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>179</v>
+        <v>102</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>180</v>
+        <v>56</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>112</v>
+        <v>184</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>185</v>
+        <v>42</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>109</v>
+        <v>186</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>189</v>
+        <v>58</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="I41" s="0"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="I42" s="0"/>
+        <v>173</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>25</v>
+        <v>196</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>197</v>
+        <v>168</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>199</v>
+        <v>25</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>168</v>
+        <v>201</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>204</v>
+        <v>56</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>56</v>
+        <v>118</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" s="0" t="s">
-        <v>26</v>
+        <v>211</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>151</v>
+        <v>123</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>213</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>214</v>
+        <v>53</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>216</v>
+        <v>56</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>217</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>56</v>
+        <v>194</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>222</v>
+        <v>25</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>26</v>
+        <v>121</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>224</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>121</v>
+        <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>227</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>129</v>
+        <v>228</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="I52" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>26</v>
+        <v>137</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>231</v>
+        <v>118</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>137</v>
+        <v>53</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="H54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F55" s="0" t="s">
-        <v>227</v>
+        <v>37</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>168</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I55" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="F56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" s="0" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>53</v>
+        <v>240</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>123</v>
+        <v>242</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>241</v>
+        <v>118</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>25</v>
+        <v>244</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>245</v>
+        <v>55</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>118</v>
+        <v>63</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I58" s="0"/>
+        <v>97</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="0" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>252</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H60" s="0"/>
+        <v>168</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>130</v>
+      </c>
       <c r="I60" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>60</v>
+        <v>254</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>259</v>
+        <v>62</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>23</v>
+        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>261</v>
+        <v>52</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>62</v>
+        <v>264</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>263</v>
+        <v>56</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>52</v>
+        <v>115</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>56</v>
+        <v>268</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>192</v>
+        <v>130</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>268</v>
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>270</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>267</v>
+        <v>21</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>271</v>
+        <v>22</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>217</v>
+        <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>176</v>
+        <v>15</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E67" s="0" t="s">
+      <c r="F67" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="F67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H67" s="0"/>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="H68" s="0"/>
+      <c r="H68" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I68" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>37</v>
+        <v>281</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>281</v>
+        <v>56</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>109</v>
+        <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>284</v>
+        <v>89</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>56</v>
+        <v>238</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>145</v>
+        <v>58</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>115</v>
+        <v>52</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>241</v>
+        <v>108</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>58</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>145</v>
+        <v>261</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="0" t="s">
-        <v>53</v>
+        <v>290</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>89</v>
+        <v>292</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>108</v>
+        <v>293</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>292</v>
+        <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>294</v>
+        <v>172</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>295</v>
-[...4 lines deleted...]
-      <c r="I74" s="0"/>
+        <v>134</v>
+      </c>
+      <c r="H74" s="0"/>
+      <c r="I74" s="0" t="s">
+        <v>214</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>175</v>
+        <v>21</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H75" s="0"/>
+        <v>298</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="I75" s="0" t="s">
-        <v>217</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>80</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D77" s="0"/>
+      <c r="D77" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E77" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H77" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I77" s="0" t="s">
-        <v>189</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>26</v>
+        <v>304</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>21</v>
+        <v>102</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>23</v>
+        <v>306</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>306</v>
+        <v>82</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>22</v>
+        <v>168</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>176</v>
+        <v>30</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>308</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>25</v>
+        <v>310</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>82</v>
+        <v>137</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>168</v>
+        <v>238</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>30</v>
+        <v>178</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>312</v>
+        <v>25</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>137</v>
+        <v>112</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>21</v>
+        <v>316</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="H82" s="0"/>
+        <v>129</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="I82" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>318</v>
+        <v>227</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>230</v>
+        <v>322</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="H84" s="0"/>
+        <v>323</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>97</v>
+      </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>324</v>
+        <v>41</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>97</v>
+        <v>173</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>327</v>
+        <v>52</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>52</v>
+        <v>332</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>26</v>
+        <v>333</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>203</v>
+        <v>335</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>176</v>
+        <v>15</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>334</v>
+        <v>115</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>335</v>
+        <v>53</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>337</v>
+        <v>281</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>329</v>
+        <v>85</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>338</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>115</v>
+        <v>244</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>339</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>284</v>
+        <v>200</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>85</v>
+        <v>327</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>203</v>
+        <v>142</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>342</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>25</v>
+        <v>244</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>26</v>
+        <v>333</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>142</v>
+        <v>62</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>85</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>335</v>
+        <v>26</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>62</v>
+        <v>346</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="H92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>348</v>
+        <v>227</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H93" s="0"/>
+        <v>29</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I93" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>230</v>
+        <v>73</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>115</v>
+        <v>289</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>73</v>
+        <v>292</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>118</v>
+        <v>293</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>86</v>
+        <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>171</v>
+        <v>354</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>294</v>
+        <v>62</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>295</v>
+        <v>168</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>145</v>
+        <v>261</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>356</v>
+        <v>115</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>62</v>
+        <v>89</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>168</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>264</v>
+        <v>86</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>358</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>115</v>
+        <v>359</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>214</v>
+        <v>53</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>168</v>
+        <v>103</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>192</v>
+        <v>64</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>86</v>
+        <v>361</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>361</v>
+        <v>244</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>102</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>64</v>
+        <v>178</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>363</v>
+        <v>109</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>103</v>
+        <v>366</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>181</v>
+        <v>38</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>82</v>
+        <v>121</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>25</v>
+        <v>244</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>107</v>
+        <v>322</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="H102" s="0"/>
+        <v>323</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>189</v>
+      </c>
       <c r="I102" s="0" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>247</v>
+        <v>25</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>324</v>
+        <v>224</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I103" s="0"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>25</v>
+        <v>375</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>77</v>
+        <v>376</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I104" s="0"/>
+        <v>130</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="C105" s="0"/>
       <c r="D105" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>227</v>
+        <v>62</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>380</v>
+        <v>63</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>130</v>
-[...25 lines deleted...]
-      <c r="H106" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="I106" s="0"/>
+      <c r="I105" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>