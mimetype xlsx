--- v1 (2026-08-20)
+++ v2 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -280,89 +280,50 @@
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
-  </si>
-[...37 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
@@ -440,51 +401,57 @@
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>BriefCam</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
@@ -653,110 +620,78 @@
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...19 lines deleted...]
-  <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
@@ -839,51 +774,57 @@
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
+    <t>Germany</t>
+  </si>
+  <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
 The machines were made in Germany by Herrenknecht, which is also the manufacturer of the concrete segment&amp;rsquo;s factory equipment for tunnel lining. The concrete segments for tunnel lining are produced with the help of a carousel plant supplied by Herrenknecht Formwork.
 The company also supplied a curing tunnel with heating system. At the end of the work, the machines can be sold back to Herrenknecht, which renovates&amp;nbsp;and re-sales it to other large-scale projects.
 In addition, the company&amp;rsquo;s fully owned subsidiary, H+E Logistic,&amp;nbsp;provided a conveyor belt system for the transportation of excavated material during the construction of tunnel No. 3 for the A1 train.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Heavy Machinery</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
@@ -1474,50 +1415,53 @@
     <t xml:space="preserve">The company develops and produces electronic controllers.
 The company is located in Barkan I.Z, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t xml:space="preserve">SEMI (Sociedad Espanola de Montajes Industrial) </t>
   </si>
   <si>
     <t>Sociedad Espanola de Montajes Industrial S.A., also known as SEMI, is a Spanish company engaged in electricity systems and industrial construction. SEMI is owned by the French concessions and construction company Vinci Group.Tel Aviv–Jerusalem Fast Train (A1)The company carried out the electrification of the Tel-Aviv Jerusalem Fast Train (A1) and provides it with maintenance services.&amp;nbsp;On December 28, 2015, SEMI won a tender from the Israeli state-owned railway company, Israel Railways, to carry out a project to electrify the railway network infrastructure worth approximately NIS 2 billion. The agreement includes the electrification of 420 km of existing and planned rail lines, including the Tel-Aviv Jerusalem Fast Train (A1) railway, the construction of control stations, and control and monitoring systems associated with the electrification of the rail. The agreement is valid until December 27, 2032, and includes a maintenance period of ten years for the A1 railway, with an option for another 15 years of maintenance.&amp;nbsp;The Tel Aviv–Jerusalem Fast Train route, also known as A1 railway, crosses the Green Line into the occupied West Bank in two areas, using confiscated occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more information on the A1 project, see Who Profits’ report:&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;In November 2016, the company initiated digging and fencing works in Section A of the project in the no-man's land area near Latrun Enclave across the Green Line. In April 2017, the company carried out electrification works in tunnel No.1 of the A1 train route.&amp;nbsp;In 2020, SEMI completed the electrification of the Tel-Aviv Jerusalem A1 train.&amp;nbsp;In 2025, the company was contracted by Israel Railways for NIS 340 million to carry out an additional electrification project, including the 431 Railway, which will connect to the A1 railway.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
@@ -1667,154 +1611,116 @@
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2126,51 +2032,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I105"/>
+  <dimension ref="A1:I102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2486,2686 +2392,2601 @@
       </c>
       <c r="E12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H13" s="0"/>
+      <c r="H13" s="0" t="s">
+        <v>42</v>
+      </c>
       <c r="I13" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>92</v>
-      </c>
-[...8 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>100</v>
+        <v>26</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H18" s="0" t="s">
         <v>104</v>
       </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I19" s="0" t="s">
         <v>105</v>
-      </c>
-[...17 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H22" s="0"/>
+        <v>125</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>126</v>
+      </c>
       <c r="I22" s="0" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>53</v>
+        <v>133</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="0" t="s">
-        <v>118</v>
+        <v>79</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="I27" s="0" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>97</v>
+        <v>64</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>151</v>
+        <v>73</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>152</v>
+        <v>114</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" s="0" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>118</v>
+        <v>22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>42</v>
+        <v>157</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>163</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H34" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>167</v>
+      </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>58</v>
+        <v>173</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>172</v>
+        <v>96</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>53</v>
+        <v>178</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>176</v>
+        <v>37</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>178</v>
+        <v>42</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="0" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="I41" s="0"/>
+        <v>172</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>196</v>
+        <v>111</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>93</v>
+        <v>119</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>168</v>
+        <v>56</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>77</v>
+        <v>201</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>200</v>
+        <v>83</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>201</v>
+        <v>114</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>25</v>
+        <v>206</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>118</v>
+        <v>209</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>173</v>
+        <v>34</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>86</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>25</v>
+        <v>212</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>211</v>
+        <v>26</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>123</v>
+        <v>217</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>213</v>
+        <v>188</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>214</v>
+        <v>43</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>216</v>
+        <v>25</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>56</v>
+        <v>125</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="I49" s="0"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>219</v>
+        <v>101</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="I51" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>231</v>
+        <v>37</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>118</v>
+        <v>193</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>49</v>
+        <v>167</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>76</v>
+        <v>111</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>224</v>
+        <v>119</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="0"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>26</v>
+        <v>236</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>37</v>
+        <v>238</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>168</v>
+        <v>114</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>53</v>
+        <v>241</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>238</v>
+        <v>63</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I56" s="0"/>
+        <v>91</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>240</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="I57" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="H57" s="0"/>
+      <c r="I57" s="0" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>244</v>
+        <v>60</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>245</v>
+        <v>191</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>55</v>
+        <v>248</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>63</v>
+        <v>193</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>167</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>60</v>
+        <v>254</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>77</v>
+        <v>191</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>252</v>
+        <v>62</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>86</v>
+        <v>257</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>254</v>
+        <v>52</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>23</v>
+        <v>261</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>258</v>
+        <v>111</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>62</v>
+        <v>260</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>169</v>
+        <v>126</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>261</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>264</v>
+        <v>21</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>265</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>264</v>
+        <v>41</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>268</v>
+        <v>193</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>214</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C65" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>270</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>168</v>
+        <v>274</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>25</v>
+        <v>121</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>37</v>
+        <v>277</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>278</v>
+        <v>234</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>281</v>
+        <v>119</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>115</v>
+        <v>52</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>238</v>
+        <v>104</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>58</v>
+        <v>257</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>52</v>
+        <v>285</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>53</v>
+        <v>286</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>123</v>
+        <v>288</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>108</v>
+        <v>289</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="H72" s="0"/>
       <c r="I72" s="0" t="s">
-        <v>261</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>289</v>
+        <v>111</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>290</v>
+        <v>53</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>292</v>
+        <v>21</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I73" s="0"/>
+        <v>176</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>172</v>
+        <v>37</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="H74" s="0"/>
       <c r="I74" s="0" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D76" s="0"/>
+      <c r="D76" s="0" t="s">
+        <v>300</v>
+      </c>
       <c r="E76" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>167</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>186</v>
+        <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>173</v>
+        <v>30</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>25</v>
+        <v>306</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>304</v>
+        <v>133</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>22</v>
+        <v>234</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>306</v>
+        <v>92</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="H79" s="0"/>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>105</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>310</v>
+        <v>101</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>137</v>
+        <v>108</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>62</v>
+        <v>313</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>238</v>
+        <v>125</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>21</v>
+        <v>223</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>79</v>
+        <v>274</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>76</v>
+        <v>317</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>112</v>
+        <v>191</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>320</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>182</v>
+        <v>91</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>25</v>
+        <v>322</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>82</v>
+        <v>191</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>227</v>
+        <v>41</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="H83" s="0"/>
+        <v>324</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>167</v>
+      </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>320</v>
+        <v>52</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>322</v>
+        <v>196</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>97</v>
+        <v>167</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H85" s="0" t="s">
-        <v>173</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>200</v>
+        <v>277</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>330</v>
+        <v>79</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>332</v>
+        <v>240</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>333</v>
+        <v>19</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>335</v>
+        <v>196</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>281</v>
+        <v>138</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
-        <v>145</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>19</v>
+        <v>330</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>200</v>
+        <v>62</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>327</v>
+        <v>79</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>163</v>
+        <v>49</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>142</v>
+        <v>343</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>168</v>
+        <v>79</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>244</v>
+        <v>25</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>333</v>
+        <v>26</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>62</v>
+        <v>223</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>25</v>
+        <v>111</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>346</v>
+        <v>73</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H92" s="0"/>
+        <v>114</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I92" s="0" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>227</v>
+        <v>288</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>29</v>
+        <v>289</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>115</v>
+        <v>351</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>53</v>
+        <v>191</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>118</v>
+        <v>193</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>86</v>
+        <v>257</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>289</v>
+        <v>354</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>292</v>
+        <v>83</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>293</v>
+        <v>162</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>145</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>178</v>
+        <v>64</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>261</v>
+        <v>359</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>168</v>
+        <v>97</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>86</v>
+        <v>105</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>359</v>
+        <v>25</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>103</v>
+        <v>364</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>361</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>244</v>
+        <v>25</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="H99" s="0"/>
       <c r="I99" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>82</v>
+        <v>191</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>37</v>
+        <v>319</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>366</v>
+        <v>320</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>38</v>
+        <v>183</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>107</v>
+        <v>220</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I101" s="0"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="C102" s="0"/>
       <c r="D102" s="0" t="s">
-        <v>77</v>
+        <v>373</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>322</v>
+        <v>62</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>189</v>
-[...81 lines deleted...]
-      <c r="H105" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="I105" s="0"/>
+      <c r="I102" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>