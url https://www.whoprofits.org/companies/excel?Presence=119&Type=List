--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -189,142 +189,63 @@
 In 2017, the company&amp;#39;s engineering equipment was used for construction works in the Ariel settlement in the occupied West Bank.
 Gaza
 Gaza Barrier
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...90 lines deleted...]
-    <t>$5B-$10B</t>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
@@ -956,301 +877,301 @@
       </c>
       <c r="E6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="H15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I15" s="0" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">