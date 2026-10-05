--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -78,66 +78,87 @@
 The company&amp;rsquo;s subsidiary,&amp;nbsp;Controp Precision Technologies, has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. Controp was also involved in a joint project with Tomcar and Elbit Systems,&amp;nbsp;developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli army in the West Bank and long-range surveillance systems used by the Israeli army to surveil Gaza residents. Controp also provides services to Israel Police.
 RT LTA Systems, Aeronautics&amp;rsquo; subsidiary, supplied &amp;ldquo;SkyStar&amp;rdquo; surveillance balloons to the Israeli army that have deployed it in consecutive military assaults on Gaza in 2008-2009, 2012 and 2014, during which the Israeli army operated 14 RT balloons.
 In the summer of 2014, RT supplied five&amp;nbsp;surveillance balloons to the Jerusalem Municipality as part of the security&amp;nbsp;apparatus of the Jerusalem light rail in occupied East Jerusalem. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 RT&amp;rsquo;s chief client is the Israeli army. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli army. At present, the combat intelligence collection unit uses the SkyStar 180 and 300 aerostats for collecting tactical intelligence, surveillance and reconnaissance in Gaza. The aerostats are provided to the army under a multiyear leasing contract with the Israel Ministry of Defense. In Israel, SkyStar systems are equipped with the Speed-A payload by Controp Company.
 RT operates a factory in the settlement of Katzrin in the occupied Syrian Golan.
 Aeronautics, jointly with&amp;nbsp;Motorola, developed the &amp;ldquo;Stronghold&amp;rdquo; surveillance technology that includes radars and cameras, the technology is installed in dozens of settlements in the West Bank.
 Magna B.S.P, a surveillance company in which Aeuronautics holds a minority stake (14.4%), provides services for Israel Police and Israel Prison Service and has installed surveillance systems in the Old City in occupied East Jerusalem.
 Additionally, in 2009, Aeronautics was contracted by the Dutch Ministry of Defense in a 200 million NIS deal to supply Dutch forces in Afghanistan with &amp;ldquo;Aerostar&amp;rdquo; UAVs. In 2011, through its subsidiary RT, the company was also contracted by the US military in Afghanistan to supply it with the &amp;ldquo;SkyStar 180&amp;rdquo; surveillance balloons.
 In 2021, Aeronautics purchased the Projects Division of Magal Security Systems which is globally active in Home Land Security. The division was involved in implementing security systems along Israel-Egypt border and was mentioned as a possible contractor for the wall in the USA-Mexico border.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Population Control, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t>RT LTA Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures aerostats and intelligence, surveillance and reconnaissance balloons.
 RT&amp;rsquo;s chief client is the Israeli military. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli military.
 The company&amp;rsquo;s aerostatic surveillance balloons &amp;ldquo;SkyStar 180&amp;rdquo;, were initially designed for military use and were deployed on the Gaza Strip. The Israeli military combat intelligence collection units have used the company&amp;rsquo;s SkyStar aerostat systems, SkyStar 180 and SkyStar 30, for collecting tactical intelligence, surveillance and reconnaissance in the Occupied West Bank and Gaza. SkyStar 330 Tactical Aerostats are also in operational use by the Israeli military. The surveillance Aerostat is operated by military observers, who undergo special training for this purpose. The aerostats are provided to the military&amp;nbsp;under a multiyear leasing contract with the Israeli Ministry of Defense.
 RT LTA&amp;rsquo;s SkyStar surveillance balloons were deployed in consecutive military assaults on Gaza in 2008-2009, 2012 and in 2014. In the 2014 assault, the Israeli military operated 14 RT balloons. In 2012, RT&amp;#39;s Skystar 300 systems and crew took active part in various missions around Gaza during Israeli military operation.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -443,51 +464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -517,67 +538,96 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="0">
+        <v>3</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="0" t="s">
+      <c r="E4" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="0" t="s">
-[...4 lines deleted...]
-        <v>20</v>
+      <c r="G4" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="0"/>
+      <c r="I4" s="0" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">