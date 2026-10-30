--- v0 (2026-06-14)
+++ v1 (2026-10-30)
@@ -12,159 +12,151 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
@@ -220,147 +212,50 @@
     <t xml:space="preserve">HOS specializes in engineering &amp;amp; mechanical design, electrical engineering and the design of vehicles for military modifications.
 The company represents the following brands: Far Sounders, Heil trailer, Kairos autonomi, NASS (New Age Security Solutions), Safariland, Safariland Armor, Defense Technology, Tactical Command Industries (TCI).
 In its website, the company states that the extensive experience the company&amp;#39;s personnel with the Israeli army allowed it to support projects carried out by the army and &amp;quot;institutional entities&amp;quot;.
 Beit Alfa Technologies (B.A.T) Involvement:
 Throughout the years, B.A.T. designed, built and supplied a host of riot control and armored vehicles and systems for the Israeli Ministry of Defense, the Israeli army, the Israeli Police and police forces in more than 40 countries around the world.
 Vehicles developed by B.A.T. are used to carry &amp;ldquo;the Skunk&amp;rdquo;, a scent-based weapon that is used by Israeli forces against Palestinian protestors.
 The company&amp;rsquo;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new custom developed water cannons vehicles that include a laser pointer and a detection camera that are used to attack demonstrations.
 In 2003, the company won a tender to provide vehicles to the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 In 2006, the company signed a contract to supply armored vehicles to the Ministry of Interior in Kazakhstan. Also in 2006, the company signed a contract with the Turkish company Nurol, which manufactured vehicles used to disperse protests. As part of the contract, Beit Alpha transferred its knowledge and systems to the vehicles manufactured in Nurol&amp;#39;s factory in Turkey.
 &amp;nbsp;
 &amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
-  </si>
-[...95 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
@@ -453,82 +348,72 @@
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
-    <t>ThyssenKrupp AG</t>
-[...18 lines deleted...]
-</t>
+    <t xml:space="preserve">Thyssenkrupp </t>
+  </si>
+  <si>
+    <t>Thyssenkrupp AG is an international industrial and technology group active in the fields of Automotive Technology, Decarbon Technologies, Materials Services, Steel Europe, and Marine Systems.&amp;nbsp;Thyssenkrupp is the key supplier of submarines and warships to the Israeli Navy and works closely with the Israeli defense establishment. The company provided the Israeli Navy with the Sa’ar 6 warships, which took part in attacks on Gaza during the genocide.&amp;nbsp;Thyssenkrupp collaborates closely with the Israeli Ministry of Economy and Industry on reciprocal procurement and works directly and indirectly with Israeli defense companies.ThyssenKrupp's maritime defense segment, Thyssenkrupp Marine Systems (TKMS) shipyard in Germany, serves as a major supplier of submarines and ships to Israel and has been working closely with the Israeli Ministry of Defense (IMOD), the Israeli military, and the defense industries for decades. The company has provided warships and submarines to the Israeli Navy since the 1990s, and the Navy's submarine fleet is completely dependent on the company.&amp;nbsp;In October 2025, Thyssenkrupp AG completed the spin-off of TKMS into an independent, publicly traded company (FWB: TKMS), in which Thyssenkrupp remains the controlling shareholder with a 51% stake.Warships for the Israeli Navy&amp;nbsp;ThyssenKrupp is the supplier of the Israeli Navy's Sa’ar 6 warships, which have participated in attacks and assassinations in Gaza since the beginning of the genocide.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with four "Saar 6" ships in its fleet, the INS “Magen”, INS “Oz”, INS “Independence” and INS “Victory”, which were built according to the Navy's design and requirements and later equipped with Israeli-made systems.During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces.&amp;nbsp;On 14 October 2023, amid the Israeli invasion of Gaza, the Israeli military carried out the first-ever operational attack by the Sa’ar 6 ships. The two Sa'ar 6 ships, INS Magen and INS Oz, carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships.&amp;nbsp;In 2015, the company was contracted by the IMOD to supply four Sa’ar 6-class warship corvettes for the Israeli Navy at an estimated cost of EUR 430 million, of which EUR 115 million was funded by the German government.&amp;nbsp;The ships are equipped with a 76mm OTO Melara Super Rapid cannon manufactured by Leonardo, electronic warfare suites provided by Elbit Systems, Boeing Harpoon anti-ship missiles, and additional missiles and weapon systems manufactured by Israeli state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems.&amp;nbsp;The Sa’ar 6 ships are deployed in the maritime space and are also responsible for protecting Israel's gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.&amp;nbsp;Submarines for the Israeli Navy&amp;nbsp;ThyssenKrupp is the manufacturer of the Israeli Navy's Dakar and Dolphin submarines, which were designed exclusively in accordance with the operational experience and unique requirements of the Israeli Navy.&amp;nbsp;Dakar-Class SubmarinesIn 2022, ThyssenKrupp signed an agreement with the Israeli Ministry of Defense to build three advanced operational Dakar series submarines for the Israeli Navy for EUR 3 billion.&amp;nbsp;Part of the cost was financed by the German government under an agreement signed between the two countries in 2017. The agreement also included the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.&amp;nbsp;The production of the submarines began at the end of 2024, and they are scheduled to be delivered starting in 2031, every year and a half.&amp;nbsp;The agreement included a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation, according to which Thyssenkrupp would make over EUR 850 million (USD 916.8 million) in purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;INS Drakon&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;In August 2026, TKMS Shipyards delivered the Dolphin-II&amp;nbsp;series "Drakon" submarine to the Israeli Navy.&amp;nbsp;The INS “Drakon” (Dragon in Hebrew) is the sixth submarine purchased from ThyssenKrupp for the Navy and is considered the most advanced that the Navy has ever possessed. Its estimated cost is approximately EUR 550 million (approximately USD 634 million), with a third of the cost financed by the German government. It is the largest submarine built in Germany since World War II.&amp;nbsp;In November 2024, the completion of the construction of the Drakon was marked at a ceremony in Germany. The ceremony also marked the construction of the Israeli military’s future Dakar submarines, which are scheduled to be delivered to Israel at the beginning of the next decade.&amp;nbsp;The submarine is more than 70 meters long and can carry weapons and intelligence systems as well as equipment for commando units. The submarine's standard armament system includes ten torpedo tubes in the bow, some of which allow the launch of special equipment, unmanned patrol vehicles or equipment for divers.&amp;nbsp;According to reports, the submarine has an enlarged command bridge and an elongated hull, which can suggest it was designed to accommodate a vertical launch system for missiles, along with the possibility of carrying cruise missiles or ballistic missiles. In addition, the submarine can reportedly also carry "Popeye" nuclear cruise missiles manufactured by Rafael Advanced Defense Systems, the German-made 4A2DM missiles, and US-made Harpoon anti-ship missiles. According to the IMOD, the submarine contains unique systems and technologies that expand the Israeli military's operational capabilities.&amp;nbsp;Dolphin-Class SubmarinesThyssenKrupp has supplied the Israeli Navy with the Dolphin-class submarines, a series of diesel submarines that constitute the bulk of the Navy's submarine fleet, and the Dolphin-class AIP submarines, which are equipped with an air-independent propulsion (AIP) system that allows them to stay underwater for long periods.&amp;nbsp;ThyssenKrupp supplied the Israeli Navy with the INS “Rahav” and INS “Tanin” Dolphin AIP-class submarines, delivered in 2016 and 2014, respectively, and the AH “Dolphin”, AH “Leviathan” and AH “Tkuma” Dolphin-class submarines, delivered in 1999-2000.&amp;nbsp;Collaborations with Israeli Defense Establishment&amp;nbsp;In February 2026, TKMS and Elbit Systems, in collaboration with the Israeli Ministry of Defense, inaugurated a new production facility in Israel for the production of underwater structural components for submarines, aimed at strengthening Israel’s ability to independently manufacture underwater components.&amp;nbsp;In February 2026, ThyssenKrupp and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI) delivered an unmanned submarine named "BlueWhale" to the German Navy that was developed as part of a joint project of the companies.In 2023, Thyssenkrupp launched an innovation center in Israel together with the Israeli company Impact Labs, which aims to promote the transfer of essential knowledge in industrial 3D metal printing. The innovation center works closely with the Ministry of Defense's Directorate of Defense Research &amp;amp; Development on technological developments. &amp;nbsp;In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Ministry of Economy and Industry totaling more than USD 323.7 million. The agreement included cooperation between Israeli companies on ThyssenKrupp projects around the world, and the execution of joint projects that include the transfer of new knowledge to Israel, especially in the fields of marine technology.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -831,51 +716,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I18"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -949,453 +834,424 @@
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="D5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="H6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="0" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="0" t="s">
+      <c r="I7" s="0" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="D8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="0" t="s">
+      <c r="F8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="H8" s="0" t="s">
+      <c r="I8" s="0" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="0" t="s">
+      <c r="E9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I9" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I11" s="0"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="0" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I12" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...8 lines deleted...]
-      <c r="I14" s="0"/>
+      <c r="I14" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="C17" s="0"/>
       <c r="D17" s="0" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>50</v>
-[...28 lines deleted...]
-      <c r="I18" s="0"/>
+        <v>103</v>
+      </c>
+      <c r="I17" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>