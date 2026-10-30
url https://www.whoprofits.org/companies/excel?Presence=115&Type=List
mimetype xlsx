--- v0 (2026-06-14)
+++ v1 (2026-10-30)
@@ -12,103 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
@@ -134,147 +129,50 @@
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...95 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
@@ -298,51 +196,57 @@
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>Padcon</t>
+  </si>
+  <si>
+    <t>Private</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>A German manufacturer and supplier of solar energy equipment. Among its products are monitoring systems for PV power plants.In June 2016, Who Profits documented PADCON's electrical and software components in the Kalia solar field. The field is located in Kalia, an illegal Israeli settlement in the occupied Jordan Valley. Kalia's solar field is built on 135,000 square meters of Palestinian land, all owned by Kibbutz Kalia.The field is connected to the high-voltage power grid, generating 10.8 Mega.&amp;nbsp;In the same year, PADCON was monitoring more than 200MW in Israel.</t>
   </si>
   <si>
     <t>Economic Exploitation, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
@@ -401,54 +305,57 @@
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -766,51 +673,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -939,340 +846,311 @@
       </c>
       <c r="I5" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="D7" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="0" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="H8" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I8" s="0" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="0"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="0"/>
+      <c r="I11" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" s="0"/>
+      <c r="D15" s="0" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>91</v>
-[...28 lines deleted...]
-      <c r="I16" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="I15" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>