--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,105 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
-    <t>Greenkote Plc (Summet Hitech Coatings)</t>
+    <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t>Private</t>
-  </si>
-[...20 lines deleted...]
-    <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Refu Elektronik</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
@@ -446,51 +424,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -505,107 +483,80 @@
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H2" s="0" t="s">
+      <c r="H2" s="0"/>
+      <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="0"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H3" s="0"/>
       <c r="I3" s="0" t="s">
-        <v>21</v>
-[...26 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">