--- v0 (2026-05-25)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -103,91 +103,109 @@
 &amp;nbsp;In January 2021, the company signed a leasing development agreement with Ma&amp;rsquo;ale Efraim settlement for an area of 8.78 dunams for NIS 424,424. According to the Ministry of Economy and Industry website, All Trade Recycling currently operates a recycling plant in the Ma&amp;#39;ale Efraim Industrial Zone.
 The Group&amp;rsquo;s fully owned subsidiary, Chayon Technologies, has a logistic center in the Barkan industrial zone. The center stretches over 9 dunams of land.&amp;nbsp; In addition, Chayon Technologies brand&amp;rsquo;s, Get Deal, factory is based in the Barkan industrial zone. Get Deal specializes in the refurbishment of computer products.
 Chayon Technologies also provided equipment for the Coordinator of Government Activities in the Territories (COGAT). In 2022, Chayon provided TV screens to COGAT for NIS 3,494. In 2021, Chayon provided COGAT with ICT screens for NIS 15,220, and computer screens for NIS 4,563. In 2020, Chayon provided laptops to COGAT for NIS 129,518; screens for NIS 9,273; and Computer screens for NIS 3,020. In 2018, Chayon provided computer screens to COGAT for NIS 12,287. In 2015, Chayon provided equipment to COGAT for NIS 48,607.
 In 2021, Chayon provided computer screens to the Israeli Prison Service (IPS) for NIS 2,707. In the same year, the company provided Screens for the Communication System Recording Project to IPS for NIS 1,528. In 2018, the company provided equipment for the construction project of 21, 22 wings in Ofer Prison. In 2016, the company provided computer screens to the IPS for a total amount of NIS 11,469.
 </t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Waste Management</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
@@ -259,53 +277,50 @@
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
 Through its website, Booking.com promotes rental properties located on&amp;nbsp;occupied Palestinian and Syrian land.&amp;nbsp;Properties in Israeli settlements in the occupied West Bank are listed as located either in Israel or in &amp;ldquo;Palestinian Territory - Israeli Settlement&amp;rdquo;, while those located in occupied East Jerusalem and Syrian Golan are listed as located in Israel.
 The company&amp;rsquo;s website offers 24 listings in 12 settlements in the occupied West Bank. All properties were listed as located in &amp;quot;Palestinian Territory, Israeli Settlement&amp;quot;. These include the settlements of Geva Binyamin, Ma&amp;#39;ale Adumim, Shadmot Mehola, Mitzpe Shalem, Neve Daniel, Ovnat, Kalia, Almog, Vered Yeriho, Kfar Adumim, and Giva&amp;#39;at Ze&amp;#39;ev.
 7 Listings were found in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramat Shlomo in the occupied East Jerusalem. Listings in Pisgat Ze&amp;rsquo;ev were mislabeled as located in &amp;ldquo;Israel.&amp;rdquo;
 152 listings were found in 28 settlements in the occupied Syrian Golan. These include the settlements of Neve Ativ, Odem, El-Rum, Bruchim Qela&amp;#39; Alon, Sha&amp;#39;al, Merom Golan, Ein Zivan, Katzrin, Yonatan, Keshet, Ani&amp;#39;am, Had Nes, Tel Kazir, HaOn, Afik, Giv&amp;#39;at Yo&amp;#39;av, Eli Ad, Avnei Eitan, Moshav Ramot, Natur, Ma&amp;#39;ale Gamla, Hamat Gader, Neot Golan, Bnei Yehuda, Haspin, Kidmat Tzvi, Ortal, and Gadot.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>BriefCam</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of video synopsis solutions for law enforcement agencies, governments and companies.
 The company&amp;rsquo;s technology has been deployed in the Old City in occupied East Jerusalem.
 A public tender published by Israeli Ministry of Housing and Construction (IMOCH) for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem specified that its video management software must support video synopsis software such as Briefcam. Briefcam is the developer and owner of worldwide patents for the VIDEO SYNOPSIS&amp;reg; solution.
 According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
@@ -463,50 +478,62 @@
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
     <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
 Expedia Group&amp;rsquo;s booking websites include: Expedia.com, Hotels.com, trivago, Vrbo, Orbitz, Travelocity, Wotif Group, ebookers, CheapTickets, Hotwire.com and CarRentals.com. Additional company brands include: Brand Expedia, Expedia Partner Solutions, Expedia Group Media Solutions, and Expedia Cruises.
 Through its travel booking and search websites, Expedia.com, Hotels.com and its majority-owned subsidiary trivago, the company promotes properties located on&amp;nbsp;occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Some of the properties in Israeli settlements in the West Bank are listed on the company&amp;rsquo;s websites as located in &amp;ldquo;Israeli settlement&amp;rdquo; while all locations in the Syrian Golan are listed exclusively as located in Israel.
 Expedia.com
 Exeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
+    <t>Fassi</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
+  </si>
+  <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
@@ -531,53 +558,50 @@
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -624,53 +648,50 @@
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
-    <t>Italy</t>
-[...1 lines deleted...]
-  <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Germany</t>
@@ -732,63 +753,60 @@
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
@@ -1285,51 +1303,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1440,1305 +1458,1361 @@
         <v>33</v>
       </c>
       <c r="D5" s="0"/>
       <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="0"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="0" t="s">
+      <c r="G6" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="G6" s="0" t="s">
+      <c r="H6" s="0"/>
+      <c r="I6" s="0" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F9" s="0" t="s">
+      <c r="G9" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G9" s="0" t="s">
+      <c r="H9" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="F10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0"/>
+      <c r="I11" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="0" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>54</v>
+        <v>92</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="H16" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>37</v>
+        <v>105</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>110</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="0" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="0" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>119</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>91</v>
+        <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>76</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>134</v>
+        <v>96</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>100</v>
+        <v>136</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C28" s="0" t="s">
+      <c r="D28" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>148</v>
+        <v>60</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>151</v>
+        <v>28</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>152</v>
+        <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="F30" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H30" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>130</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>146</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I31" s="0" t="s">
         <v>159</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="0" t="s">
-        <v>26</v>
+        <v>162</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>29</v>
+        <v>165</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>26</v>
+        <v>119</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>25</v>
+        <v>82</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>53</v>
+        <v>170</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>173</v>
+        <v>59</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>174</v>
+        <v>73</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>63</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>173</v>
+        <v>96</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="G38" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="0" t="s">
+      <c r="H38" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I38" s="0" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C39" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>190</v>
+        <v>136</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H42" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>35</v>
+        <v>201</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>54</v>
+        <v>125</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>42</v>
+        <v>204</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>204</v>
+        <v>148</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>158</v>
+        <v>60</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>141</v>
+        <v>76</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>141</v>
+        <v>210</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I47" s="0" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>211</v>
+        <v>148</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>213</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>214</v>
+        <v>66</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>215</v>
+        <v>67</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="0">
+        <v>49</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C49" s="0"/>
-[...3 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="C50" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="F49" s="0" t="s">
+      <c r="D50" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="0">
+        <v>50</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C51" s="0"/>
+      <c r="D51" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F51" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="G49" s="0" t="s">
+      <c r="G51" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H49" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I49" s="0"/>
+      <c r="H51" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="I51" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>