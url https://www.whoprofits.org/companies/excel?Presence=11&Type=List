--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -111,51 +111,51 @@
 In 2021, Aeronautics purchased the Projects Division of Magal Security Systems which is globally active in Home Land Security. The division was involved in implementing security systems along Israel-Egypt border and was mentioned as a possible contractor for the wall in the USA-Mexico border.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -357,56 +357,50 @@
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
-  </si>
-[...4 lines deleted...]
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
@@ -1159,51 +1153,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1577,749 +1571,720 @@
       </c>
       <c r="E14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>19</v>
+        <v>89</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I18" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>27</v>
+        <v>115</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>119</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>119</v>
+        <v>29</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>115</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>121</v>
+        <v>26</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>32</v>
+        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>27</v>
+        <v>134</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>136</v>
+        <v>27</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I27" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>56</v>
+        <v>145</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>142</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>51</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>18</v>
+        <v>152</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>156</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>161</v>
+        <v>27</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>163</v>
+        <v>129</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>18</v>
+        <v>168</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>168</v>
+        <v>30</v>
       </c>
       <c r="H34" s="0"/>
-      <c r="I34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>19</v>
+        <v>153</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="I35" s="0"/>
+        <v>166</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>48</v>
+        <v>178</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>49</v>
+        <v>179</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>15</v>
-[...25 lines deleted...]
-      <c r="H39" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="I39" s="0" t="s">
-        <v>142</v>
+      <c r="I38" s="0" t="s">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">