--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -778,79 +778,50 @@
 </t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1153,51 +1124,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2213,79 +2184,50 @@
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I37" s="0"/>
-    </row>
-[...27 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>