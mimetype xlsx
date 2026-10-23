--- v2 (2026-09-06)
+++ v3 (2026-10-23)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Aeronautics</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli company that develop, manufactures and markets Unmanned Aerial vehicles (UAV) and aerial intelligence and surveillance systems for governments, military and civil entities.
 The company has carried out in the past all-inclusive operational missions for the Israeli army, some taking place in Gaza and the West Bank. Israeli forces have been outsourcing visual intelligence services for field security to the company since 2002. In 2007 Aeronautics won a $15M contract to supply the Israeli army with surveillance equipment.
 In May 2018, Aeronautics UAVs were used by the Israeli military against unarmed civilian protestors in the besieged Gaza participating in the Great March of Return mass demonstrations. The Israeli military leased the company&amp;rsquo;s &amp;ldquo;Pegasus 120&amp;rdquo; VTOL UAV, a UAV with a maximum payload weight of up to 75kg, and equipped it with crowd control weapons such as tear gas and skunk water. An Israeli Ministry of Defense (IMOD) tweet showed the UAV, nicknamed &amp;lsquo;Chocolate Milk Drone&amp;rsquo; (Hebrew: Shoko Drone), dropping skunk water bags. The &amp;ldquo;Pegasus 120&amp;rdquo; was developed specifically for the IMOD and financed by it.
 The company&amp;rsquo;s subsidiary,&amp;nbsp;Controp Precision Technologies, has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. Controp was also involved in a joint project with Tomcar and Elbit Systems,&amp;nbsp;developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli army in the West Bank and long-range surveillance systems used by the Israeli army to surveil Gaza residents. Controp also provides services to Israel Police.
 RT LTA Systems, Aeronautics&amp;rsquo; subsidiary, supplied &amp;ldquo;SkyStar&amp;rdquo; surveillance balloons to the Israeli army that have deployed it in consecutive military assaults on Gaza in 2008-2009, 2012 and 2014, during which the Israeli army operated 14 RT balloons.
 In the summer of 2014, RT supplied five&amp;nbsp;surveillance balloons to the Jerusalem Municipality as part of the security&amp;nbsp;apparatus of the Jerusalem light rail in occupied East Jerusalem. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 In 2017, RT tested new technology, a SkyStar 110 micro surveillance balloon, in Ramallah in the occupied West Bank. In 2018, an identical balloon was documented stationed over a number of Palestinian villages west of Jenin in the West Bank. RT balloons are also stationed on Route 443, a settler road in the West Bank.
 RT&amp;rsquo;s chief client is the Israeli army. The company&amp;rsquo;s first prototype was developed according to the specific requirements of the Israeli army. At present, the combat intelligence collection unit uses the SkyStar 180 and 300 aerostats for collecting tactical intelligence, surveillance and reconnaissance in Gaza. The aerostats are provided to the army under a multiyear leasing contract with the Israel Ministry of Defense. In Israel, SkyStar systems are equipped with the Speed-A payload by Controp Company.
@@ -190,65 +190,60 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
@@ -320,74 +315,50 @@
 The establishment of the Ruach Beresheet project was financed by a consortium led by Hapoalim Bank in partnership with Migdal Insurance and Financial Holdings Ltd. in the amount of NIS 1.05 billion out of an estimated cost of NIS 1.25 billion.
 In June 2023, Enlight energized the first wind turbines at the wind farm.
 Emek Habacha Wind Project
 Through its subsidiary, Emek HaBacha Wind Energy Ltd., Enlight holds 40.85% of the Emek Habacha wind project in the northern Syrian Golan.&amp;nbsp;
 The wind project features 34 wind turbines with an installed capacity of 109 MW and is expected to generate power for 40,000 Israeli households with an annual revenue of NIS 105-145 million in electricity payments.
 The wind turbines in the farm are made by US-based company General Electric (NYSE: GE), which also employs electrical engineers and field Technicians on the wind farm which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The 34 wind turbines in the farm are made by General Electric, which also employs electrical engineers and field Technicians on the site. which provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.
 The project was financed by a consortium led by Hapoalim Bank, and became operational in March 2022.
 Additional Projects
 Enlight&amp;rsquo;s subsidiary, Enlight-Kidmat Zvi LP, operates a solar project in the settlement of Kidmat Tzvi in the Syrian Golan. Enlight&amp;rsquo;s other subsidiary, Peirot HaGolan - Enlight L.P., operates a 1.5 MW solar field in the settlement of Merom Golan in the Syrian Golan.
 In addition, Enlight has six installed PV systems built on water infrastructure in the Syrian Golan in partnership with Mei Golan Water Corporation, owned by 27 settlements in the Golan.
 Additionally, in January 2022, the company was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, Enlight was selected to develop agro-voltaic facilities in settlement of Carmel in the occupied West Bank and in the settlements of Ramat Magshimim and Merom Golan in the Syrian Golan.
 In 2023, the company was selected by the pilot program to develop four additional facilities in the settlements of Ramat Magshimim and Merom Golan in the occupied Syrian Golan.
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...22 lines deleted...]
-  <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
@@ -444,138 +415,50 @@
   </si>
   <si>
     <t xml:space="preserve">A global nursery corporation that specializes in the production and sales of vegetables, herbs, seedlings, flowers and young plants.
 The company owns 60% of the Desert Edge Nursery Ltd., a plant nursery located in the settlement of Sussia in the southern Hebron Hills in the occupied West Bank (formerly named &amp;ldquo;Hishtil Sussia Mountain Nursery&amp;rdquo;).
 In April 2022, Who Profits team documented company signs in a packing house in Mehola settlement in the occupied Jordan Valley.
 In 2013, company signs were documented in aubergine greenhouses in Mehola&amp;nbsp;and&amp;nbsp;Almog&amp;nbsp;settlements in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...86 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
@@ -762,51 +645,51 @@
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1124,51 +1007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1484,750 +1367,692 @@
       </c>
       <c r="E12" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>82</v>
+        <v>56</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>56</v>
+        <v>90</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>94</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I17" s="0"/>
+      <c r="I17" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>112</v>
+        <v>29</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>113</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>120</v>
+        <v>27</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>32</v>
+        <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E23" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="0" t="s">
         <v>123</v>
-      </c>
-[...10 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>129</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>130</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I24" s="0"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>136</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>137</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I26" s="0"/>
+        <v>138</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>97</v>
+        <v>136</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>64</v>
+        <v>145</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>27</v>
+        <v>146</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>145</v>
+        <v>61</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>51</v>
+        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>153</v>
+        <v>27</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>155</v>
+        <v>122</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>156</v>
+        <v>72</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="H32" s="0"/>
+      <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="0" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="G33" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>166</v>
-      </c>
-[...2 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>86</v>
+        <v>48</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="I34" s="0"/>
+        <v>49</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="G35" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" s="0" t="s">
-        <v>105</v>
-[...56 lines deleted...]
-      <c r="H37" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I37" s="0"/>
+      <c r="I35" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>