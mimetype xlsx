--- v0 (2026-07-05)
+++ v1 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -666,60 +666,66 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
@@ -1104,104 +1110,69 @@
   </si>
   <si>
     <t xml:space="preserve">The company manufactures and markets greenhouses.
 The company is located in Ariel Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
 Company&amp;rsquo;s online travel websites include Brand TripAdvisor, Viator and TheFork.
 Through its travel booking website, Tripadvisor.com, the company advertises hotels, resorts, restaurants and guesthouses in the occupied West Bank, occupied East Jerusalem and the occupied Syrian Golan.
 Tripadvisor&amp;rsquo;s website offers listings in 8 illegal settlements including Ariel, Almog, Ma&amp;rsquo;ale Adumim, Kalia, Kfar Adumim, Kfar Etzion, and Karnei Shomron in the occupied West Bank; listings in 10 settlements including Ma&amp;rsquo;ale Gamla, Merom Golan, Odem, Ramot, Giva&amp;rsquo;at Yoav, Ein Zivan, Katzrin, Kfar Haruv, and Had Nes in the occupied Syrian Golan; and listings in different locations in occupied East Jerusalem and tourist sites in the&amp;nbsp; Old City and Givat Hatachmoshet and Mount of Olives area.
 Additionally, the website advertises tourist attractions in settlements in the occupied Palestinian territory, including a shooting range, a winery and jeep tours in the Gush Etzion cluster of settlements in the occupied West Bank; tourist sites in occupied East Jerusalem; and wineries in the settlements of Kidmat Tzvi, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Through its brand&amp;#39;s website Viator.com, the company provides information and a booking service for tours in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>TUI Group</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
@@ -1535,51 +1506,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I61"/>
+  <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2324,1011 +2295,982 @@
       </c>
       <c r="E27" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>139</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="D29" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>148</v>
+        <v>28</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>99</v>
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="D31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>157</v>
+        <v>70</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>158</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="H32" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>160</v>
-      </c>
-[...10 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E33" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>157</v>
+        <v>58</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="0" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="H36" s="0"/>
+        <v>159</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="F37" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C37" s="0" t="s">
+      <c r="G37" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>71</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="G39" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I40" s="0" t="s">
-        <v>158</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>52</v>
+        <v>171</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>43</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>194</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="F42" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I42" s="0" t="s">
         <v>196</v>
-      </c>
-[...16 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="H43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I43" s="0" t="s">
         <v>201</v>
-      </c>
-[...8 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="G44" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H44" s="0"/>
+      <c r="I44" s="0" t="s">
         <v>205</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="F45" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="D45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" s="0" t="s">
-        <v>211</v>
+        <v>42</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>41</v>
+        <v>212</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>77</v>
+        <v>213</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C47" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C47" s="0" t="s">
+      <c r="D47" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="D47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>219</v>
+        <v>41</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>77</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="0" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="H49" s="0"/>
+        <v>90</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="G50" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>39</v>
+        <v>219</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>229</v>
+        <v>28</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="0" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C53" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="D53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>235</v>
+        <v>35</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>236</v>
+        <v>70</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F54" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="G54" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H54" s="0"/>
+      <c r="H54" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C55" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" s="0" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>242</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>126</v>
+        <v>30</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>248</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>249</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>250</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I58" s="0"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="D59" s="0" t="s">
+      <c r="E59" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>255</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>123</v>
+        <v>256</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="C60" s="0"/>
       <c r="D60" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>259</v>
+        <v>28</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>260</v>
+        <v>29</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>261</v>
-[...25 lines deleted...]
-      <c r="H61" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I61" s="0"/>
+      <c r="I60" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>