--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -473,96 +473,50 @@
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
-  </si>
-[...44 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
@@ -685,50 +639,53 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
@@ -739,50 +696,65 @@
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
     <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
 The company is a key supplier of armored military vehicles to the Israeli military.
 MDT manufactures the &amp;ldquo;David&amp;rdquo; and the &amp;ldquo;Tiger&amp;rdquo;, two military ultra-light armored personnel carriers and Light Armored Vehicles.
 The MDT David is the most common armored vehicle in the Israeli military and is used as a patrol, command, and fighters&amp;#39; transport vehicle by all of the military&amp;rsquo;s sectors. It has been in use by the Israeli military and Border Police for 20 years. The David has become the standard patrol and reconnaissance vehicle of the Israeli military, deployed by the hundreds in Gaza and the West Bank, and along Israel&amp;rsquo;s border with Lebanon. It is also used by the Border Police in the occupied West Bank and East Jerusalem.&amp;nbsp;
 David&amp;rsquo;s armored capsule is mounted mainly on Toyota Hilux commercial pickups, as well as Toyota Land Cruiser or Land Rover Defender pickup trucks. The David vehicle is designed to negotiate narrow urban streets and alleys in urban areas. David can carry four to six soldiers in full battle gear, and has gun ports in all 4 directions.
 The &amp;#39;Tiger&amp;#39; armored vehicle is based on Ford and Dodge heavy duty pickups and other Heavy Duty platforms.
 On October 19, 2023, the Israeli Ministry of Defense received delivery of the first batch of MDT Armor David 4&amp;times;4 light armored vehicles set to replace those damaged during the current military invasion of Gaza. The shipment was part of a U.S Foreign Military Sale (FMS) awarded in April 2023, to MDT Armor, for a total value of USD 21,913,585, with the company awarded the contract for the production and supply of &amp;quot;David&amp;quot; vehicles to the Israeli military. The supply is to be carried out until the end of September 2025.
 In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.
 On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gunport in a Toyota MDT David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.
 In July 2021, the U.S. Department of Defense awarded a sole supplier contract worth about USD 10 million to MDT Armor for the production and supply of about 65-70 David vehicles to the Israeli military. The project is budgeted through the U.S. foreign military sales program.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Menora Mivtachim Holdings </t>
+  </si>
+  <si>
+    <t>TASE, Public</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Naska Industries - SK Group</t>
   </si>
@@ -866,53 +838,50 @@
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
-  </si>
-[...1 lines deleted...]
-    <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
@@ -2121,536 +2090,536 @@
       </c>
       <c r="E22" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>123</v>
+        <v>79</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>79</v>
+        <v>103</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="G26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I26" s="0" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="0" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F27" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="G27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>51</v>
+        <v>140</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>61</v>
+        <v>142</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>142</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>150</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>92</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>83</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="0"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>103</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>183</v>
+        <v>147</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>185</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
@@ -2788,338 +2757,338 @@
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>204</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>189</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>211</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>216</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>220</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>204</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>224</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>227</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>88</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>211</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>239</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I55" s="0"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="I56" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>