--- v0 (2026-07-27)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -208,128 +208,126 @@
     <t>BlueBird Aero Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that specializes in design, development and production of Micro, Mini and tactical Unmanned Aerial Systems (UAS).
 The company provides UAVs to the Israeli army and Ministry of Defense.
 BlueBird products have been used during air strikes by the Israeli Air Force during military assaults on Gaza in 2008-9 and 2014 and on Lebanon in 2006. Company UAVs were also used in military campaigns in the West Bank.
 According to the company&amp;rsquo;s website, during the summer of 2014, its SpyLite UAVs &amp;ldquo;operated around the clock&amp;rdquo;, and &amp;ldquo;logged over 700 operational sorties of over 3 hours each&amp;rdquo; in Israeli military attacks in the West Bank and Gaza. The SpyLite is marketed as &amp;lsquo;combat proven.&amp;rsquo;
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
+  </si>
+  <si>
+    <t>BME</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t>Cisco Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech, Telecommunication</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>CNH Industrial</t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
     <t>$15B-$25B</t>
-  </si>
-[...61 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Controp Precision Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli company that specializes in the development and production of electro-optical and precision motion control systems for surveillance, defense and&amp;nbsp;homeland security&amp;nbsp;applications.
 The company was established by four former members of the Israeli Air Force and Israel Aerospace Industries (IAI).
 The company provides its products to the Israeli military, Israeli Police, and the Israeli Ministry of Defense (IMOD), and to companies such as IAI, Elbit Systems and Aeronautics, which integrate the company&amp;#39;s payloads with their UAVs.
 The company is developing surveillance payloads for the Israeli military and has received development grants from Ministry of Defense bodies in Israel and the United States. The payloads include cameras and can be mounted on the head of an observation mast, vehicles, or aircraft.
 Controp&amp;rsquo;s payloads are in regular use by the Israeli military in the occupied West Bank, Gaza, Lebanon, and Sinai, Egypt.
 The company is sponsoring and taking part in the training of the Israeli military Artillery Corps Unit which operates UAVs.
 The company has provided electro-optical intrusion detection systems for the Separation Wall in the occupied West Bank. The company&amp;rsquo;s SPIDER system and the SPEED-A product were used by the Israeli military for surveillance along the Separation Wall and around the Gaza strip, also for detection of swimmers in the coast of Gaza. The system is also used for surveillance throughout the Old City in occupied East Jerusalem.
 In 2019, it was published that the Israeli military is expected to replace its old digital communication system with Controp&amp;rsquo;s TD STAMP&amp;nbsp;surveillance turret.
 In 2016, the company provided to the Israeli military the SPEED-LR Payloads, which allow drones to detect the movement of people through mists and fog, and can be operated from drones, ships, and from the ground.
 In 2008, as part of an IMOD contract with Elbit Systems, the IMOD purchased dozens of Skylark I systems, with each system comprises two&amp;nbsp;Controp U-STAMP&amp;nbsp;surveillance and targeting payloads.
 Involvement in the Israeli attacks on Gaza
 Controp &amp;ldquo;STAMP&amp;rdquo; camera payload systems were developed by the company for the Israeli military at the request of IMOD officers.
 The payloads are installed on the &amp;ldquo;Skylark&amp;rdquo; drones, manufactured by&amp;nbsp;Elbit Systems, which were heavily used during the assault on Gaza in the summer of 2014.During the days of the military assault, Controp has worked alongside the Israeli military in order to satisfy the needs of the security forces.
 Also during the assault on Gaza in 2014, the company provided its Stabilized Panoramic Automatic Intruder Detection and Recognition System (SPIDER), which was used to gather intelligence for the Israeli military.
 Controp&amp;rsquo;s DSP-1 payloads are also installed on the &amp;ldquo;Heron1&amp;rdquo; UAVs, which were in significant use by the Israeli military during in the assault on Gaza in 2008&amp;ndash;2009.
 Controp was also involved in a joint project with the companies Tomcar and&amp;nbsp;Elbit Systems, for developing UAVs for military purposes, and providing cameras for UAVs used by combat units of the Israeli military in the West Bank and for long-range surveillance systems used to surveil Gaza residents.
 Controp&amp;rsquo;s aerial TR-STAMP camera payloads are used in Israel on &amp;ldquo;SkyStar 180&amp;rdquo; surveillance balloons, manufactured by RT LTA Company. The balloons are used by the Israeli military for collecting tactical intelligence, surveillance and reconnaissance in the occupied West Bank and Gaza. The system is also in use by the Israeli Police, and in 2014 SkyStar 180 balloons were deployed over Palestinian neighborhoods in occupied East Jerusalem.
 In 2019, the company won a tender to provide security, surveillance and communication systems to the Israeli police.
 </t>
   </si>
@@ -347,158 +345,96 @@
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Elyahu Zalman &amp; Sons Metal Tubes Industries</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Manufacture structural steel pipe and tubing products. The factory is located in the Ariel West&amp;nbsp;industrial zone, which is a settlement in the occupied West Bank.
 Additionally, the subsidiary of the company, Top Greenhouses, is also located in the Ariel West Industrial Zone.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
-    <t>Expedia Group</t>
-[...22 lines deleted...]
-  <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
+  </si>
+  <si>
+    <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$250B-$500B</t>
+  </si>
+  <si>
+    <t>Hadiklaim - Israel Date Growers Cooperative</t>
+  </si>
+  <si>
+    <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>$100M-$250M</t>
-  </si>
-[...13 lines deleted...]
-    <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Haifa Chemicals (Haifa Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Haifa Group is a multi-national corporation and a global supplier of specialty plant fertilizers.
 The company has distributors in the occupied Syrian Golan and West Bank. These include one distributor in the Avnei Eitan Settlement in the occupied Syrian Golan, and four distributors in settlements in the Jordan Valley in the occupied West Bank, one in Fatsa&amp;rsquo;el , two in Tomer, and one in Na&amp;rsquo;ama.
 On 18 June 2019, company products were documented in the settlement of Mehola and near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley.
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
@@ -551,195 +487,91 @@
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
+    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
-  </si>
-[...86 lines deleted...]
-    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
-  </si>
-[...17 lines deleted...]
-    <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -849,51 +681,51 @@
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Rivulis Irrigation</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli global provider of micro irrigation solutions.
 The company&amp;rsquo;s irrigation equipment has been documented in agricultural settlements in the Jordan Valley in the occupied West Bank in October 2017, March 2019 and June 2019. The purchase orders on all boxes documented by Who Profits were made by the Naama branch of Amir Agriculture, a representative of Rivulis.
 In October 2018, Rivulis employees visited a date plantation of the agricultural cooperative of Mehola settlement in the northern Jordan Valley.
 The company has regional sales directors for the Jordan Valley and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Rivulis PTE</t>
@@ -924,62 +756,50 @@
 Services to Israeli Police 
 RT LTA Skystar Tactical Aerostats systems are also in use by the Israeli Police. In 2015, RT LTA was awarded a two-year contract with the Israeli police for the lease of the company&amp;#39;s Skystar 180 aerostats by the hour, with crew, for tasks issued by the police.
 In the summer of 2014, RT supplied 5 surveillance balloons to the Jerusalem Municipality as part of the security apparatus in occupied East Jerusalem. The balloons were deployed over Palestinian residential neighborhoods and the Old City. The model&amp;nbsp;deployed in East Jerusalem was the&amp;nbsp;SkyStar 180, three of the balloons were&amp;nbsp;equipped with high quality network-connected video cameras, which stream pictures in real time to police units on the ground and the other two were&amp;nbsp;decoys used for&amp;nbsp;deterrence. One of the balloons was positioned in the Palestinian neighborhood of Shuafat and one in the settlement neighborhood of the&amp;nbsp;French Hill.
 The SkyStar 180 system includes an aerial camera payload, named TR-stamp, manufactured by&amp;nbsp;Controp&amp;nbsp;Company.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...10 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
@@ -1005,50 +825,53 @@
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Suntech</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A global Chinese producer of Solar Panels. The company manufactures, develops and delivers solar energy products.
 In June 2016, Who Profits documented Suntech&amp;#39;s solar panels in the Netiv Hagdud commercial solar field, in Netiv Hagdud settlement in the occupied Jordan Valley.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million USD between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.
 SunTech also provided 18200 panels producing 4.9 MW of solar power, to the Ketura Sun solar field in the Naqab generating enough annual electricity for 30,000 inhabitants.
 With the Israeli company Shikun &amp;amp; Binui Energy, Suntech initiated the development of the large solar fields of Sde Boker and Hatzerim generating 5 MW and 6 MW in electric capacity (respectively).
 Furthermore, in a joint partnership with the Israeli company Solarit Doral, Suntech co-built a solar power station in Katzrin, an Israeli settlement in the occupied Syrian Golan. The Katzrin solar project generates 85,000 kWh a year.
 The company&amp;#39;s revenue from solar power generation reached $161.86 million during 2016, representing an increase of 20.2% compared to $134.76&amp;nbsp;million in 2015.
 Suntech&amp;#39;s revenue generated by customers based in Israel alone rests at around $2736.59 million.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a private Israeli company that specializes in the planning, engineering, management and execution of projects in fields such as security, cyber security, infrastructures &amp;amp; technologies, consulting &amp;amp; research, software, instruction, operation &amp;amp; infrastructures.
 The company is involved in the provision of security services for settlements in the occupied West Bank, including: Ariel, Alfei Menashe, Jordan Valley Regional Council, Elkana, Giva&amp;#39;t Ze&amp;#39;ev, Har Hebron, Karnei Shomron, Binyamin, Atarot, Beitar Illit and Maaleh Adumim. In addition, the company provided security services for Katzrin settlement and Golan Regional Council in the occupied Syrian Golan. These services are part of the &amp;ldquo;safe city&amp;rdquo; (City without Violence) project of the Israeli Ministry of Public Safety.
@@ -1067,81 +890,84 @@
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1444,51 +1270,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I56"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1788,1309 +1614,1166 @@
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>27</v>
+        <v>101</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="I19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>49</v>
+        <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="I21" s="0"/>
+        <v>114</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>116</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>65</v>
+        <v>132</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>135</v>
+        <v>64</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>61</v>
+        <v>142</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>140</v>
+        <v>65</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>153</v>
+        <v>20</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>72</v>
+        <v>156</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>125</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>43</v>
+        <v>161</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="I33" s="0"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>72</v>
+        <v>164</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>94</v>
+        <v>165</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>61</v>
+        <v>167</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>88</v>
+        <v>168</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="I34" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="0"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>171</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>167</v>
+        <v>136</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>83</v>
+        <v>174</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="I37" s="0"/>
+        <v>178</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>179</v>
+        <v>14</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>104</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>182</v>
+        <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>33</v>
+        <v>184</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>147</v>
+        <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H40" s="0"/>
       <c r="I40" s="0" t="s">
-        <v>113</v>
+        <v>188</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>72</v>
+        <v>18</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>18</v>
+        <v>193</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>13</v>
+        <v>195</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>14</v>
+        <v>196</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>53</v>
+        <v>201</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>162</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>199</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>59</v>
+        <v>208</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>210</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>62</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>210</v>
+        <v>25</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>211</v>
+        <v>89</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>213</v>
+        <v>96</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>214</v>
+        <v>111</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>216</v>
+        <v>53</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>40</v>
+        <v>114</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>218</v>
+        <v>111</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>220</v>
+        <v>195</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>204</v>
+        <v>18</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>222</v>
+        <v>111</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>61</v>
+        <v>224</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I50" s="0"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="C51" s="0"/>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>227</v>
+        <v>25</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>47</v>
-[...10 lines deleted...]
-      <c r="B52" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H51" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...129 lines deleted...]
-      <c r="I56" s="0"/>
+      <c r="I51" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>