--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -69,93 +69,72 @@
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
-[...25 lines deleted...]
-  <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Settlement Production</t>
+  </si>
+  <si>
     <t>Industrial Manufacturing, Waste Management</t>
+  </si>
+  <si>
+    <t>West Bank</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -458,51 +437,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -530,96 +509,67 @@
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="0"/>
       <c r="I2" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="0" t="s">
+      <c r="F3" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="0" t="s">
+      <c r="G3" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="0" t="s">
+      <c r="H3" s="0"/>
+      <c r="I3" s="0" t="s">
         <v>21</v>
-      </c>
-[...31 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">