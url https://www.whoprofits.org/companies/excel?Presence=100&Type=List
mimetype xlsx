--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -77,51 +77,51 @@
 In 2013, the company&amp;#39;s logo was documented on a structure in the Meshek Guri dairy farm. The farm is situated in the Israeli settlement of Tomer in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
@@ -508,51 +508,51 @@
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>