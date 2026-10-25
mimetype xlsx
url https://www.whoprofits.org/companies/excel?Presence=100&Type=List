--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -125,95 +125,105 @@
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
+    <t xml:space="preserve">Boeing Company </t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>Gaza, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
-  </si>
-[...1 lines deleted...]
-    <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
@@ -268,178 +278,90 @@
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...89 lines deleted...]
-  <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t>Maavarim Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">Maavarim Civil Engineering is a private security company which provides civil engineering and homeland security services. The company&amp;nbsp;specializes in mines and battle area clearance, ammunition disposal and provides detection, guard and police dogs.
 Maavarim&amp;rsquo;s dogs are used for&amp;nbsp;explosives&amp;nbsp;detection in the&amp;nbsp;Karni&amp;nbsp;border crossing to Gaza and in&amp;nbsp;various&amp;nbsp;checkpoints in the occupied Palestinian territory. The&amp;nbsp;company&amp;nbsp;also provides consultancy and dog training for the Israel Prison Service.
 Maavarim&amp;nbsp;has cleared an Anti-Tank Jordanian minefield in the settlement&amp;nbsp;of&amp;nbsp;Har&amp;nbsp;Adar, in order to allow the&amp;nbsp;expansion&amp;nbsp;of the&amp;nbsp;settlement. The company is also involved in the clearing of Anti-Tank minefields in the settlement of Had-Ness, occupied Syrian Golan.
 The company&amp;rsquo;s employees are former senior officers in the Israeli Defense Forces and Police elite units, some of them gained their experience and expertise in the Israeli military&amp;nbsp;Explosive Ordnance Disposal unit.
 The company is a recognized contractor and defense exporter for the Israeli Ministry of Defense and a certified supplier by the United Nations.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
@@ -511,84 +433,84 @@
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
-    <t>Specialized Equipment and Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
+    <t>UK</t>
+  </si>
+  <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Roots Sustainable Agricultural Technologies</t>
   </si>
   <si>
     <t>ASX</t>
   </si>
   <si>
     <t xml:space="preserve">Roots Sustainable Agricultural Technologies Ltd is a publicly traded Israeli company (ASX: ROO) specializing in developing and commercializing plant climate management technologies. The company is a former participant in the Israeli Office of the Chief Scientist&amp;rsquo;s Incubator Program.
 The company&amp;rsquo;s Root Zone Temperature Optimization (RZTO) has been implemented in agricultural settlements in the Jordan Valley in the occupied West Bank, including in the settlement of Mehola.
 The company&amp;rsquo;s RZTO technology is eligible for a subsidy of up to 30 percent for basil growers under the Israeli government&amp;rsquo;s Precision Ag Program, a collaboration between the Ministry of Agriculture and the Ministry of Finance.
 </t>
   </si>
   <si>
     <t>Solvay</t>
   </si>
   <si>
     <t>Euronext</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Belgian advanced materials and specialty chemicals company.
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
@@ -649,63 +571,54 @@
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...5 lines deleted...]
-</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>$1B-$5B</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
@@ -1035,51 +948,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1170,875 +1083,904 @@
       </c>
       <c r="F4" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="0" t="s">
+      <c r="H5" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="0" t="s">
+      <c r="I5" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="0" t="s">
+      <c r="D6" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H7" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="0" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I16" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G19" s="0" t="s">
-        <v>109</v>
+        <v>14</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I20" s="0" t="s">
-        <v>114</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I21" s="0" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G22" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I25" s="0" t="s">
-        <v>136</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" s="0" t="s">
-        <v>149</v>
+        <v>64</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>85</v>
+        <v>127</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I30" s="0" t="s">
         <v>151</v>
-      </c>
-[...19 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>154</v>
+        <v>33</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>97</v>
+        <v>155</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>161</v>
+        <v>44</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>71</v>
+        <v>157</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>150</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" s="0">
+        <v>33</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G33" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="H33" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="I33" s="0"/>
+      <c r="I34" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>