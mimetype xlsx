--- v0 (2026-06-06)
+++ v1 (2026-07-21)
@@ -317,54 +317,63 @@
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Settlement Production, Specialized Equipment and Services</t>
+    <t>Israel, USA</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
@@ -625,107 +634,101 @@
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
-[...2 lines deleted...]
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Pelter Winery</t>
   </si>
   <si>
     <t>Israel, Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the settlement of Ein Zivan in the occupied Syrian Golan.
 The winery sources some of its grapes from a vineyard in the occupied Syrian Golan, near the settlement of Merom Golan.
 Matar Winery, another brand owned by the Pelter family and located in the same settlement, sources most of its grapes from the Merom Golan settlement vineyard.
 Additionally, the Pelter family operates a distillery, producing single malt whiskey, brandy and arak from apples, Majhoul dates and grapes. The grapes used in the production of arak and brandy originate from the Syrian Golan. The website does not contain information about the origins of the dates and apples used in production. However, a significant share of apples and dates in the Israeli market originate from the Syrian Golan and the Jordan Valley in the occupied West Bank respectively. The barrels are stored in a Syrian structure.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
@@ -870,53 +873,50 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">WSP Global Inc. is a Canadian engineering and professional services firm providing strategic advisory, engineering and design services to transportation, infrastructure, environment, building, power, energy, water, and resource sectors.
 The Jerusalem Light Rail
 WSP is the manager of the monitoring project of the Jerusalem Light Rail (JLR) lines.&amp;nbsp;
 The company provides consulting and control services for the Jerusalem Transportation Master Plan team, which is responsible for the planning and development of the JLR.
 The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;
 WSP is the monitoring company to monitor the progress and quality of the construction of the &amp;ldquo;J-Net&amp;rdquo; project for the extension of the Red Line and the development of the Green Line of the Jerusalem Light Rail. WSP provides integral services such as examination and approval of designs, monitoring quality and progress on behalf of the State, and ensuring the project is completed to specification.
 In May 2024, the company published a job ad for a quality engineer for the JLR project. According to the ad, the position includes provision of quality management, engineering design control, quality checks, reporting, preparation of procedures, following up on quality management plans, and other services.
 In 2023 and 2022, the company provided engineering services, controllers team management, design control, inspection, quality engineering and schedules management for the JLR project.
 For more on the Jerusalem Light Rail see: Developments in the expansion of the JLR network: The J-Net project.
 The Tel Aviv Jerusalem Fast Train (A1)
 WSP provided services for the Tel Aviv-Jerusalem Fast Train (A1) electrification as part of Israel Railway&amp;rsquo;s electrification project. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively at Israelis.
 In 2018, WSP performed measurements for the A1 project and participated in a test drive of the measurements wagon.
 In 2014, WSP Global completed the acquisition of Parsons Brinckerhoff, which provided technical advisory for the Tel Aviv-Jerusalem Fast Train (A1) project on electrification, comparison of different route options, tunneling and grades. Since 2016, WSP-Parsons Brinckerhoff&amp;rsquo;s Israeli team has been responsible for the electrification of the A1 project, after it was selected in 2015 to manage Israel Railway&amp;rsquo;s electrification project, a NIS 12 billion project for the electrification of 420 km of track, 13 passenger lines, and construction of 14 railway stations, including for the A1 train. The project included the construction of an overhead transmission system, implementation of a Command and Control system and conversion of the railway garages and complexes operation for electricity.
 For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1614,859 +1614,859 @@
       </c>
       <c r="F13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="I17" s="0"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>64</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H19" s="0"/>
       <c r="I19" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="F27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>155</v>
+        <v>87</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>71</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>81</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C42" s="0"/>
       <c r="D42" s="0" t="s">
-        <v>197</v>
+        <v>84</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I42" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>