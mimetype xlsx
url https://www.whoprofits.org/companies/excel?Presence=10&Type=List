--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -841,79 +841,50 @@
 </t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1222,51 +1193,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:I41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2379,96 +2350,67 @@
       </c>
       <c r="D40" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>134</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>191</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="C41" s="0"/>
+      <c r="D41" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>76</v>
-[...25 lines deleted...]
-      <c r="H42" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="I42" s="0"/>
+      <c r="I41" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>