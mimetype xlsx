--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
 APL provides the Israeli Ministry of Defense with maritime transport services of weapons from the United States and security cargo purchased with U.S aid funds.
 Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, APL is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies American President Lines, Maersk, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.
 The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry&amp;#39;s requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.
 The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters.
 Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by American President Lines, Zim Integrated Shipping, and Maersk. &amp;nbsp;&amp;nbsp;
 </t>
@@ -129,128 +129,126 @@
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
+    <t>$10B-$20B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
+  </si>
+  <si>
+    <t>BME</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>East Jerusalem</t>
+  </si>
+  <si>
+    <t>Cisco Systems</t>
+  </si>
+  <si>
+    <t>NASDAQ</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
+  </si>
+  <si>
+    <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Technology and Hi-tech, Telecommunication</t>
+  </si>
+  <si>
+    <t>$50B-$100B</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
+    <t>CNH Industrial</t>
+  </si>
+  <si>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
+  </si>
+  <si>
     <t>$15B-$25B</t>
-  </si>
-[...61 lines deleted...]
-    <t>Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
@@ -270,74 +268,50 @@
     <t>Dexcel Pharma Technologies</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">An international research-based pharmaceutical company, specializing in products for the treatment of&amp;nbsp;gastroenterological, cardiovascular and central nervous system diseases.
 Dexcel Pharma&amp;nbsp;is&amp;nbsp;the fourth-largest Israeli pharmaceutical manufacturer, ranked by sales volume.&amp;nbsp;The company has subsidiaries in the USA, the UK and Germany, and has over 1,000 employees worldwide. Approximately 85% of the company&amp;#39;s production is exported to international markets.
 As a dominant part of the Israeli pharmaceutical industry, Dexcel Pharma enjoys the advantages generated by the Israeli occupation of Palestinian lands, allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the West Bank and the Gaza Strip, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Dexcel Pharma, like other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Dexcel Pharma&amp;#39;s agents do not have to amend any of their products in order to sell them in the oPt. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Dexcel Pharma meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
-  </si>
-[...22 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
@@ -474,199 +448,117 @@
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t>JCB (JC Bamford Excavators)</t>
-[...84 lines deleted...]
-    <t>$5B-$10B</t>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t>Magna B.S.P</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in surveillance systems operated with cameras, electro-optic radars and thermal imaging technology.
 The company provides services for the Israeli ministry of Defense (IMOD), Israeli military, Israeli Prison Service (IPS) and the Israeli Police.
 The company has provided its services to the Israeli military for its military bases, border security, and the Separation Wall. According to the company&amp;rsquo;s website, the &amp;ldquo;Israeli military turned to Magna [to] implement solutions to safeguard sections of the nation&amp;rsquo;s northern and southern borders as well as areas of the Green Line.&amp;rdquo;
 In 2014, the IMOD purchased several &amp;quot;Magna&amp;quot; Detection Systems, manufactured by the company, which were deployed throughout the barrier Israel built along its border with Egypt, between 2010-2013.
 The Magna System is being used by the Israeli military in operational activity of the &amp;ldquo;Gaza Division&amp;rdquo;, operating in Gaza, in securing mobile military forces and military outposts.
 The system was also in use in experiments carried out by Israel in Gaza and on the northern border.
 The company received official approval from the Israeli military to use video analytics in its intrusion detection systems, installed along all Israeli borders.
 The company&amp;rsquo;s Perimeter Protection System was installed in the Old City in occupied East Jerusalem.
 Services to Israeli Prison Service (IPS)&amp;nbsp;
 In 2020, the company&amp;rsquo;s &amp;ldquo;Magna&amp;rdquo; Detection System was installed as part of a pilot in &amp;ldquo;Ketziot&amp;rdquo; prison, an Israeli detention facility, located in the Naqab, where Palestinian administrative detainees are also incarcerated.
 In 2017, the company was contracted by the IPS to be the sole supplier, exempted from tender, for the installment and maintenance services of Thermal Detection System in Nafkha prison, an Israeli imprisonment facility located within the Green Line, where Palestinian political prisoners are incarcerated.
 In 2018, the company was contracted again as a sole supplier, to provide maintenance services for Thermal Detection System in Nafkha prison, for NIS 62,000.
 &amp;nbsp;
 In February 2015, in an official letter to Who Profits, Magna&amp;rsquo;s administration stated: &amp;ldquo;The&amp;nbsp;MAGNA&amp;nbsp;Company is proud to supply surveillance and protection technology to the Israeli Defense Forces in order to protect our innocent citizens from terrorist attacks&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance</t>
-[...1 lines deleted...]
-  <si>
     <t>Max Bögl Stiftung &amp; Co.</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest construction companies in the German construction industry.
 On February 2015, the company won&amp;nbsp;a tender for the construction and maintenance of the track and electronic systems of the&amp;nbsp;Tel Aviv- Jerusalem A1&amp;nbsp;rail.&amp;nbsp;The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 The company won this&amp;nbsp;EUR 160 million tender as part of an international&amp;nbsp;consortium, named&amp;nbsp;the&amp;nbsp;Electra B&amp;ouml;gl Group (or Electra B&amp;ouml;gl FL), composed of the&amp;nbsp;Israeli companies&amp;nbsp;Electra&amp;nbsp;and&amp;nbsp;Electra Infrastructures Hofrey Hasharon&amp;nbsp;and the Swiss company Signon Schweiz. The&amp;nbsp;Construction will include laying 46 kilometers of track, setting up electromechanical systems that support railway operation, management and integration. The project started&amp;nbsp;immediately after the signing of the contract and is due to be completed in&amp;nbsp;34 months. The maintenance services included in the contract will be provided by the consortium for a period of 10 years.
 This is the second time Max B&amp;ouml;gl has won a tender under the framework of the A1 project. In 2009, Israeli media reported that together with Electra Infrastructures&amp;nbsp;Hofrey Hasharon (previously known as&amp;nbsp;Hofrey Hasharon), the company won the tender for the construction of section D of the rail &amp;ndash; the last segment between the Cedars Valley in the OPT and the Binyanei HaUma station in Jerusalem. Back then, it reportedly provided Hofrey Hasharon with engineering consultancy.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
@@ -681,50 +573,53 @@
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation (formerly Oshkosh Truck) is an American industrial company that designs and builds specialty trucks, military vehicles, truck bodies, airport fire apparatus, and access equipment. Company brands include: JLG, Jerr-Dan, Hinowa, Oshkosh Defense, Pratt Miller, Pierce, Frontline, Oshkosh Airport Products, Maxi-Metal, McNeilus, Oshkosh S-Series and IMT.
 The company manufactures hulls for armored military vehicles and armored personnel carriers (APC) for the Israeli Ministry of Defense (IMOD), used in the occupied West Bank and Gaza. The company provides the Israeli military with the &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers (APC), both were used in Israel&amp;#39;s recent military invasion of Gaza.
 On December 1st, 2023, Oshkosh announced that it would supply the IMOD with its Joint Light Tactical Vehicles (JLTV), ordered by the IMOD at the end of November 2023. An order for 75 JLTVs was placed through Foreign Military Sale (FMS), and an additional order for dozens more through Direct Commercial Sale (DCS).
 &amp;ldquo;Namer 1500&amp;rdquo; and &amp;ldquo;Eitan&amp;rdquo; Armored Personnel Carriers
 In November 2023, the Israeli military deployed the Namer 1500 APC in its first combat use in the military invasion in northern Gaza. The Namer 1500 is an APC coming from the IMOD&amp;#39;s Directorate of the Merkava and Armored Vehicles, intended to enhance the Israeli Ground Forces&amp;rsquo; effectiveness.
 In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer 1500 armored personnel carrier (APC) variant for over USD 139.6 million (GBP 100 million) financed by US aid. In June 2023, the IMOD received the first delivery of the new APCs.
 Also in November 2023, the Israeli military announced that the &amp;ldquo;Eitan&amp;rdquo; APC had entered into operational use in Gaza. In December 2022, the IMOD contracted Oshkosh in an agreement to produce 500 hulls of the &amp;ldquo;Eitan&amp;rdquo; armored personnel carrier (APC) for the Israeli military for over USD 100 million, funded by the US. According to the contract, the hulls will be fitted with unmanned turrets and other systems and sent for operational use.
 The Eitan APC is based on the Merkava tank and Namer APC technologies. It can accommodate 12 personnel and travel at a speed of 90 km/h with an all-terrain maneuvering capability. It also features Elbit System&amp;#39;s &amp;quot;Iron Fist&amp;quot; defense system, peripheral cameras equipped with day and night vision, front calculation and processing capabilities using computerized technology, and touch monitors and processors.
 &amp;ldquo;Panther&amp;rdquo; Armored Vehicle 
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
     <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Pelter Winery</t>
   </si>
   <si>
     <t>Israel, Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the settlement of Ein Zivan in the occupied Syrian Golan.
 The winery sources some of its grapes from a vineyard in the occupied Syrian Golan, near the settlement of Merom Golan.
 Matar Winery, another brand owned by the Pelter family and located in the same settlement, sources most of its grapes from the Merom Golan settlement vineyard.
 Additionally, the Pelter family operates a distillery, producing single malt whiskey, brandy and arak from apples, Majhoul dates and grapes. The grapes used in the production of arak and brandy originate from the Syrian Golan. The website does not contain information about the origins of the dates and apples used in production. However, a significant share of apples and dates in the Israeli market originate from the Syrian Golan and the Jordan Valley in the occupied West Bank respectively. The barrels are stored in a Syrian structure.
 </t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
@@ -810,69 +705,60 @@
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>TUI Group</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
-    <t>TUI Group is a global German tourism company.&amp;nbsp;The company offers integrated travel services, operating 125 aircraft, 433 hotels and 17 cruise ships, and over 1,200 travel agencies. Through its brands, the group covers the entire tourism value chain.&amp;nbsp;Through its holiday booking website, the company offers vacation homes and guided tours in occupied East Jerusalem.&amp;nbsp;The company website offers booking for six hotels in occupied East Jerusalem. Properties in occupied East Jerusalem are listed as located in "Israel."&amp;nbsp;Under the title “Things to do in Jerusalem” the company offers tours in the City of David and the Western Wall in occupied East Jerusalem.&amp;nbsp;</t>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1193,51 +1079,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I41"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1423,994 +1309,965 @@
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>102</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I16" s="0"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="I17" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>68</v>
+        <v>110</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>113</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>114</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>16</v>
+        <v>115</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>113</v>
+        <v>44</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>115</v>
+        <v>59</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>121</v>
+        <v>20</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>58</v>
+        <v>123</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>122</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>68</v>
+        <v>134</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>136</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>137</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>140</v>
+        <v>97</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E28" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="F28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="G28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>153</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>126</v>
+        <v>157</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="I32" s="0"/>
+        <v>164</v>
+      </c>
+      <c r="H32" s="0"/>
+      <c r="I32" s="0" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>68</v>
+        <v>166</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>38</v>
+        <v>129</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>169</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>172</v>
+        <v>123</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>68</v>
+        <v>176</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>62</v>
+        <v>129</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>93</v>
+        <v>178</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>16</v>
+        <v>124</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>181</v>
+        <v>33</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>185</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="F39" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H39" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C40" s="0"/>
+      <c r="D40" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
       <c r="I40" s="0"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I41" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>