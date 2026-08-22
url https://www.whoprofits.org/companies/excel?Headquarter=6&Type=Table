--- v0 (2026-06-04)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="802">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="805">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -573,217 +573,101 @@
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
-  </si>
-[...19 lines deleted...]
-    <t>Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...97 lines deleted...]
-</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
@@ -857,50 +741,53 @@
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Benny &amp; Tzvika</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli demolition contractor specializing in demolition works and recycling of construction waste.
 The company carried out punitive demolitions in the Palestinian neighborhoods of Silwan and Ras Al-Amood in occupied East Jerusalem as far back as 2003, and continued to perform demolitions in recent years. Among its clients are the Jerusalem Municipality, the Israeli Ministry of Interior and the Israeli Civil Administration. The company describes itself as &amp;ldquo;the leading demolition company in the Israeli market.&amp;rdquo;
 On 9 January 2011, a Caterpillar 330DL excavator, displaying the Benny &amp;amp; Tzvika logo, was documented demolishing the Shepherd Hotel in the Palestinian neighborhood of Sheikh Jarrah in occupied East Jerusalem. The hotel was a historical building, previously owned by the Husseini family. After 1967, it was declared &amp;ldquo;absentee property&amp;rdquo; and confiscated by the Israeli government, which sold it to Irving Moskowitz, a Jewish-American businessman and patron of Israeli settlements in East Jerusalem. The new Jewish housing project built instead of the hotel was the first settlement construction project in Sheikh Jarrah since 1967.
 In 2012, the company was contracted to crush, sift and manufacture aggregates in the settlement of Modi&amp;rsquo;in Illit in the occupied West Bank. &amp;nbsp;The project was accompanied by Israel Discount Bank, which held as collateral all rights and funds owed to the company under the contract.
 In 2016, the company won a tender published by the Jerusalem Municipality to operate a construction waste station in occupied East Jerusalem. The operator is responsible for processing the waste and deliver the aggregates for reuse in infrastructure work.
 In 2018, the company won a tender published by the Jerusalem Municipality to clear construction waste in the &amp;lsquo;seam zone&amp;rsquo; area, the occupied area located between the Green Line and the Separation Wall. The company won a similar tender in 2013.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery, Waste Management</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Telecommunication</t>
   </si>
   <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Binyamina Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli winery that produces, markets and exports wines.
@@ -1546,58 +1433,57 @@
 The company executes demolition of structures for The Jerusalem Municipality, The Civil Administration in the Judea and Samaria (West Bank) and the local committee for construction in the `Shomron`. On its website, the company takes special pride in &amp;ldquo;a large number of complicated demolitions in villages in the Arab sector.&amp;rdquo;
 The company holds agreements with the ICA to operate as contractor for demolitions and the provider of mechanical equipment and employees.
 The company&amp;rsquo;s employees and equipment were documented twice during 2011 in the Palestinian villages of the South Hebron Hills, an area populated by Bedouin communities who suffer from an increasing number of demolitions. On 12 January 2011, E.T. Legal Services demolished 13 structures, including a classroom operating as the local school, in the village of Dkaika. On 24 November 2011, the company demolished three houses in the village of Khirbet M&amp;rsquo;fakara and a structure and a tent in the village of Susya.
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Edom UK</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli exporter of agricultural goods. EDOM supplies to several major British supermarkets, including Waitrose and Sainsbury&amp;#39;s, through the British company Valley Grown Salads, which is based in Essex.
 EDOM also jointly owns Gildom, together with the Gilad company, which specializes in export to Russian markets. Gildom markets fruits and vegetables from Israel, as well as products from the Netherlands.&amp;nbsp;&amp;nbsp;
 The company exports produce that was packed in the Tomer and Beit Ha&amp;#39;arava&amp;nbsp;settlements&amp;#39; packing houses.
 On 4 February 2013, Corporate Watch researchers visited Beit Ha&amp;#39;arava and entered a packing house where cherry tomatoes were being packaged. The majority of the packing house was taken up with packaging EDOM UK tomatoes, labeled Quality Fresh Produce: Israel&amp;quot;. In response to this evidence, Jimmy Russo, the Company&amp;#39;s Chairman, announced that he plans to resign from his chairmanship and actively seek to sell his 20% shareholding in the Israeli company.
 In Edom UK&amp;#39;s response to a letter sent by Who Profits prior to the publication of this report, the company stated that it does not have any suppliers nor packing stations in Tomer and/or Beit Ha&amp;#39;arava.&amp;nbsp;The company had also sent Who Profits the following statement from Edom UK to its costumers in 21 October 2013, signed by Yaron Yarchi and Yinon Horesh, Joint M.D of Edom UK:
 &amp;quot;None of our produce that we are involved with is grown or produces in the occupied territories. We are working under strict guidelines to guarantee all our customers that as an organisation, we are fully compliant with all regulations that relate to the welfare of all employees under the law of Israel.
 We do not discriminate against colour, creed or ethnical background. We do not employee any child labour or indeed any workers under the national minimum age. We are fully compliant with all social benefits that&amp;#39;s we pay, all this is undertaken under strict guidelines.
 Wages are paid according to the employment ministry guidelines. Our objective is to provide a safe working and environment to all our staff. We also make sure that all staff are trained about their positions which they hold. We also comply with all environmental requirements by making sure that all our growers and our PMO sites that are certified and recognised, they are also non-GMO.
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...6 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Heavy Machinery</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
@@ -1907,113 +1793,63 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
-[...2 lines deleted...]
-    <t>Technology and Hi-tech</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
@@ -2238,196 +2074,78 @@
 In 2016, The company provided consulting services and seminars to growers in the occupied Syrian Golan and the Jordan Valley.
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
-[...5 lines deleted...]
-</t>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
@@ -2454,274 +2172,142 @@
 In its website, the company states that the extensive experience the company&amp;#39;s personnel with the Israeli army allowed it to support projects carried out by the army and &amp;quot;institutional entities&amp;quot;.
 Beit Alfa Technologies (B.A.T) Involvement:
 Throughout the years, B.A.T. designed, built and supplied a host of riot control and armored vehicles and systems for the Israeli Ministry of Defense, the Israeli army, the Israeli Police and police forces in more than 40 countries around the world.
 Vehicles developed by B.A.T. are used to carry &amp;ldquo;the Skunk&amp;rdquo;, a scent-based weapon that is used by Israeli forces against Palestinian protestors.
 The company&amp;rsquo;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new custom developed water cannons vehicles that include a laser pointer and a detection camera that are used to attack demonstrations.
 In 2003, the company won a tender to provide vehicles to the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 In 2006, the company signed a contract to supply armored vehicles to the Ministry of Interior in Kazakhstan. Also in 2006, the company signed a contract with the Turkish company Nurol, which manufactured vehicles used to disperse protests. As part of the contract, Beit Alpha transferred its knowledge and systems to the vehicles manufactured in Nurol&amp;#39;s factory in Turkey.
 &amp;nbsp;
 &amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Human Safety Company for Accidents Investigation &amp; Prevention (Bitihut Enosh)</t>
   </si>
   <si>
     <t xml:space="preserve">Between 2013 and 2015, the Israeli National Insurance (Israel&amp;#39;s national social security agency) contracted the company and Moran Investigations for providing investigation services regarding examining the residency issue in occupied East Jerusalem, in an average amount of NIS 1.3 million for both companies per year.
 In July 2016, the company, alongside with the companies Tshuva Research and Moran Investigations, won a tender with the Israel National Insurance for investigation services in Jerusalem, Jerusalem surrounding area, the Occupied West Bank and investigations for specific population groups. The tender is for a period of two years with three extension options, each extension option is for one year.&amp;nbsp; In 2021, the National Insurance published an exempt from tender to extend the contract with the three companies until 22 July 2022, for NIS 500,000. In an FOI request sent by Who Profits to the National Insurance in 2021, it confirmed contracting Tshuva Research, Moran Investigations and Bitihut Enosh for the purpose of conducting investigations in the framework of proving residency in East Jerusalem. 
 The investigation services focus on examining the residency issue, i.e proof of residence and center of life of claimants to the National Insurance. Investigations services include active covert tracking, covert video camera documenting, covert recording, covert interrogation locating residential address and other relevant documents. Additionally, the investigator must assist in any legal procedure required by the National Insurance related to the residency investigations. According to the tender, the amount of the investigation cases required by National Insurance range between 800 and 900 cases. The mechanism of investigating Palestinians` residency status in East Jerusalem is used to forcibly displace Palestinians from their city.&amp;nbsp;
 The company also investigates in the Occupied West Bank, in the Palestinians residing inside the Green Line (holders of Israeli citizenship), including the Bedouin communities in the Naqab (Negev).
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Isra Marin Manufacture of Structures 3000</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures prefabs, containers and modular constructions. Structures of the company were seen in several military checkpoints throughout the West Bank including the Qalandiya, Huwara and Ni&amp;#39;lin checkpoints.
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
   </si>
   <si>
     <t>KalRam Yacobowitz</t>
   </si>
   <si>
     <t xml:space="preserve">Kalram is a global manufacturer and developer of advanced fencing systems and access control
 The company develops and creates advanced systems for military bases, security factories, security and army facilities and prisons.
 Turnstiles of the company have been documented in the checkpoints of Macabim, Metar,&amp;nbsp;Irtah,&amp;nbsp;Beit Iba,&amp;nbsp;Jalameh&amp;nbsp;and&amp;nbsp;Qalandiya.
 Additionally, fences manufactured by the company were&amp;nbsp;erected in the&amp;nbsp;Ariel industrial Zone&amp;nbsp;and in the&amp;nbsp;settlement neighborhood&amp;nbsp;of&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;in the occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Kass Group (Kass – C)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investment group which carries out real estate, infrastructure and technology projects in Israel, the occupied Palestinian territory and Georgia.
 Kass Group and its member companies have carried out residential and commercial projects in settlements in the occupied West Bank and East Jerusalem.
 The company is an investor in Design City, a new shopping complex in the Mishor Adumim settlement industrial zone in the West Bank, opened in 2021. The complex takes up some 100,000 sqm of land and includes around 160 stores. For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 Through its fully owned subsidiary Magic Kass, the Group is developing a theme park in Mishor Adumim, located next to the Design City complex. Kass Group has invested an estimated 150 million NIS in the theme park, which takes up 15,400 sqm of land and is slated to open in 2021.
 Through its partially owned subsidiary Nofei Israel (88%), Kass Group has carried out numerous real estate projects in the settlement of Givat Ze&amp;rsquo;ev in the West Bank. The company was involved with the establishment of the New Givat Ze&amp;rsquo;ev (Givat Ze&amp;rsquo;ev Hachadasha) neighborhood in 2004, which houses over 600 families. It also developed the Givat Ze&amp;rsquo;ev Heights (Ramat Givat Ze&amp;rsquo;ev) project, which includes 234 upscale residential units and 130 private single family homes. The company also carried out a commercial project in the settlement.
 Nofei Israel is also involved in two commercial projects in Mishor Adumim settlement industrial zone, Design City and Pavilion, an event venue.
 Additionally, the company developed and marketed a residential project in the settlement neighborhood of Neve Ya&amp;rsquo;akov in East Jerusalem. The project, strategically located near the Jerusalem light rail, includes 80 housing units built by Euro Israel. The company also marketed a housing project of Dalia Eliasfor in the settlement neighborhood of Har Homa.
 Nofei Israel projects were constructed by several companies, including Euro Israel, Dalia Eliasfor, Teshet 2000, Kenning, Moris Alon, and Shechter.
 Nofei Israel, K.A.H. Nofey Hagiva, Top R.G.Z., Kass Business, Magic Kass, Hutzot Adumim Consulting Management and Investments and HomeConnex all have offices in settlements in the West Bank.
 In January 2015, K.A.H. Nofey Hagiva, a fully owned subsidiary, signed a leasing agreement with the Israeli Civil Administration (ICA) for a 7,964 sqm property in Mishor Adumim, in accordance with local outline plans which refer to the lands of the Palestinian community Khan al Ahmar.
@@ -2932,50 +2518,53 @@
   </si>
   <si>
     <t xml:space="preserve">Malam Team is an Israeli IT services group that provides computer services in the field of information technology. &amp;nbsp;
 The company is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).
 Ofek military camp
 In October 2022, Malam Team was awarded a tender for the Israeli Ministry of Defense (IMOD) for the financing, planning, construction, operation and maintenance of the &amp;quot;Ofek Rahav&amp;quot; military camp, which will be established near the city of Ramla, for a period of 25 years.
 According to the tender, Malam Team will serve as the project&amp;#39;s main ICT contractor, for the design, construction, operation, maintenance and technological upgrades of the ICT systems. According to the company, its revenues from the project are expected to amount to about NIS 530 million.
 The camp will cover 360 dunams and is planned to accommodate about 9,000 serving soldiers, and will be the largest and most central multi-armed camp of the Israeli military and will include the new recruiting office and chain of command, the headquarters of the Ground Forces, the Technological and Logistics Directorate units, the Personnel Directorate and an advanced medical center. In addition, the project will include commercial areas, parking lots, sports facilities and bicycle paths.
 The project is part of the Israeli Government Resolution 2392 (from 2015) for the relocation of military camps from the center of Israel. The franchisee of the project is Shikun &amp;amp; Binui Group, and it is financed by Hapoalim Bank.
 Military logistics centers
 In 2020, Malam Team was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be one of two IT providers for three new military regional logistics centers for the period of 25 years, together with IBM. The new centers will provide all the military&amp;rsquo;s logistical needs using advanced technology. The entire operation is expected to be civilian, and based largely on robotics and sophisticated equipment. The contract, shared by MalamTeam and IBM is valued at NIS 1 billion for both companies.
 Eltel Technologistics 
 Malam Team provides outsourcing services to the IMOD through its subsidiary Eltel Technologistics, jointly owned with Elta Systems, subsidiary of Israel Aerospace Industries (IAI).
 Eltel, which develops and supplies technological and maintenance solutions for the security sector, was a main contractor for the IMOD for the operation and management of an interrogation and training facility for Israeli military combat units. The facility offers Israeli military and police advanced live ammunition and artillery training, digital shooting ranges and urban combat training areas that simulate the occupied West Bank, Gaza and the Syrian Golan Heights. In addition, the company operates a hi-tech training center for military commanders.
 As of 2020, the company has provided adaptation of technological and logistical solutions to the IMOD and a control team to work in cooperation with the Israeli military in training. In 2019, the company provided to the Israeli military training services and management of military exercises. In 2018, the company provided implementation and training of a sniper simulator in the Israeli military units.
 In 2019, Eltel Technologistics won a tender for the IMOD to supply drones to the Israeli military&amp;rsquo;s infantry units.
 In addition, Eltel provided installation and maintenance services for scanners installed at commercial and civil Israeli checkpoints in the occupied West Bank and besieged Gaza.
 In 2017, Eltel provided objects scanning systems to the Israeli Prison Service (IPS) for Hadarim Detention Facility, where Palestinian detainees are incarcerated, for NIS 346,219.
 In 2016, Eltel Technologistics provided shooting trainings for the Israeli Coordinator of Government Activities in the Territories (COGAT) for NIS 15,982.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>Technology and Hi-tech</t>
+  </si>
+  <si>
     <t>Maman Cargo Terminals and Handling</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of logistics and aviation services.
 The Group&amp;rsquo;s subsidiaries provide cargo management and ground-handling services for airlines, supply chain management (SCM), and third-party logistics (TPL).
 Maman&amp;#39;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation of the Palestinian territory and from the joint custom envelope - designed in the Oslo Accords. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies.
 Each shipment to the oPt is delayed&amp;nbsp;for security inspection&amp;nbsp;for a period&amp;nbsp;ranging from several days to several weeks, even&amp;nbsp;in cases in which a license has been obtained and the shipment passed security at a European airport. During the waiting period the goods are usually stored in warehouses inside the terminal or&amp;nbsp;in close proximity&amp;nbsp;to it.&amp;nbsp; The costs&amp;nbsp;of the security checks, logistics and storage, performed by private Israeli companies, among them Maman is central a player, are paid by Palestinian manufacturers and&amp;nbsp;importers. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to the Palestinian population.
 Archive 2000, one of the company&amp;#39;s subsidiaries, operates a facility in&amp;nbsp;Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>Maoz Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that specializes in development, planning and construction.
 The company is involved in a construction project in Karnei Shomron settlement in the occupied West Bank. The project includes 50 duplexes and mini penthouses units.
 In addition, the company is involved in a construction project in Ariel settlement in the occupied West Bank. The project includes 1,200 residential units, built on360 dunam. The project also includes a commercial center, preschools, a country club, cottages and graduated buildings.
 </t>
   </si>
   <si>
     <t>Margolin Bros</t>
   </si>
@@ -3082,80 +2671,51 @@
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Mei-Tal Engineering and Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in two construction projects in Har Homa settlement neighborhood and a construction project in Pisgat Ze&amp;#39;ev settlement neighborhood in occupied East Jerusalem.
 The company was also involved in construction projects in the settlements of Maaleh Adumim and Efrat in occupied West Bank.
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t>Meitarim Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">The company is active in the field of civil engineering and development. The Group manages several companies and subsidiaries in the field of civil engineering, industry, infrastructure, development and contracting.
 The company operates the Meitarim Quarry, located in the occupied West Bank, next to the settlement of Teneh Omarim. In 2016, the company established an asphalt factory near the quarry.
 The company is involved in the construction of 40 housing units in the settlement of Eshkolot, located in the West Bank. The company is also involved in conducting engineer work for Maaleh Adumim shopping center.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Meprolight</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and supplier of Electro-optical and Optical Sights, Self-illuminated Sights for pistols, shotguns and rifles, Night Vision and Thermal Sights and Devices.
 The company provides equipment to the Israeli army and Israeli police.
 In 2015, the company was contracted to provide the Israeli military with tens of thousands of optic equipment.
 In 2016, the company won a tender to supply the Israeli military with thousands of MEPRO MOR reflex sights, a compact, rugged, multi-purpose, multi-activated red dot reflex sight with integrated laser pointers designed for quick and accurate shooting.
 The company also supplied the Israeli military with equipment during Israel&amp;rsquo;s assault on Gaza in 2014.
 In addition, the company&amp;nbsp; provides &amp;quot;Meprolight&amp;quot; devices for the Israeli police. A tender published by the police shows its intention to extend agreement with the company for the provision of equipment from 2020 to 2023.
 An affiliated company, Israel Weapon Industries, a subsidiary of SK, develops, manufactures and markets small arms systems to the Israeli army.
 </t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>Meshek Energy-Renewable Energies</t>
@@ -3178,69 +2738,54 @@
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
 In 2018, Mey Eden received authorization to produce mineral water by pumping from the &amp;quot;Eden 1&amp;quot; reservoir of Mekorot Company.
 For more on Mekorot&amp;rsquo;s extraction of occupied water resources see Who Profits Update: Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
@@ -3264,143 +2809,51 @@
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -3631,53 +3084,50 @@
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
 In 2010, the company was also involved in construction work in Al-Hamra checkpoint.
 In 2016 and 2017, the company was involved in a project with Ariel University, a settlement university in Ariel settlement in the West Bank, which included foundation work and the construction of university&amp;#39;s medical center, amphitheater and &amp;ldquo;moreshet&amp;rdquo; (Hebrew: Heritage) building.
 In 2017, the company was involved in construction projects in Efrat settlement in the occupied West Bank.
 One of the clients of the company is the ministry of defense, as well as the Israeli police and Israel Military Industries.
 In 2018, the company was contracted by the IMOD for the construction of a new underwater wall around Gaza.
 </t>
   </si>
   <si>
     <t>Olizki Infrastructure Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in civil and marine engineering, open pit mining, environmental projects, quarrying, real estate development and land transportation.
 In 2018, the company was contracted by the Israeli Ministry of Defense to build an underground wall around the besieged Gaza Strip.
 In 2012, the company&amp;#39;s machinery was documented transferring quarried earth from the tunneling&amp;nbsp;of the&amp;nbsp;Tel Aviv- Jerusalem High Speed Train (A1) to an illegal construction site near&amp;nbsp;the Nili settlement in the occupied West Bank. Mateh Binyamin settlement council and Israel Railways reached an agreement that the quarried earth would be used to level the valley below the Nili settlement and build a park. The designated site is a 30-dunam area, half of which is owned by residents of the Palestinian village of Shabtin.
 </t>
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
 The company regularly provides services for the Israeli Ministry of Defense (IMOD) such as works at Israeli military bases and IMOD facilities.
 Orad provided the entire fire detection and automatic extinguishing, designated network, and a command &amp;amp; Control center for the Israeli military &amp;ldquo;City of Training Bases&amp;rdquo;, an Israeli military training campus in the Naqab.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.&amp;nbsp;
 SolarPower
 ORAD provides photovoltaic solar energy solutions through its fully-owned subsidiary, SolarPower.
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
 The company also installed its solar systems in the settlements of Ariel, Elkana, Neria (Talmon) in the occupied West Bank.
 The company also supplied Siemens traffic control systems for the Israeli Apartheid roads 5 and 443 in the occupied West Bank, where only Israelis are allowed to travel. &amp;nbsp;
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
 Surveillance in East Jerusalem 
 The company&amp;#39;s CCTV cameras were deployed in the Old City in occupied East Jerusalem, as part of the Jerusalem Municipality&amp;#39;s Safe City project, in which dozens of Orad cameras were deployed throughout the city for 24/7 surveillance.
 Services to the Israel Police
 The company provides Biometric systems of various types to the Israel Police and Israeli border crossings using fingerprint, iris, palm and veins and facial recognition in combination with video management and analysis systems.
 In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.
@@ -3731,50 +3181,53 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
@@ -4862,53 +4315,50 @@
   <si>
     <t>Yatir Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">A privately owned Israeli stone quarry located in the occupied West Bank.
 The quarry is located on the lands of the Palestinian village ad-Dhahiriya. According to the Detailed Outline Plan 52/30 for the quarry, the quarry takes up 398 dunams of occupied land.
 Until June 2015, the Yatir quarry was jointly owned by Kfar Giladi Quarries, an Israeli quarrying company owned by Kibbutz Kfar Giladi, and Lime and Stone Production, one of the largest manufacturers of quarry materials in the Israeli market and a subsidiary of the Mexican multinational Cemex.
 </t>
   </si>
   <si>
     <t>Yatz-Ar</t>
   </si>
   <si>
     <t xml:space="preserve">A contractor of infrastructure works. The company constructed the main water pumping station of the Modi&amp;#39;in Illit settlement.
 </t>
   </si>
   <si>
     <t>Yechezkel Morad</t>
   </si>
   <si>
     <t xml:space="preserve">A private company that specializes in infrastructure, road construction, water and sewage projects, electricity and earth work.
 The company was involved in constructing the first part of the Separation Wall. In addition, it was involved in the construction of Ofer camp on road No. 443.
 The company has provided other services to the Ministry of Defense, such as maintenance work for monuments in the memory of Israeli soldiers, the construction of the Egypt-Israel barrier, which original aim was to prevent the entrance of African refugees, and the development of the Tze&amp;#39;elim army camp.
 In the Occupied Golan Heights, the company was involved in a construction project in Katzrin settlement, and a construction of a bridge in Haspin settlement.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Yehuda Welded Mesh (Yehuda Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company, producing and providing steel welded mesh, fencing, cutting, bending, and preparation of steel for construction, security and agriculture. Yehuda Group is divided into three divisions: Yehuda Welded Mesh, Yehuda Steel and Yehuda Fences.
 The company provides security fences to settlements and for Israeli military and Police facilities in the occupied West Bank.
 The company provided fences for the construction of the wall around the besieged Gaza.
 Services to Settlements
 In 2023, the company won a tender by the Mateh Binyamin settlement regional council for the provision and installment of gates and fences in educational facilities in the council.
 The company was involved in the construction of school fences in the settlement of Beitar Illit in the occupied West Bank.
 In 2002, the company won a tender for building fences in the amount of about NIS 5 million in the Seam Zone, including in the settlements of Karnei Shomron and Oranit. Prior to that, the company has installed security fences in several settlements in the occupied West Bank, including a 2 km fence in the settlement of Karnei Shomron, a 2 km fence in Kfar Ruth), and a fence in Oranit.
 Also in 2002, the company installed security fences in different areas is Jerusalem worth NIS 1 million, including a 1500 meter x 3 meter fence in the tunnel road connecting Jerusalem to the Gush Etzion settlement, and a 2.35 meter x 2 km fence in the settlement neighborhood of Armon Hanatziv in East Jerusalem, and an 800 meter security fence close to Shua&amp;#39;afat neighborhood meant to prevent passage to the settlement neighborhood of Ramot.
 Between 2007 and 2011, company fences were documented in in the settlement industrial zones of Barkan, Ariel, and Sha&amp;rsquo;ar Binyamin, and in the perimeter of Israeli settlements in the West Bank, including Alfei Menashe, Ariel, Karnei Shomron, Kedar, Mehola in 2011, Modi&amp;rsquo;in Illit, Sha&amp;rsquo;arei Tikva and Oranit. In Karnei Shomron, the fence incorporates electronic detection systems by Magal.
 In 2009, Company fences were documented in a facility of the Israeli National Water Company Mekorot nearby the Palestinian town of Huwara in the occupied West Bank.
 Services to the Israeli Ministry of Defense
 In 2002, the company provided a 70 km long fence to the Ministry of Defense for the construction of the wall around the besieged Gaza. In addition, company fences were installed around military installations inside settlements in the West Bank, including Ariel in 2010, Argaman (in the Jordan Valley) in 2010, Oranit and Beit Horon in 2004 and Revava in 2009.
 Company fences were also documented in an Israeli police station in the settlement of Ariel in 2010.
 In 2011, the company was involved in the construction of a 241 km fence in cooperation with the Ministry of Defense along the border with Egypt designed to prevent African asylum seekers from entering Israel.
 Services to the Jerusalem Light Rail (JLR):
 In 2004, the company sold a 10 km mobile fence to the municipality of Jerusalem worth NIS 2 million that was used in the construction of the Jerusalem Light rail (JLR), which connects settlement neighborhoods in occupied East Jerusalem to western part of the city. To learn more on the JLR, see Who Profits Update &amp;quot;Developments in the expansion of the JLR network: The J-Net project&amp;quot;.
 Services to the A1 Tel-Aviv Jerusalem Train: 
 The company provided 20,000 tons of iron, bar mats and other materials for the construction of the Tel Aviv-Jerusalem Fast Train line (A1). The A1 train route crosses the Green Line into the occupied West Bank using Palestinian Land, some of it privately owned. For more information about the A1 train, see Who Profits&amp;rsquo; report &amp;quot;Crossing the Line: The Tel Aviv Jerusalem Fast Train.&amp;quot;
 </t>
   </si>
@@ -6347,7499 +5797,7497 @@
       </c>
       <c r="I35" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>139</v>
+        <v>56</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>69</v>
+        <v>128</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>80</v>
+        <v>149</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="G43" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>160</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="H44" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I44" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>167</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>170</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>45</v>
+        <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>174</v>
+        <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F49" s="0" t="s">
-        <v>61</v>
+        <v>156</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="H50" s="0"/>
+      <c r="H50" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I50" s="0" t="s">
-        <v>20</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>50</v>
+        <v>181</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>183</v>
+        <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E53" s="0" t="s">
+      <c r="F53" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="F53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>190</v>
+        <v>66</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I54" s="0" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>121</v>
+        <v>193</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>102</v>
+        <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>195</v>
+        <v>66</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>121</v>
+        <v>62</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I57" s="0"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I58" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="F59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="0" t="s">
-        <v>38</v>
+        <v>121</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="0"/>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F60" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="I60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I60" s="0"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C61" s="0"/>
+      <c r="C61" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>66</v>
+        <v>208</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>208</v>
+        <v>167</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I61" s="0"/>
+        <v>128</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F62" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="G62" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="G62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
-        <v>45</v>
+        <v>212</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="H63" s="0"/>
+        <v>124</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I63" s="0" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>61</v>
+        <v>131</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="F66" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="H66" s="0"/>
+        <v>144</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>222</v>
+      </c>
       <c r="I66" s="0" t="s">
-        <v>52</v>
+        <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>224</v>
+        <v>156</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>225</v>
+        <v>128</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>160</v>
+        <v>229</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>229</v>
+        <v>171</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>232</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H69" s="0"/>
+        <v>233</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I69" s="0" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>236</v>
+        <v>50</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C71" s="0"/>
+      <c r="D71" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>52</v>
+        <v>239</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="C72" s="0"/>
+        <v>240</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H72" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="I72" s="0" t="s">
-        <v>242</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>245</v>
+        <v>156</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="E74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I74" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E75" s="0" t="s">
+      <c r="F75" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>253</v>
+        <v>13</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E78" s="0" t="s">
+      <c r="F78" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="F78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H78" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>80</v>
+        <v>261</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>261</v>
+        <v>14</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>264</v>
+        <v>80</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>265</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F81" s="0" t="s">
-        <v>80</v>
+        <v>229</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H81" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I81" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E82" s="0" t="s">
+      <c r="F82" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="F82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="0" t="s">
-        <v>50</v>
+        <v>270</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>174</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>272</v>
+        <v>202</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>273</v>
+        <v>56</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E84" s="0" t="s">
+      <c r="F84" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="G84" s="0" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>276</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>278</v>
+        <v>33</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="F86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>33</v>
+        <v>281</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>185</v>
+        <v>52</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>283</v>
+        <v>13</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>284</v>
+        <v>14</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E88" s="0" t="s">
+      <c r="F88" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="F88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" s="0" t="s">
-        <v>14</v>
+        <v>287</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>44</v>
+        <v>128</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>289</v>
+        <v>156</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H90" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I90" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E91" s="0" t="s">
+      <c r="F91" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="F91" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G91" s="0" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>297</v>
+        <v>13</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>102</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>298</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>14</v>
+        <v>300</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>302</v>
+        <v>14</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>102</v>
+        <v>182</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="H96" s="0"/>
+      <c r="H96" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="0" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>10</v>
+        <v>308</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>264</v>
+        <v>310</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>52</v>
+        <v>262</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>310</v>
+        <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>225</v>
+        <v>39</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>265</v>
+        <v>24</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>14</v>
+        <v>317</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>39</v>
+        <v>128</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>24</v>
+        <v>318</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>47</v>
+        <v>320</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>318</v>
+        <v>202</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>319</v>
+        <v>258</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>322</v>
+        <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>205</v>
+        <v>149</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>153</v>
+        <v>229</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H102" s="0"/>
+        <v>43</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I102" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>327</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>232</v>
+        <v>328</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>330</v>
+        <v>127</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>14</v>
+        <v>331</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="G105" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H105" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>81</v>
+        <v>334</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>272</v>
+        <v>66</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>333</v>
+        <v>105</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>336</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>66</v>
+        <v>339</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>105</v>
+        <v>50</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>50</v>
+        <v>331</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>344</v>
+        <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>333</v>
+        <v>14</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>345</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>13</v>
+        <v>250</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H111" s="0"/>
       <c r="I111" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>232</v>
+        <v>61</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="H112" s="0"/>
       <c r="I112" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>354</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H113" s="0"/>
+        <v>144</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>355</v>
+      </c>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>47</v>
+        <v>308</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>80</v>
+        <v>339</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>357</v>
+        <v>128</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>16</v>
+        <v>358</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>310</v>
+        <v>360</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>42</v>
+        <v>202</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>360</v>
+        <v>205</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>69</v>
+        <v>128</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>362</v>
+        <v>47</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>205</v>
+        <v>364</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>366</v>
+        <v>13</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>368</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H118" s="0"/>
+        <v>33</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I118" s="0" t="s">
-        <v>29</v>
+        <v>182</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>66</v>
+        <v>131</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>131</v>
+        <v>373</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H120" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I120" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>375</v>
+        <v>66</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>66</v>
+        <v>378</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>33</v>
+        <v>379</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>381</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="H123" s="0"/>
       <c r="I123" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="G124" s="0"/>
       <c r="H124" s="0"/>
-      <c r="I124" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I124" s="0"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="G125" s="0"/>
+        <v>187</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="H125" s="0"/>
-      <c r="I125" s="0"/>
+      <c r="I125" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>190</v>
+        <v>61</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H126" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I126" s="0"/>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>61</v>
+        <v>138</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>33</v>
+        <v>391</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I127" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="I127" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>143</v>
+        <v>394</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>393</v>
+        <v>56</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>396</v>
+        <v>66</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>56</v>
+        <v>397</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>16</v>
+        <v>182</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>399</v>
+        <v>124</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="I130" s="0"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>401</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I131" s="0"/>
+        <v>44</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>66</v>
+        <v>404</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>33</v>
+        <v>62</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>44</v>
+        <v>405</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>61</v>
+        <v>408</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>225</v>
+        <v>69</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>224</v>
+        <v>111</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>225</v>
+        <v>15</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H136" s="0"/>
       <c r="I136" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H137" s="0"/>
+        <v>121</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H139" s="0"/>
+        <v>422</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I139" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>160</v>
+        <v>425</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>421</v>
+        <v>167</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>34</v>
+        <v>405</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H141" s="0"/>
       <c r="I141" s="0" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>428</v>
+        <v>42</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H142" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I142" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>10</v>
+        <v>432</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>42</v>
+        <v>434</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>62</v>
+        <v>397</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>28</v>
+        <v>128</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>432</v>
+        <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>66</v>
+        <v>437</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>399</v>
+        <v>50</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>128</v>
+        <v>39</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>436</v>
+        <v>149</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>153</v>
+        <v>408</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>24</v>
+        <v>442</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>138</v>
+        <v>328</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>148</v>
+        <v>445</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>128</v>
+        <v>28</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>441</v>
+        <v>24</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>330</v>
+        <v>13</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H148" s="0"/>
       <c r="I148" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="H149" s="0"/>
+        <v>66</v>
+      </c>
+      <c r="G149" s="0"/>
+      <c r="H149" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I149" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H150" s="0"/>
       <c r="I150" s="0" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H154" s="0"/>
       <c r="I154" s="0"/>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="0"/>
       <c r="I157" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="H161" s="0"/>
       <c r="I161" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H162" s="0"/>
       <c r="I162" s="0"/>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H163" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I163" s="0"/>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H164" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H166" s="0"/>
       <c r="I166" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>360</v>
+        <v>492</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H169" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H170" s="0"/>
       <c r="I170" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="H171" s="0"/>
       <c r="I171" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>360</v>
+        <v>492</v>
       </c>
       <c r="H172" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>519</v>
+        <v>434</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H179" s="0"/>
       <c r="I179" s="0"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="H181" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="H182" s="0"/>
       <c r="I182" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>80</v>
+        <v>538</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>225</v>
+        <v>51</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>102</v>
+        <v>223</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H185" s="0"/>
       <c r="I185" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H187" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H188" s="0"/>
       <c r="I188" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I190" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H191" s="0"/>
       <c r="I191" s="0"/>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H192" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I192" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H193" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I193" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H194" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H195" s="0"/>
       <c r="I195" s="0"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H196" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H197" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H198" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H199" s="0"/>
       <c r="I199" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H200" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>360</v>
+        <v>492</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="I201" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H202" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>132</v>
       </c>
       <c r="H203" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H204" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="H205" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I205" s="0"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H206" s="0"/>
       <c r="I206" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H207" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I207" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H208" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H209" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>592</v>
+        <v>358</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H210" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H211" s="0"/>
       <c r="I211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="H213" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>138</v>
+        <v>609</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="H214" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H215" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H216" s="0"/>
       <c r="I216" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>138</v>
+        <v>609</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="H217" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H218" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H219" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="H223" s="0"/>
       <c r="I223" s="0"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H225" s="0"/>
       <c r="I225" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="H226" s="0"/>
       <c r="I226" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H227" s="0"/>
       <c r="I227" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="H228" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H229" s="0"/>
       <c r="I229" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H230" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I230" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H231" s="0"/>
       <c r="I231" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H232" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H233" s="0"/>
       <c r="I233" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H234" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I234" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H235" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I235" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H236" s="0"/>
       <c r="I236" s="0" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>111</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H238" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H239" s="0"/>
       <c r="I239" s="0"/>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H240" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I240" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H241" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="H242" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I242" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H243" s="0"/>
       <c r="I243" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="H244" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H245" s="0"/>
       <c r="I245" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H246" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I246" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H247" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I247" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H249" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="H250" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I250" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H251" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I251" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="H252" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I252" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H253" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I253" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="H254" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I254" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H255" s="0"/>
       <c r="I255" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>360</v>
+        <v>492</v>
       </c>
       <c r="H256" s="0"/>
       <c r="I256" s="0"/>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H257" s="0"/>
       <c r="I257" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="H258" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I258" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H259" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I259" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>105</v>
       </c>
       <c r="H260" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H261" s="0"/>
       <c r="I261" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H262" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I262" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>114</v>
       </c>
       <c r="H263" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H264" s="0"/>
       <c r="I264" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H265" s="0"/>
       <c r="I265" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H266" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H267" s="0"/>
       <c r="I267" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I268" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="H269" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>42</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="H270" s="0"/>
       <c r="I270" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>105</v>
       </c>
       <c r="H271" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I271" s="0"/>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H272" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I272" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="H273" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="H274" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I274" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H275" s="0" t="s">
         <v>69</v>
       </c>
       <c r="I275" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>117</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>105</v>
       </c>
       <c r="H276" s="0"/>
       <c r="I276" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H277" s="0"/>
       <c r="I277" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="H278" s="0"/>
       <c r="I278" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>38</v>
       </c>
       <c r="H279" s="0" t="s">
         <v>128</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H280" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I280" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="H281" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>428</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H282" s="0"/>
       <c r="I282" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H283" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="H284" s="0"/>
       <c r="I284" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H285" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I285" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I286" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H287" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I287" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="H288" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="H289" s="0"/>
       <c r="I289" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H290" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>783</v>
+        <v>294</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H291" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H292" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I292" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I293" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H294" s="0"/>
       <c r="I294" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>124</v>
       </c>
       <c r="H295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I295" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="H296" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I297" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C298" s="0"/>
       <c r="D298" s="0" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="I298" s="0"/>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>