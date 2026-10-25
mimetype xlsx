--- v0 (2026-05-20)
+++ v1 (2026-10-25)
@@ -12,194 +12,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...9 lines deleted...]
-    <t>Services to the Settlements</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>AM General</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures vehicles for military use.
 The company manufactures the HMMWV (military Hummer) off-road vehicle used by the Israeli army in the occupied West Bank. Among other military uses, these vehicles are used in creating temporary (&amp;quot;flying&amp;quot;) checkpoints and roadblocks.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t>TASE</t>
-[...23 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
@@ -259,280 +228,268 @@
   <si>
     <t xml:space="preserve">Dell Technologies </t>
   </si>
   <si>
     <t>Dell Technologies Inc. is an American multinational technology company that develops devices, peripherals and infrastructure solutions in the areas of servers, networking, cloud, data storage, and artificial intelligence. Dell's products include IT infrastructure, servers, data storage, cloud services, networking, and computers and accessories, including laptops, desktops, monitors, gaming equipment and software.&amp;nbsp;Dell Technologies operates globally in over 170 countries.Dell Technologies is the main provider of servers, storage systems&amp;nbsp;and related services to the Israeli Ministry of Defense and the Israeli military. &amp;nbsp;Services to the Israeli Military&amp;nbsp;In January 2023, Dell Technologies won the server tender of the Israeli Ministry of Defense for the supply of servers, maintenance services and related equipment to the Israeli army, the Israeli Ministry of Defense (IMOD) and other security bodies for two years. The scope of the tender was over USD 150 million and was funded by US foreign aid, provided by the United States to Israel.In July 2024, Dell Technologies sponsored and participated in the “IT For IDF” conference. The conference was on the topic of Information and Communications Technology (ICT) in the field of operational systems and combat support systems to improve the effectiveness of the Israeli military, in the context of the deadly Israeli military offensive on Gaza.&amp;nbsp;In 2019, the IMOD published a tender for the purchase of Dell laptop computers.&amp;nbsp;In 2006, Dell was awarded the Israeli military's tender to supply the military with 50,000 desktop computers (PCs) worth USD 35 million. This was one of the then military's largest tenders in the computing sector.&amp;nbsp;EMC Israel Advanced Information Technologies&amp;nbsp;Dell Technologies’, fully owned Israeli subsidiary,&amp;nbsp;EMC Israel Advanced Information Technologies, is the main provider of data storage systems to the Israeli military.&amp;nbsp;In 2010,&amp;nbsp;EMC Israel Advanced Information Technologies, won the Israeli military storage tender worth USD 300 million funded by US aid funds. The tender included the supply of storage systems, backup systems and anti-duplication systems, hardware components, and software for storage management for the army and other security agencies.&amp;nbsp;Following the tender, EMC systems served as the main platform for the military relocation to the Naqab project, where new military data centers, based on EMC systems, were established.National Cyber Park in the NaqabEMC is also part of the National Cyber Park in the Naqab. The park is adjacent to the Israeli military’s technological campus of the ICT Division, which was established as part of the national project to relocate military bases to the Naqab.&amp;nbsp;Dell was one of several companies chosen to take part in the IMOD project for the establishment of a military technology security facility in the Naqab as part of the military’s relocation to the south project.The project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;&amp;nbsp;Between 2019 and 2024, EMC received NIS 22,563,308 from the Prime Minister’s Office under the budget for benefits for employers in the National Cyber Park, as part of a program to provide financial incentives to companies that establish Research and Development (R&amp;amp;D) activities in the park.In August 2018, Dell personnel accompanied and mentored a military Hackathon for officers of the Computer and IT Directorate and cyber defense units in the Naqab.&amp;nbsp;VMwareBetween 2016 and 2021, through its former subsidiary VMware, Dell provided the Israeli military with VMware systems. In 2016, VMware signed an agreement with the IMOD for the implementation of VMware systems for the military and other security bodies for NIS 100 million until 2019. The agreement allowed the military to use the company's systems and products for all its new and future technological projects almost without restriction. In addition, the agreement included licensing packages for new products, and maintenance, implementation and training services for several years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Naqab</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...20 lines deleted...]
-    <t>$10B-$20B</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...13 lines deleted...]
-    <t>Industrial Manufacturing</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
+  </si>
+  <si>
+    <t>Formula Systems</t>
+  </si>
+  <si>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Garrett Metal Detectors</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a manufacture metal detectors.
 The company sells its metal detector products through its Israeli Partner Shamrad Electronics, which supplies security systems to the Israeli interior ministry, national police and the Israeli army.
 In addition, the company supplies walk-through detectors installed in military checkpoints in the West Bank
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t xml:space="preserve">Greenkote  </t>
   </si>
   <si>
     <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Oshkosh Corporation  </t>
   </si>
@@ -549,127 +506,112 @@
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
-[...2 lines deleted...]
-    <t>Gaza</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Rapiscan Systems</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">Rapiscan Systems is a wholly-owned subsidiary of OSI Systems. It manufactures baggage and cargo inspection systems, baggage screening systems and products in the fields of people screening, radiation detection and trace detection.
 The company&amp;#39;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;#39;ar Efrayim) checkpoints in the West Bank, and in entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel: G4S Security Technologies Israel (Hashmira).&amp;nbsp;In March 2016, the Israeli Ministry of Public Security&amp;#39;s Tender Committee approved a one-year contract with G4S Israel for supplying magnometric portals in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. In April 2017, the Tenders Committee of the Civil Administration approved a one-year maintenance contract for 9 magentometers installed in Civil Administration sites for the amount of 40,000 NIS.
 The company&amp;#39;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;#39;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 </t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t xml:space="preserve">Sturm, Ruger &amp; Co. </t>
   </si>
   <si>
     <t>Sturm, Ruger &amp;amp; Co. is an American publicly traded manufacturer of firearms - rifles, pistols, revolvers. The Company primarily manufactures firearm products under the Ruger name and trademark. In addition, the Company manufactures lever-action rifles under the Marlin name and trademark.Ruger rifles have been widely used by Israeli security forces against Palestinians as a crowd control weapon in the occupied West Bank, East Jerusalem, Gaza, as well as in Palestinian cities within the Green Line. Ruger rifles have been in use by the Israeli military, the Israel Police, the Border Police, and the Israel Prison Service.&amp;nbsp;Ruger rifles fire 0.22-inch caliber metal bullets, also known as ‘Two-Two’ bullets, that are used against Palestinians as a tool to disperse demonstrations, despite being lethal and causing serious injuries.Over the years, several Palestinians in the occupied West Bank have died, and many have been severely injured after being shot by Israeli forces with Ruger rifles.&amp;nbsp;Israeli security forces have been using the Ruger 10/22 rifles fitted with telescopic sights and bipods, and since 2015, the SR-22 Ruger rifles. Ruger operators in the Israeli military (sometimes called `Rugerists’ or snipers) operate in various military units that take part in dispersing protests, making arrests, or invasions of Palestinian communities.Ruger rifles have been used by Israeli forces in the occupied West Bank since the first Palestinian Intifada (uprising) in 1987. In 2015, the Israel Police began using Ruger sniper rifles against protesters in Palestinian neighborhoods in occupied East Jerusalem.Ruger rifles have also been used by Israeli forces during the Second Intifada in 2000, leading to the death of Palestinian protestors, some of them teenagers and children. Most of the incidents occurred in the Gaza Strip, near the previous Gush Katif settlements block and the city of Khan Yunis. According to the Israeli military itself, the firing of the Ruger against demonstrators was often done unnecessarily.In April 2025, the Israeli Ministry of Defense issued a tender for the production and supply of bullets for the 0.22 Ruger sniper rifle.&amp;nbsp;Occupied West Bank and East Jerusalem&amp;nbsp;In 2023 and 2024, Israeli military, police, and border police forces used Ruger rifles against Palestinians in the Aqabat Jaber refugee camp, in the villages of Deir 'Ammar, Qibya and Ni’lin, and the Rachel's Tomb area near Bethlehem in the occupied West Bank; and in the Palestinian neighborhoods of At-Tur, Abu Tor, Issawiya, and the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;On April 10, 2023, Palestinian boy Muhammad Fayez Bilhan was killed by Israeli soldiers during a military raid in the Aqabat Jaber Refugee Camp near Jericho in the occupied West Bank. According to the residents, Israeli forces fired Ruger rifles and live ammunition indiscriminately.&amp;nbsp; &amp;nbsp;Between 2016 and 2022, Israeli security forces killed at least 12 Palestinians using Ruger rifles, some of them minors, in the occupied West Bank.&amp;nbsp;In 2021 alone, eight Palestinians were killed by Israeli forces using Ruger semi-automatic rifles in the West Bank. At least four of them have been shot and killed between May and June 2021. In 2015, 14 Palestinians were killed in the West Bank by Ruger fire.In 2022, Israeli forces used Ruger rifles in the al-Azza (Beit Jibrin) refugee camp, Jalazun refugee camp, Aqabat Jaber refugee camp, the village of Beita, and the cities of al-Bireh and Hebron in the occupied West Bank. On August 9, 2022, 15-year-old Momen Jaber was killed during a demonstration in Bab al-Zawiya checkpoint in Hebron, when Israeli soldiers shot Ruger rifles at demonstrators. On Friday, February 4, 2022, 13-year-old Abdel Rahman Issa Hamayel was shot with a Ruger bullet in his knee during a protest in the village of Beita.&amp;nbsp;In December 2022, it was reported that the Israel Police were using Ruger rifles inside the Al-Aqsa Mosque compound in occupied East Jerusalem.Between May 2021 and February 2022, Ruger ammunition has been routinely used by the Israeli military to snipe demonstrators in weekly protests held in the village of Beita in the occupied West Bank in protest of the establishment of the Evyatar settlement outpost on the village’s lands.&amp;nbsp;At least two Palestinian protestors were killed by Ruger fire in Beita.&amp;nbsp;Previously, Israeli forces shot protesters using Ruger rifles in the villages of Bil’in, Ni’lin, Budrus, Nabi Saleh, Turmusaya, al-Mughayyir, Jayyous, and the al-Aydah Refugee Camp in the occupied West Bank.&amp;nbsp;On December 4, 2020, 15-year-old Palestinian boy Ali Abu Alia was shot and killed by an Israeli Ruger sniper after he was shot in the abdomen near a protest in the village of al-Mugahyer in the West Bank.&amp;nbsp;In May 2017, 20-year-old Saba Nadel Abid was shot and killed by a Ruger during a protest in the village of Nabi Saleh in the West Bank.&amp;nbsp;In 2015, Israeli forces killed at least four Palestinians using Ruger rifles, including 12-year-old boy Abd a-Rahman Abdallah, who was shot in the chest with a Ruger 'Two-Two' bullet from a distance of about 150 meters away from soldiers during a protest at al-Aydah refugee camp near Bethlehem.In 2009, Israeli security forces killed 14-year-old Izz a-Din al-Jamal and 36-year-old Aqel Sarur from the village of Ni’lin, and injured dozens more using Ruger 0.22 ammunition.Gaza&amp;nbsp;In August 2021, the Israeli military used Ruger to snipe Palestinian protestors near the border surrounding the besieged Gaza, leaving dozens wounded in several incidents.&amp;nbsp;In February 2021, the Israeli military reportedly conducted Ruger fire training at a military camp in the Jordan Valley in the occupied West Bank as part of preparations for operational employment in the Gaza Division.&amp;nbsp;The Wall&amp;nbsp;Between October and December 2019, 20 Palestinians were shot and injured by Ruger rifles by Israeli forces who fired at them without warning while trying to cross the fence in the occupied West Bank. All of them were construction workers employed in Israel, within the Green Line.Use of Ruger within the Green Line&amp;nbsp;In May 2021, during the Palestinian May Uprising, Israeli Border Police used Ruger rifles against Palestinian holders of Israeli citizenship within the Green Line in at least two incidents. The incidents took place in the Palestinian town of Kafr Kanna and in the city of Lyd (Lod), where a 15-year-old Palestinian boy was shot in his leg by a Ruger rifle.&amp;nbsp;In June 2021, the Israel Police announced its intention to expand the use of Ruger on both sides of the Green Line. For more on the use of Crowd Control weapons during the May Uprising, see Who Profits report: Israeli Repression of the Palestinian May Uprising: Suppliers of Crowd Control Weapons.Services to the Israel PoliceIn March 2018, Sturm Rugers’ exclusive Israeli supplier, L.H.B. Ltd., was contracted by the Israel Police with an exemption from tender, to be the sole supplier for the purchase of spare parts, accessories and maintenance for the Ruger 0.22 rifle for NIS 150,000 until 2020.&amp;nbsp;In March 2018, the Israeli Police contracted Sturm Ruger's Israeli distributor, L.H.B Ltd., for the supply of Ruger parts for NIS 150,000.Services to&amp;nbsp;the Israel Prison Service&amp;nbsp;&amp;nbsp;In 2016, the&amp;nbsp;Israel Prison Service (IPS) purchased Ruger rifles for NIS 6,028 for the Metzada Unit, its tactical unit tasked with detection and arrest of escaped prisoners and support operation during raids at IPS facilities.&amp;nbsp;</t>
   </si>
   <si>
     <t>Terex Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly-traded US-based manufacturer of heavy machinery for the construction, quarrying, recycling and transportation industries. The company manufactures and markets aerial work platforms, construction cranes, materials processing and mining equipment and road-building and utility products.
 Terex track excavators were used during demolitions in the Palestinian neighborhoods of At-Tur and Beit Hanina in occupied East Jerusalem.
 Terex trucks were also used by private contractors for the construction of the Separation Wall on the land of the Palestinian villages of Ni&amp;rsquo;lin and Ras A-Tira in the occupied West Bank. They were also documented in the construction of the Tel Aviv-Jerusalem Fast Train (A1), which crosses the Green Line into occupied territory in two sections.
 Terex Amida floodlights are used in construction sites along the Separation Wall and in checkpoints. For instance, Amida equipment was used in the construction of the checkpoint near Ofer prison and the Deir Sharaf checkpoint in the West Bank. Terex equipment was also used in Shaar Efraim checkpoint.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...11 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -981,51 +923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1140,980 +1082,1040 @@
       </c>
       <c r="E5" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="F7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="0" t="s">
+      <c r="H7" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I10" s="0"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="I14" s="0" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>28</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="F16" s="0" t="s">
+      <c r="I16" s="0" t="s">
         <v>82</v>
-      </c>
-[...5 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="I19" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="0" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F21" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>20</v>
+        <v>105</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>40</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H24" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>34</v>
+      </c>
       <c r="I24" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="I25" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="I26" s="0"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>34</v>
+        <v>102</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>32</v>
+        <v>127</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>20</v>
+        <v>134</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>135</v>
+        <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>142</v>
+        <v>80</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>143</v>
+        <v>65</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>37</v>
+        <v>142</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>53</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="F36" s="0" t="s">
+      <c r="G36" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="G36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" s="0" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>150</v>
+        <v>30</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>69</v>
+        <v>134</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>152</v>
+        <v>44</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>153</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C38" s="0"/>
-[...3 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="G38" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" s="0">
+        <v>38</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="0" t="s">
+      <c r="C39" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="H38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="0"/>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="0">
+        <v>39</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="C40" s="0"/>
+      <c r="D40" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I40" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>