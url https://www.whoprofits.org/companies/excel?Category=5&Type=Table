--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -531,237 +531,125 @@
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that established and operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem. The company is part of the YSB - Ya&amp;#39;akobi Brothers Group, which has been involved in installing traffic light systems for the Jerusalem Light Rail, maintaining the Tunnels Highway to Gush Etzion in the occupied West Bank and providing services to the Allenby Border Crossing in the occupied Jordan Valley.
 Greennet&amp;#39;s factory, established on a land of 22 dunams (22,000 m2), processes 1,500 tons of urban waste a day. The facility is designed to handle half of the waste of Jerusalem, which is then transferred to recycling facilities.
 The factory was planned by the German company Sutco Recycling Technik. The factory also includes systems by the company Tomra.
 Leumi bank provided the company with a loan in 2013, the terms of which listed the company&amp;#39;s factory in Atarot as collateral.
 </t>
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
 The machines were made in Germany by Herrenknecht, which is also the manufacturer of the concrete segment&amp;rsquo;s factory equipment for tunnel lining. The concrete segments for tunnel lining are produced with the help of a carousel plant supplied by Herrenknecht Formwork.
 The company also supplied a curing tunnel with heating system. At the end of the work, the machines can be sold back to Herrenknecht, which renovates&amp;nbsp;and re-sales it to other large-scale projects.
 In addition, the company&amp;rsquo;s fully owned subsidiary, H+E Logistic,&amp;nbsp;provided a conveyor belt system for the transportation of excavated material during the construction of tunnel No. 3 for the A1 train.
 </t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Heavy Machinery</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>Israel Discount Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Kfar Giladi Quarries</t>
   </si>
   <si>
     <t>Cooperative</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli agricultural cooperative active in quarrying.
 Kfar Giladi Quarries operates the Yatir Quarry in the occupied West Bank. The quarry is active since 1988, is located on the lands of the Palestinian village ad-Dhahiriya close to the Israeli settlement of Teneh Omarim. In 2019, the quarry spread over 398.28 Dunam of land, while in 2022 it reached 626.1 Dunam of land, as part of a 52/30 expansion plan by the Israeli Civil Administration (ICA) in the occupied West Bank &amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;, the Civil Administration Higher Planning Committee and the subcommittee for Mining and Quarrying.
 The company quarries produce raw materials for construction and infrastructure. Quarry materials include road substrates, gravel, concrete, asphalt, and mosaic materials for the paving industry, granulates for buildings, micro lime powders, and natural quartz.
 &amp;nbsp;
 </t>
@@ -816,164 +704,141 @@
 Medan also operates an asphalt factory in the quarry since 2000. In addition, in 2019 another factory was constructed with the help of the Italian company, Marini, which led to greater asphalt production capabilities for the company.
 In 2018, the quarry produced 2.2 million tons of quarried materials annually, of which 1.76 million tons are marketed within the Green Line and the rest are marketed in of the occupied West Bank.
 In 2015, the subcommittee for mining and quarrying approved a 100-dunam expansion of the quarry, containing an estimated 12 million tons of aggregate reserves.
 In 2010, a media source indicated that the company pays royalties to Beit Haggai settlement, estimated at over a million NIS a year (comprising roughly 80% of the settlement&amp;rsquo;s annual budget). The company also pays property taxes to the Mount Hebron regional settlement council, of which Beit Haggai is part.
 </t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Meitarim Quarry</t>
   </si>
   <si>
     <t xml:space="preserve">The company is active in the field of civil engineering and development. The Group manages several companies and subsidiaries in the field of civil engineering, industry, infrastructure, development and contracting.
 The company operates the Meitarim Quarry, located in the occupied West Bank, next to the settlement of Teneh Omarim. In 2016, the company established an asphalt factory near the quarry.
 The company is involved in the construction of 40 housing units in the settlement of Eshkolot, located in the West Bank. The company is also involved in conducting engineer work for Maaleh Adumim shopping center.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Meshek Energy-Renewable Energies</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its fully owned subsidiary, Meitarim Sun L.P., the company owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.
 Meitarim &amp;nbsp;solar field is a photovoltaic project built on 98,749 square meters of occupied Palestinian land with a 5MW capacity. The electricity generated in the solar field is sold to the Israeli Electricity Company (IEC). In 2022, the Meitarim Solar Field generated NIS 1.9 million profit.
 Meshek Energy operates three additional solar&amp;nbsp; projects in the Naqab, including the Hatzrim Solar Field project with 6MW capacity, Har Odem solar field project with 0.44 MW capacity, and Sde Boker Solar Field project with 5MW capacity. For more on renewable energy projects in the Naqab, see Who Profits reports &amp;quot;Greenwashing the Naqab: The Israeli Industry of Solar Energy&amp;quot; and &amp;quot;Tools of Dispossession in the Naqab: Development and Military Projects&amp;quot;.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
 In 2018, Mey Eden received authorization to produce mineral water by pumping from the &amp;quot;Eden 1&amp;quot; reservoir of Mekorot Company.
 For more on Mekorot&amp;rsquo;s extraction of occupied water resources see Who Profits Update: Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Food Industry</t>
   </si>
   <si>
     <t>Mifalei Tuff- Agricultural Cooperative Society LTD</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">The Cooperative is active in the development, production, and marketing of potting soils and substrates.
 Meifalei Tuff cooperative has a license for Tuff mining and preparing growing substrates, building materials and mixtures in Merom Golan settlement in the occupied Syrian Golan. Products include substrates, growbags, polypropylene trough, raw materials, potting soil and paper plugs.
 The cooperative has three types of substrates used for agricultural purposes including Odem, Zohar and Ram named after illegal Israeli settlements in the occupied Syrian Golan.
 The cooperative provides raw materials such as Baltic Peatmoss, cocopeat, pine barks, red tuff, and tuff lava stones of different sizes.
 In 2022, the cooperative won a tender by the Israel Land Authority to operate the Tel Fares quarry until March 2023. The company won the tender with a bid of NIS 65 .1 million, the tender plan titled 11418/c spreads over 232 dunam of land in occupied Syrian Golan.
 Between April and May 2020, the cooperative received a license by the Department of Energy to extract tuff from the Tel Fares quarry.
 </t>
+  </si>
+  <si>
+    <t>Migdal Insurance</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$250M-$500M</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
@@ -1059,50 +924,53 @@
 Phoenix holds 7.11% of the shares of Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West Bank.
 Phoenix holds 7.3% of the shares of Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 Phoenix holds 6.38% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Phoenix holds 6.37% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Services to the Israeli Ministry of Defense&amp;nbsp; 
 Phoenix holds 4.96% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Phoenix provides group health insurance services for the Ministry of Defense Rehabilitation Department.
 Phoenix holds 13.63% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.
 Holdings in Israeli Banks 
 Phoenix holds shares in Israeli banks Discount Bank (7.6%), Leumi Bank (7.42%), and Hapoalim Bank (7.33%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Services to the Israel Police 
 Phoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Refu Elektronik</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and provider of hybrid power solutions.
 Through its business unit REFUsol the company develops and sells solar inverters for Photovoltaic (PV) systems.
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Salit HaAdumim Quarry &amp; Stone Processing Plant</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures construction materials and executes infrastructure and construction projects.
 The company operates a quarry in&amp;nbsp;Mishor Adumim industrial zone, which is a settlement in the occupied West Bank, and has built infrastructure as a subcontractor in the settlement of Beitar Illit in the occupied West Bank.
 According to a tender published by the Israeli Civil Administration in 2018, the company provides 80,000 tons of material for the Israeli industry and 10,000 tons of material in the West Bank annually.
 In 2011, the company&amp;#39;s Palestinian workers organized a strike to fight the company&amp;#39;s exploitative measures against them. The workers suffered from insecure working conditions, they were paid informally and without social benefits.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Shapir Engineering and Industry</t>
@@ -1730,51 +1598,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2360,1131 +2228,1189 @@
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>49</v>
+        <v>112</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>61</v>
+        <v>132</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>135</v>
+        <v>61</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>136</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="H30" s="0"/>
+      <c r="H30" s="0" t="s">
+        <v>62</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>32</v>
+        <v>73</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>61</v>
+        <v>146</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>146</v>
+        <v>30</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>148</v>
+        <v>38</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>81</v>
+        <v>156</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="I35" s="0" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C36" s="0"/>
+      <c r="C36" s="0" t="s">
+        <v>25</v>
+      </c>
       <c r="D36" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="0"/>
       <c r="D37" s="0" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F38" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I38" s="0"/>
+        <v>46</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>52</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="G39" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>50</v>
+        <v>176</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>114</v>
+        <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>148</v>
+        <v>66</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>169</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I43" s="0" t="s">
         <v>181</v>
-      </c>
-[...5 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>81</v>
+        <v>184</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>187</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>149</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="F46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="G47" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H47" s="0" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="D48" s="0" t="s">
+      <c r="G48" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="E48" s="0" t="s">
+      <c r="H48" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I48" s="0" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>151</v>
+        <v>42</v>
       </c>
       <c r="D49" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>27</v>
+        <v>143</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>203</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>21</v>
+        <v>184</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>30</v>
+        <v>154</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>184</v>
+        <v>27</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="I51" s="0"/>
+        <v>46</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>151</v>
+        <v>30</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>14</v>
+        <v>190</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="I53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I53" s="0"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="H54" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>18</v>
+        <v>154</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>101</v>
+        <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>58</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>35</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>219</v>
+        <v>56</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="H57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>109</v>
+        <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>181</v>
+        <v>225</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>61</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>82</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F60" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="0">
+        <v>60</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H61" s="0"/>
+      <c r="I61" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="0">
+        <v>61</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="F62" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="G60" s="0" t="s">
+      <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H60" s="0" t="s">
+      <c r="H62" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="I60" s="0" t="s">
+      <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>