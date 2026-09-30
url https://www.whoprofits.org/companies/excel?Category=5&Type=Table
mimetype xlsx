--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -172,94 +172,54 @@
   </si>
   <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$500M-$1B</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
@@ -318,112 +278,51 @@
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Elyakim Ben Ari</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering, transport and quarry company. The company operates a quarry, an asphalt plant, an aggregate plant and a sand washing plant in the occupied West Bank, near the settlement of Adora.
 The quarry produces 1.5 million tons of material each year, and it contains an industrial zone that takes up 100 dunam of land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
@@ -546,53 +445,50 @@
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-[...1 lines deleted...]
-  <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Herrenknecht</t>
   </si>
   <si>
     <t xml:space="preserve">Herrenknecht is a supplier of technology solutions in mechanized tunneling for tunnel infrastructure, as well as for underground energy sources and raw materials extraction.
 In 2019, the company&amp;rsquo;s products were documented by Who Profits in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian village of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over Palestinians` water supply, while exploiting Palestinians natural resources. Read more on the bypass pipe line in our update In the Pipeline: Israeli Bypass Water Project in the Jordan Valley.
 In 2011, Herrenknecht supplied 3 TBM&amp;rsquo;s (Tunnel Boring Machines) for the excavation of tunnel No. 1 (section B) and tunnel No. 3 (section C) of the Tel Aviv-Jerusalem fast train (A1 train).
 The Herrenknecht TBM&amp;rsquo;s were costume made for the specific type of land in which the tunnels are located. Thus, the company is well aware that their machines are used for mining in occupied Palestinian land.
 The TBM is a massive scale machine used to excavate tunnels. The machine operates as an independent work unit, which includes a control room inside the machine.
 The machines were made in Germany by Herrenknecht, which is also the manufacturer of the concrete segment&amp;rsquo;s factory equipment for tunnel lining. The concrete segments for tunnel lining are produced with the help of a carousel plant supplied by Herrenknecht Formwork.
 The company also supplied a curing tunnel with heating system. At the end of the work, the machines can be sold back to Herrenknecht, which renovates&amp;nbsp;and re-sales it to other large-scale projects.
@@ -809,50 +705,53 @@
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
     <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
 The majority of the group clients are government bodies and state-owned defense companies such as Raphael and Israel Aerospace Industries. Additionally, the company is an authorized exporter of military equipment and defense knowledge, and provides to militaries around the world.
 Services to the Israeli military 
 The company regularly provides services for the Israeli Ministry of Defense (IMOD) such as works at Israeli military bases and IMOD facilities.
 Orad provided the entire fire detection and automatic extinguishing, designated network, and a command &amp;amp; Control center for the Israeli military &amp;ldquo;City of Training Bases&amp;rdquo;, an Israeli military training campus in the Naqab.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.&amp;nbsp;
 SolarPower
 ORAD provides photovoltaic solar energy solutions through its fully-owned subsidiary, SolarPower.
 In 2018, SolarPower, along with several other companies, won a tender for the IMOD for the construction of photovoltaic (PV) installations on roofs in Israeli military bases and defense facilities. The tender includes the installation of approximately 30 megawatts of solar systems for 5 years. In addition, SolarPower provided 600 solar light poles for the IMOD.
 Services to Settlements 
 SolarPower provides and carries out installations of solar systems in settlements in the occupied West Bank.
 In 2018, SolarPower installed solar systems at the Mateh Binyamin settlement council in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council in the amount of about 900 kilowatts.
 The company installed solar systems for Compost Or which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.
 The company also installed its solar systems in the settlements of Ariel, Elkana, Neria (Talmon) in the occupied West Bank.
 The company also supplied Siemens traffic control systems for the Israeli Apartheid roads 5 and 443 in the occupied West Bank, where only Israelis are allowed to travel. &amp;nbsp;
 The Wall
 Company&amp;rsquo;s technological systems were installed in fences as part of the construction of the Apartheid Wall.
@@ -879,86 +778,57 @@
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
 Highway 60, also known as Tunnel Road, passes directly under the Palestinian town of Beit Jala connecting Gush Etzion settlements in the occupied West Bank to Jerusalem, and providing access to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The highway serves vehicles with Israeli license plates only.
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Refu Elektronik</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer and provider of hybrid power solutions.
 Through its business unit REFUsol the company develops and sells solar inverters for Photovoltaic (PV) systems.
 Heaps of the company&amp;#39;s solar panels were documented in the solar field of Netiv Hagdud, an Israeli illegal settlement in the occupied Jordan Valley, during a 2016 Who Profits field tour.&amp;nbsp;Upon completion, Netiv Hagdud solar field will produce 4 megawatts of electricity, enough to power about 600 Western-style Israeli homes. The field takes 50 Dunams of Palestinian land.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
   </si>
   <si>
     <t>Salit HaAdumim Quarry &amp; Stone Processing Plant</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures construction materials and executes infrastructure and construction projects.
 The company operates a quarry in&amp;nbsp;Mishor Adumim industrial zone, which is a settlement in the occupied West Bank, and has built infrastructure as a subcontractor in the settlement of Beitar Illit in the occupied West Bank.
 According to a tender published by the Israeli Civil Administration in 2018, the company provides 80,000 tons of material for the Israeli industry and 10,000 tons of material in the West Bank annually.
 In 2011, the company&amp;#39;s Palestinian workers organized a strike to fight the company&amp;#39;s exploitative measures against them. The workers suffered from insecure working conditions, they were paid informally and without social benefits.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
@@ -2251,536 +2121,536 @@
       </c>
       <c r="H22" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="F26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F30" s="0" t="s">
+      <c r="G30" s="0" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="D34" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C35" s="0" t="s">
+      <c r="D35" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="D35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="0" t="s">
+      <c r="F35" s="0" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F39" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F40" s="0" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>172</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I40" s="0"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>174</v>
       </c>
@@ -2798,608 +2668,608 @@
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>180</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>49</v>
+        <v>181</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>42</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>46</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I53" s="0"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>105</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>61</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>82</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>58</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>81</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>105</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>