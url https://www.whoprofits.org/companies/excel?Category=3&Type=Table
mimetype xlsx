--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -164,64 +164,63 @@
   <si>
     <t>Africa Israel Investments</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t xml:space="preserve">A holdings and investment company active in real estate, construction and infrastructure, industry and hotels.
 The company&amp;#39;s subsidiary, Danya Cebus, has been involved in several construction projects in settlements in the occupied Palestinian territory. In 1999, the company won a tender to build 72 housing units in the settlement neighborhood Har Homa in occupied East Jerusalem. In 2004, the company won a tender to build 2,500 housing units in &amp;ldquo;Green Park&amp;rdquo; neighborhood, located in Modi&amp;rsquo;in Ilit settlement.
 In 2008, the subsidiary was involved in a construction project in the settlement of Maaleh Adumim in the occupied West Bank.
 In October 2010, in an official letter to Who Profits, Africa-Israel stated: &amp;ldquo;Neither the company nor any of its subsidiaries and/or other companies controlled by the company are presently involved in or has any plans for future involvement in development, construction or building of real estate in settlements in the West Bank.&amp;rdquo; However, the company soon after received a 78 million shekel contract to construct the C-Jerusalem project in the settlement neighborhood of Gilo in East Jerusalem. Danya Cebus was the project&amp;rsquo;s contractor. The C-Jerusalem project includes 121 housing units and its construction was completed in 2014.
 In addition, the company is involved in building the &amp;ldquo;Nofei Hasela&amp;rdquo; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim.
 The company is also involved in multiple projects with the Israeli Ministry of Defense and the Israeli army. The company is a contractor with the Israeli military and the Ministry of Defense. Its military projects include the construction of &amp;ldquo;Kiryat Hatikshuv&amp;rdquo; in Be&amp;rsquo;er Sheva, which will be a &amp;ldquo;smart&amp;rdquo; army base operated by the Israeli army. The subsidiary Alom-Danya is involved in conducting aluminum works in a military base in the Naqab (Negev) area.
 Company subsidiary Geo Danya is involved in the construction of three sections of an underground wall around the besieged Gaza Strip under a Ministry of Defense contract valued at 770 million NIS.
 Another subsidiary, Cebus- Rimon is involved in the construction of a military training city. This subsidiary was also involved in the construction of the Tel Aviv Jerusalem Fast Train (A1) route, which crosses into the occupied West Bank in two sections.
 Additionally, another subsidiary of Africa Israel,&amp;nbsp;P.L.H. Lighting Engineering,&amp;nbsp;supplies lighting poles to construction projects in the settlements. P.L.H. has provided 18 and 25 meter high lightning poles to the Jerusalem light rail, which connects the city center with the surrounding settlement neighborhoods. P.L.H lightning poles were also documented in A-Jib Checkpoint and along the entrance road to the settlement of Gush Etzion.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
+    <t>Agriculture and Agrotechnology</t>
+  </si>
+  <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Almog C.D.A.Y</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 The company constructed Almog Center, a commercial center in the settlement of Ariel&amp;nbsp;in the occupied West Bank.
 In previous years, the company constructed a neighborhood, two schools, a public library, an auditorium and a sport hall in the settlement of Ariel. The company also constructed industrial buildings for the Shamir Salads factory in the Barkan Industrial Zone and for the Barkan Mounting Systems factory in the Ariel Industrial Zone.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
@@ -331,107 +330,86 @@
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
   </si>
   <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
-  </si>
-[...16 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>B.D.T.H Israel Solar Energy Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Founded in 2010, the company constructs and installs commercial and residential solar fields.
 In September 2018, the company won a 900,000 NIS tender for the installation of solar panels on top of educational institutions in Kiryat Arba settlement, the occupied West Bank. Once completed the project is to generate KWP 250 of electricity.
 Electricity generated from roof installed solar panels is sold back to the Israeli Electric Corporation at a rate that is 65%-95% higher from green electricity generated on ground solar fields.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
@@ -519,50 +497,53 @@
 In November 2020, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2119) against the council&amp;rsquo;s current and future revenue as collateral.
 Beitar Ilit 
 As of July 2024, Bank Leumi has 6 active pledge agreements with the Beitar Ilit Municipality.
 In October 2003, Bank Leumi signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2102) against all the municipality&amp;#39;s revenues from the local government treasury up to the amount of NIS 3 million as collateral.
 In October 2003, Bank Leumi signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2102) against all the municipality&amp;#39;s current and future revenue up to the amount of NIS 3 million as collateral.
 Gush Etzion 
 As of July 2024, Bank Leumi has 2 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council provides services to 22 settlements in the occupied West Bank.
 In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) against all the municipality&amp;#39;s current and future revenue (with the exception of funds originating from the state budget) up to the amount of NIS 3,250,000 as collateral.
 Alfei Menashe
 In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 According to the council&amp;rsquo;s general assembly protocol from 2020, the council received a NIS 6,000,000 loan from the bank.
 Ariel
 In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 Golan Regional Council 
 As of July 2024, Bank Leumi has 24 active pledge agreements with the Golan Regional Council. The Golan Regional Council includes 33 settlements in the occupied Syrian Golan.
 In April and February 2023, Bank Leumi signed pledge agreements with the Golan Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral.&amp;nbsp;
 According to protocols of the Golan Regional Council general assembly from 2021, the Bank provided the council with a loan amounting to NIS 5,000,000 for the implementation of development projects.
 A 2020 general assembly meeting protocol of the Golan Regional council mentions a request for a NIS 600,000 loan from the bank.
 Mitzpe Kramim 
 In 2018, Bank Leumi provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Branches in Settlements 
 Bank Leumi operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Ma&amp;rsquo;ale Adumim, Kiryat Arba, Modiin Ilit and Beitar Ilit in the occupied West Bank; the settlement neighborhood of Ramot Eshkol in occupied East Jerusalem; and the settlement of Katzrin in the Syrian Golan.
 Bank Leumi benefits from access to the Palestinian banking market as a captive market. The bank operates a branch in Ali Iben Abu Taleb street in occupied East Jerusalem.&amp;nbsp;
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -2309,57 +2290,51 @@
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Neuman Steel Industries for Construction</t>
   </si>
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Israeli company, New Way Traffic installs traffic safety equipment.
-[...5 lines deleted...]
-    <t>Construction, Military, Security and Surveillance</t>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
@@ -2866,53 +2841,50 @@
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Tadmir Group Management &amp; Operating (2006)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufacturer&amp;nbsp;of compound feeds for&amp;nbsp;broilers, layers, turkeys, goose, cattle and sheep.
 The company&amp;rsquo;s subsidiary, Parguit Jerusalem, operates two farms in the settlement of Naaran in the occupied West Bank.
 The company also provides compound feeds to the illegal settlement of&amp;nbsp;Carmel&amp;nbsp;in the south Hebron Hills.
 The company stated through its website that it supplies its products to Bedouin villages in the Negev and to the Palestinian Authority. By providing the products to the Palestinians, the company is gaining profits from the captive nature of the Palestinian economy.
 In 2015, A Palestinian worker of the company was found dead as a result of a cracked hole in the ceiling of the company&amp;#39;s factory in Bet Shemesh.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Settlement Production</t>
-  </si>
-[...1 lines deleted...]
-    <t>Agriculture and Agrotechnology</t>
   </si>
   <si>
     <t>Tahal Group International</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
@@ -3538,51 +3510,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I163"/>
+  <dimension ref="A1:I162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3767,4463 +3739,4434 @@
       </c>
       <c r="I7" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="0"/>
+      <c r="E21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I21" s="0"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D22" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="E22" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="I22" s="0"/>
+        <v>99</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F27" s="0" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>126</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>130</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>43</v>
+        <v>132</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>123</v>
+        <v>56</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>142</v>
+        <v>99</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>143</v>
+        <v>58</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="0" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>157</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>158</v>
+        <v>43</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>43</v>
+        <v>162</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>163</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>166</v>
+        <v>51</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="I44" s="0" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>141</v>
+        <v>43</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>43</v>
+        <v>178</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>179</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>179</v>
+        <v>103</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>181</v>
+        <v>86</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F48" s="0" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H48" s="0"/>
+      <c r="H48" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>11</v>
+        <v>187</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>74</v>
+        <v>192</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>192</v>
+        <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="0"/>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>194</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>195</v>
+        <v>29</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>66</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C52" s="0"/>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="E52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I52" s="0" t="s">
-        <v>183</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F54" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>119</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>207</v>
+        <v>14</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>14</v>
+        <v>211</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>24</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>213</v>
+        <v>107</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="0" t="s">
+      <c r="F59" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I59" s="0" t="s">
         <v>217</v>
-      </c>
-[...8 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>181</v>
+        <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>220</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>44</v>
+        <v>139</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>43</v>
+        <v>225</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>16</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>226</v>
+        <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>139</v>
+        <v>227</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>228</v>
+        <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>90</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>220</v>
+        <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="E64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>78</v>
+        <v>225</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F66" s="0" t="s">
-        <v>228</v>
+        <v>86</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="H66" s="0"/>
+        <v>93</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I66" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I67" s="0"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="0" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I68" s="0"/>
+        <v>57</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>242</v>
+        <v>155</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="0"/>
-      <c r="I71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>186</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E72" s="0" t="s">
+      <c r="F72" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="0" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>190</v>
+        <v>118</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="G73" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="G73" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H73" s="0" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>255</v>
+        <v>56</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>151</v>
+        <v>256</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="I75" s="0"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="I76" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="F77" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="I77" s="0" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D79" s="0" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I79" s="0"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>269</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>226</v>
+        <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="E80" s="0" t="s">
+      <c r="F80" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="F80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="0" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="I80" s="0"/>
+        <v>57</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>163</v>
+        <v>136</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>274</v>
+        <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>276</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>139</v>
+        <v>277</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H82" s="0"/>
+        <v>279</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>280</v>
+        <v>123</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>281</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>43</v>
+        <v>282</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>282</v>
+        <v>70</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>284</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>285</v>
+        <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>286</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H85" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="F86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>290</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>292</v>
+        <v>43</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="H87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>126</v>
+        <v>295</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="I88" s="0"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="I89" s="0"/>
+        <v>76</v>
+      </c>
+      <c r="H89" s="0"/>
+      <c r="I89" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="G90" s="0" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>210</v>
+        <v>43</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I91" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
         <v>306</v>
       </c>
-      <c r="F92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="0" t="s">
-        <v>14</v>
+        <v>307</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>309</v>
+        <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>310</v>
+        <v>14</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>315</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F96" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>132</v>
+        <v>14</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H97" s="0"/>
+      <c r="H97" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I97" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>319</v>
-      </c>
-[...7 lines deleted...]
-        <v>320</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>321</v>
       </c>
-      <c r="C99" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>14</v>
+        <v>98</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>324</v>
       </c>
-      <c r="F100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G100" s="0" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>56</v>
+        <v>256</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>66</v>
+        <v>263</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>326</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>327</v>
+        <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>259</v>
+        <v>35</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>266</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F103" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H103" s="0"/>
+        <v>98</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I103" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>282</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="C105" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F105" s="0" t="s">
-        <v>285</v>
+        <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H105" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H106" s="0"/>
+        <v>62</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>31</v>
+      </c>
       <c r="I106" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>340</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>342</v>
+        <v>282</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>285</v>
+        <v>138</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="F110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H110" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I110" s="0"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>158</v>
+        <v>107</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>350</v>
+        <v>14</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="I111" s="0"/>
+      <c r="I111" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>35</v>
+        <v>256</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>259</v>
+        <v>121</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H115" s="0"/>
+        <v>56</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="I115" s="0" t="s">
-        <v>119</v>
+        <v>67</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>85</v>
+        <v>306</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>309</v>
+        <v>107</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>40</v>
+        <v>189</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>363</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>110</v>
+        <v>43</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I119" s="0" t="s">
         <v>366</v>
-      </c>
-[...11 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H120" s="0"/>
       <c r="I120" s="0" t="s">
-        <v>370</v>
+        <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G121" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H121" s="0"/>
+      <c r="H121" s="0" t="s">
+        <v>99</v>
+      </c>
       <c r="I121" s="0" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="C122" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>375</v>
+        <v>14</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="C123" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>150</v>
+        <v>43</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="C124" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F124" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>13</v>
+        <v>282</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>285</v>
+        <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F129" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="C129" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G129" s="0" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>31</v>
+        <v>256</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>391</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>393</v>
+        <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>259</v>
+        <v>45</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F131" s="0" t="s">
         <v>394</v>
       </c>
-      <c r="C131" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="0" t="s">
+      <c r="G131" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="F131" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H131" s="0" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>398</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>36</v>
+        <v>172</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>38</v>
+        <v>273</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>401</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>402</v>
+        <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H133" s="0"/>
       <c r="I133" s="0" t="s">
-        <v>175</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>276</v>
+        <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H134" s="0"/>
+      <c r="H134" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I134" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="C136" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F136" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="C137" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F137" s="0" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>90</v>
+        <v>301</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="C138" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F138" s="0" t="s">
-        <v>210</v>
+        <v>43</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>304</v>
+        <v>23</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C139" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="C139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D139" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="C140" s="0" t="s">
+      <c r="E140" s="0" t="s">
         <v>419</v>
       </c>
-      <c r="D140" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="0" t="s">
+      <c r="F140" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>420</v>
       </c>
-      <c r="F140" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H140" s="0" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>422</v>
       </c>
-      <c r="E141" s="0" t="s">
+      <c r="F141" s="0" t="s">
         <v>423</v>
       </c>
-      <c r="F141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G141" s="0" t="s">
-        <v>424</v>
+        <v>23</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>425</v>
       </c>
-      <c r="C142" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E142" s="0" t="s">
+      <c r="F142" s="0" t="s">
         <v>426</v>
       </c>
-      <c r="F142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G142" s="0" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D143" s="0" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>429</v>
       </c>
       <c r="F143" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G143" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="G143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H143" s="0" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="C144" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H144" s="0"/>
       <c r="I144" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="G145" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="C145" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H145" s="0"/>
+      <c r="H145" s="0" t="s">
+        <v>51</v>
+      </c>
       <c r="I145" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="C146" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>440</v>
+        <v>75</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>441</v>
+        <v>120</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>138</v>
+        <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>139</v>
+        <v>194</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="H147" s="0"/>
       <c r="I147" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>197</v>
+        <v>103</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>446</v>
+        <v>14</v>
       </c>
       <c r="H148" s="0"/>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>181</v>
+        <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H149" s="0"/>
+      <c r="H149" s="0" t="s">
+        <v>45</v>
+      </c>
       <c r="I149" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>13</v>
+        <v>389</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="G151" s="0" t="s">
         <v>451</v>
       </c>
-      <c r="C151" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H151" s="0" t="s">
-        <v>35</v>
+        <v>139</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>453</v>
       </c>
-      <c r="C152" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F152" s="0" t="s">
-        <v>455</v>
+        <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>456</v>
+        <v>80</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I152" s="0"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>10</v>
+        <v>455</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>121</v>
+        <v>194</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I153" s="0"/>
+        <v>148</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>460</v>
+        <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>29</v>
+        <v>461</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>35</v>
+        <v>94</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>66</v>
+        <v>189</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>466</v>
+        <v>43</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>207</v>
+        <v>14</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>192</v>
+        <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>74</v>
+        <v>249</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>252</v>
+        <v>114</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>61</v>
+        <v>470</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H161" s="0"/>
+        <v>70</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I161" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I163" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>