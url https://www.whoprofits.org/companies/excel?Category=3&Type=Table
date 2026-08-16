--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -398,152 +398,54 @@
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>B.D.T.H Israel Solar Energy Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Founded in 2010, the company constructs and installs commercial and residential solar fields.
 In September 2018, the company won a 900,000 NIS tender for the installation of solar panels on top of educational institutions in Kiryat Arba settlement, the occupied West Bank. Once completed the project is to generate KWP 250 of electricity.
 Electricity generated from roof installed solar panels is sold back to the Israeli Electric Corporation at a rate that is 65%-95% higher from green electricity generated on ground solar fields.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -991,58 +893,51 @@
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Doosan Bobcat</t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...6 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>EffiSolar Enterprises Inc.</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t xml:space="preserve">A private Canadian renewable power project developer founded in 2008, with projects in Ontario, New Jersey, Saipan and Israel.
 Through its Israeli subsidiary, the company is the major shareholders of Green Wind Energy&amp;#39;s wind farm project in the Golan. The project&amp;#39;s plan is meant to dismantle existent wind turbines located in Al-A`Saniya mount in the Golan and build 10 new turbines that will generate 2500 KW of electricity.
 Another company project includes the construction of 15 MW wind farm in the settlement of Merom Golan, located in the occupied Syrian Golan (still waiting for final approvals).
 </t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
@@ -1183,101 +1078,51 @@
     <t>Enerpoint Israel</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides consultancy, marketing, planning and construction services for solar systems.
 In collaboration with Green is Us, the company constructed the first solar farm in the occupied Palestinian territory. The solar farm is located in Netiv Hagdud settlement in Jordan Valley in the occupied West Bank. The Farm stretches over 50 dunams of land, and is worth NIS 250 million.
 Enerpoint Israel is also Israel&amp;rsquo;s biggest distributor of SunTech solar panels used in the Sde Bok and Hatzerim solar fields in the Naqab (Negev) region. Sde Boker and Hatzerim fields generate 5 MW and 6 MW in electricity capacity (respectively), developed by a 20 million USD joint partnership between SunTech and Shikun &amp;amp; Binui.
 </t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli bank that provides a variety of banking and financial services.
-[...49 lines deleted...]
-</t>
+    <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
@@ -1349,184 +1194,63 @@
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t>HBI Haerter AG</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A Swiss firm of consulting engineers.
 During 2006, HBI Haerter AG provided consulting and planning services to the Israeli company&amp;nbsp;Amy Metom&amp;nbsp;concerning the tunnels&amp;#39; ventilation in the A1 railway line from Tel Aviv to Jerusalem. These tunnels cross the Green Line in two areas, and passes through privately owned Palestinian land. &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
@@ -1565,189 +1289,51 @@
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Impresa Pizzarotti &amp; C</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian construction firm.
 The company joined Shapir Civil and Marine engineering&amp;nbsp;(Israel) as a contractor forming a joint partnership called Shapir Pizzarotti Joint venture. In 2014 they completed the construction of section C of the A1 fast train from Tel Aviv to Jerusalem.
 The route in this section crosses the Green Line into occupied Palestinian land, taking over private Palestinian agricultural lands and using Palestinian natural resources for an infrastructure project exclusively benefitting Israeli citizens.
 </t>
   </si>
   <si>
     <t>Isra Marin Manufacture of Structures 3000</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures prefabs, containers and modular constructions. Structures of the company were seen in several military checkpoints throughout the West Bank including the Qalandiya, Huwara and Ni&amp;#39;lin checkpoints.
 Additionally, the company built a sport center and a community center in the West Bank settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
@@ -2068,69 +1654,54 @@
   </si>
   <si>
     <t>Mei-Tal Engineering and Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in two construction projects in Har Homa settlement neighborhood and a construction project in Pisgat Ze&amp;#39;ev settlement neighborhood in occupied East Jerusalem.
 The company was also involved in construction projects in the settlements of Maaleh Adumim and Efrat in occupied West Bank.
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t>Mery Building Works Contracting Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company. The company&amp;#39;s head office is located in the settlement neighborhood of Pisgat Ze&amp;#39;ev in East Jerusalem.
 In 24 June 2010, Mery Building Works won a tender of NIS 2.1 million with development expenses of NIS 1.9 million to build 12 housing units on a land of 2,678 square meters in northwestern Pisgat Ze&amp;#39;ev, east of the Palestinian village of Beit Hanina.
 The &amp;quot;Forest&amp;quot; and &amp;quot;Top Forest&amp;quot; Projects, as they are called, are projects of luxury apartments, including penthouses, villas and duplex houses. The projects are located near Mir forest, a 1 km2 forest of the Keren Kayemeth (Israel of the Jewish National Fund), situated between Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev in Wadi Qelt. As the company states, each house has an &amp;quot;amazing view&amp;quot;.&amp;nbsp;As of the end of 2016 the company still marketed apartments in the project.
 Hapoalim bank accompanied this project.
 </t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
@@ -2145,143 +1716,51 @@
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>N. O. A. Management and Consulting</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is located in the settlement neighborhood of Ramot in occupied East Jerusalem. The company has also won a tender from the Israel Land Administration to construct a housing project of 20 units, land which is privately owned by Palestinians from the Beit Iksa village.
 </t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
@@ -2361,50 +1840,53 @@
 The expansion project includes the construction of a new road, tunneling, bridge construction and paving works in the southern section of Highway 60 between the settlement neighborhood of Gilo in occupied East Jerusalem and the settlement of Beitar Ilit in the occupied West Bank. The expansion is designed to double the highway&amp;rsquo;s capacity and to ease settlers&amp;rsquo; movement between Jerusalem and the Gush Etzion settlement bloc and settlements farther south. More than 12 dunams of land were confiscated by the Israeli Civil Administration from the Palestinian village of al-Khader and the city of Beit Jala for the highway expansion.
 In February 2022, the company breached the new tunnel. As of September 2023, the company is still carrying out work for the new highway as part of the project.
 Settlement construction 
 In 2019, the company&amp;rsquo;s fully owned subsidiary Oron Real Estate, was involved in an expansion project of the settlement of Eshkolot in the occupied West Bank. The project included the marketing of 64 lots in the settlement in an area of half a dunam each, with 40 of which are villas and 24 of which are plots for independent construction as part of an expansion project of the settlement. The company&amp;rsquo;s stake in the project was 80%.
 Jerusalem Light Rail 
 In June 2021, the company&amp;rsquo;s fully-owned subsidiary Oron Infrastructure and Construction won the tender for the construction of a &amp;ldquo;Park and Drive&amp;rdquo; parking lot in Mount Hotzvim in Jerusalem, part of the Jerusalem Light Rail (JLR) network.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city. The parking lot, located adjacent to the Green Line, will be connected to the JLR Blue Line station and is designed to serve the traffic coming from the settlement neighborhoods of Ramot and Ramat Shlomo, among others.&amp;nbsp;
 The construction cost of the parking lot is estimated at NIS 124 million, and it is expected to include 5.5 floors in a total area of about 35,000 square meters with a total of 940 parking spaces. The works include the construction of an underground passage for vehicles and pedestrians, and ramps for the light rail.
 </t>
   </si>
   <si>
     <t>Partner Communications (formerly Orange)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli Telecommunication Company providing Cellular, Telephone, Internet services, and selling electricity for domestic consumers under the Partner Power brand.
 The company has a general-unified license to provide fixed communication services to settlers in the occupied West Bank and East Jerusalem areas, which is valid until January 2027. The license was granted to the company by the Israeli Minister of Communications.
 &amp;nbsp;As of April 2024, the company holds more than 200 active cellular antennas on occupied land in the West Bank (including East Jerusalem) and the Syrian Golan, of which 18 are in occupied no-man&amp;rsquo;s-land areas, as part of its joint network with Hot Mobile. 8 more company cellular antennas are under construction in East Jerusalem and the settlement of Modi&amp;#39;in Ilit in the occupied West Bank. In some cases, company antennas and communication facilities were erected on privately owned Palestinian land.
 In 2022 the company won a tender published by the Municipality of Beitar Illit settlement in the occupied West Bank, regarding the supply, installation, training and conversion of email server data.
 The company pays rental and land use fees to Israeli settlements, in some cases for the use of private Palestinian land: In 2020, Partner paid the local council of the settlement of Beit El thousands of shekels monthly to keep communication equipment on Palestinian land just outside the settlement&amp;rsquo;s jurisdiction. The company also passed regular payments to the cooperative society of Migron outpost in the West Bank for 12 years.
 The company operates four sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, an area that is off-limits for Palestinian cellular companies. In that way, the company enjoys the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market which constitutes a captive market.
 Between 2017 and 2020, the company won several tenders for the operation and maintenance of Telecommunication and internet services for the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.
 In December 2023, the communications group Partner, in cooperation with the Education and Youth Corps and the Personnel Directorate of the Israeli Military, launched a project allowing soldiers in the war zones in Gaza to send postcards, which the company will deliver. In October 2023, Partner mobilized mobile chargers for mobile devices for Israeli military soldiers.
 In June 2023, the company renewed its sponsorship of two Israeli military combat units. The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service. In addition, During the Israeli attack on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers&amp;rsquo; use.
 The company cooperates with &amp;ldquo;8200 Impact&amp;rdquo;, a startup project founded and managed by military unit 8200 alumni, the Intelligence and Cyber security unit in the Israeli military.
 </t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
@@ -4934,594 +4416,594 @@
       </c>
       <c r="H49" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>192</v>
+        <v>75</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C51" s="0"/>
       <c r="D51" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>197</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>129</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>203</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="0" t="s">
+      <c r="F56" s="0" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="F57" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="F57" s="0" t="s">
+      <c r="G57" s="0" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>215</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>30</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C62" s="0" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E62" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F62" s="0" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="0" t="s">
+      <c r="E63" s="0" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>230</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>86</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I67" s="0"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F68" s="0" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
@@ -5581,51 +5063,51 @@
       </c>
       <c r="H72" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>252</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
@@ -5695,98 +5177,98 @@
       </c>
       <c r="H76" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>261</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>97</v>
+        <v>238</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I79" s="0"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>269</v>
       </c>
@@ -6058,51 +5540,51 @@
       <c r="G89" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>299</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>301</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>303</v>
       </c>
@@ -6311,1851 +5793,1851 @@
       </c>
       <c r="H98" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>43</v>
+        <v>322</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H100" s="0" t="s">
         <v>256</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H106" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>155</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I110" s="0"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H111" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>256</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>97</v>
+        <v>354</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>97</v>
+        <v>354</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H115" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>306</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H117" s="0" t="s">
         <v>19</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>155</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H120" s="0"/>
       <c r="I120" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>147</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H127" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="0" t="s">
         <v>256</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H132" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="0"/>
       <c r="I133" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>301</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H143" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H144" s="0"/>
       <c r="I144" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="H147" s="0"/>
       <c r="I147" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H148" s="0"/>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I152" s="0"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H156" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H157" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>249</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H158" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="H159" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H162" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>