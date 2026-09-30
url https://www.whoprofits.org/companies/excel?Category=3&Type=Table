--- v2 (2026-08-16)
+++ v3 (2026-09-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -662,94 +662,54 @@
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>CNA -Cable Neige Amenagement - Maitrise D’Oeuvre</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French engineering and consulting company specializing in ski resorts and the construction of cable transport systems.
 In October 2015, the company was awarded a 145,000 EUR contract by the Jerusalem Development Authority to serve as the main planner for a proposed cable car to the Old City in occupied East Jerusalem. The company was contracted after another French company, Safege, withdrew from the project, citing political considerations.
 The cable car project, promoted by the Ministry of Tourism and approved by the Israeli cabinet in May 2017, is designed to strengthen Israeli control over occupied East Jerusalem and to boost settlement tourism, with the final station to be built in a settler operated visitors center in the Palestinian neighborhood of Silwan.
 </t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
@@ -969,112 +929,51 @@
   <si>
     <t xml:space="preserve">El-Far is a manufacturer of fences and perimeter protection systems.
 According to a company representative, El-Far&amp;rsquo;s fences and perimeter defense systems are installed along a 27km route surrounding the&amp;nbsp;Gaza strip. In addition, the company provided and installed fences, as part of the&amp;nbsp;construction&amp;nbsp;of the Separation Wall apparatus.
 In 2003, El-Far Electronics Systems&amp;nbsp;were&amp;nbsp;authorized by&amp;nbsp;the Israeli Ministry of Defense&amp;nbsp;and the Israeli Army Technological Unit to provide protection of borders, settlements, military camps and top-secret security facilities.&amp;nbsp;The company&amp;rsquo;s Viper system,&amp;nbsp;a perimeter defense system, is installed along the Separation Wall, in military camps,&amp;nbsp;including those in the West Bank, in illegal&amp;nbsp;settlements and in Israeli prisons.
 El-Far&amp;rsquo;s fences and systems are also installed along the&amp;nbsp;Jerusalem&amp;nbsp;Light Rail (JLR) route and around facilities of large Israeli security companies,&amp;nbsp;including Rafael.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
     <t>Enerpoint Israel</t>
   </si>
   <si>
@@ -1204,53 +1103,50 @@
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t>HBI Haerter AG</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A Swiss firm of consulting engineers.
 During 2006, HBI Haerter AG provided consulting and planning services to the Israeli company&amp;nbsp;Amy Metom&amp;nbsp;concerning the tunnels&amp;#39; ventilation in the A1 railway line from Tel Aviv to Jerusalem. These tunnels cross the Green Line in two areas, and passes through privately owned Palestinian land. &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
@@ -1786,50 +1682,53 @@
   <si>
     <t xml:space="preserve">Neuman manufactures and markets steel products for the construction industry. The company is building a new factory in the Ariel West Industrial Zone, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
   </si>
   <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+  </si>
+  <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Olenik Transportation Earth Work and Road Constructions</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli civil engineering, construction, development and waste recycling company.
 In 2004, the company was among the contractors selected by Israeli Ministry of Defense to carry out infrastructure work in the Seam Zone area, an area of the occupied West Bank annexed by the Separation Wall.
 In addition, Olenik is responsible for construction work in Har-Gilo settlement. In 2010, the company&amp;rsquo;s bulldozers were documented participating in the construction of the Separation Wall in the Palestinian village of Al-Walajah in the occupied West Bank, using equipment manufactured by the French company JCB.
 In 2010, the company was also involved in construction work in Al-Hamra checkpoint.
 In 2016 and 2017, the company was involved in a project with Ariel University, a settlement university in Ariel settlement in the West Bank, which included foundation work and the construction of university&amp;#39;s medical center, amphitheater and &amp;ldquo;moreshet&amp;rdquo; (Hebrew: Heritage) building.
 In 2017, the company was involved in construction projects in Efrat settlement in the occupied West Bank.
 One of the clients of the company is the ministry of defense, as well as the Israeli police and Israel Military Industries.
 In 2018, the company was contracted by the IMOD for the construction of a new underwater wall around Gaza.
 </t>
   </si>
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
@@ -1899,86 +1798,57 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Psagot Ziv Investment and Development (1993) Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investments and development company.
 Psagot Ziv is building and marketing a residential project in the Pisgat Ze&amp;#39;ev settlement neighborhood in East Jerusalem. The project is executed under a tender of NIS 8.1 million, with development expenses of NIS 12.1 million, awarded to the company on 30 November 2015. According to the tender, Psagot Ziv will build 68 housing units on an area of 2,521 m2 in the framework of Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;#39;ev North to the southwest. The project is part of the Israeli government program Mekhir Lamishtaken (Hebrew: Price for the Resident), which offers apartments at controlled prices to entitled beneficiaries, and is accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
@@ -2485,73 +2355,50 @@
 Villar International also holds a 50% stake in a joint project with Ziegler Investment Ltd. for the construction and maintenance of rental properties in the Ariel Industrial Zone, in the occupied West Bank.
 The company&amp;#39;s subsidiary, The Archivists Ltd., operates a primary storage facility covering 47,000 square meters in Barkan Industrial Zone. In 2020, The Archivists completed the construction of a new archival building in the same area. The Archivists also has a 16,000 square meter storage facility in the Ariel Industrial Zone.
 Villar International&amp;rsquo;s fully owned subsidiary, Beit Ha&amp;#39;archive Ltd., specializing in archiving and storing documents, is also located in Ariel Industrial Zone.
 Between 2015 and 2018, The Archivists provided archival service to the Israeli Prison Service for NIS 4,343,631.
 </t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
-</t>
-[...21 lines deleted...]
-For more on the A1 train, see Who Profits&amp;rsquo; report Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 Settlement Construction 
 The company carries out construction works in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 In February 2022, the company was contracted for a construction project in the settlement of Katzrin in the occupied Syrian Golan. The project includes the construction of 1,642 housing units as part of a residential neighborhood under Plan 1032 for the planning and construction of preferred housing complexes, as part of increasing the supply of apartments by the Ministry of Construction and Housing of Israel.
 The company has a project for the planned construction of 900 housing units as part of &amp;#39;Evacuation-Building&amp;#39; project in Hebron Road on the planned Jerusalem Light Rail (JLR) Blue Line rail axis route in East Jerusalem. The project is part of a development plan that will include residential, hotel and commercial towers of 30 stories or higher, and a total of thousands of housing units alongside central commercial and public tourism areas.
 Additionally, the company carried out the establishment of a residential project in Pisgat Ze&amp;#39;ev settlement neighborhood consisting of six buildings, each building has 5 floors and two 4-room apartments per floor; and a residential project in the Ramat Eshkol settlement neighborhood consisting of two buildings. The project is currently in the occupancy stage.
 Transportation Projects 
 The company carries out transportation projects for the benefit of facilitation of settler movement on the two sides of the Green Line.
 The company is carrying out a Level Separation project on Road 60/437 in the settlement of Geva Binyamin (Adam) in the occupied West Bank. The project includes a road level separation between the main road that connects Beit El settlement and Jerusalem, and the secondary road to Geva Binyamin. The project also includes construction works on Road 60 including the construction of circular intersection, connecting ramps, and a bridge. In addition, the project included infrastructure works, retaining walls, deep foundations, paving works, development and gardening. Highway 60, also known as the Tunnel Road, is an Israeli highway that crosses the West Bank from south to north. The road provides access from West Bank settlements to Jerusalem while bypassing surrounding Palestinian villages and neighborhoods. The road serves vehicles with Israeli license plates only. Route 437 is a major Israeli road in the Mateh Binyamin settlement Regional Council in the occupied West Bank, connecting the settlement of Geva Binyamin and the Mishor Adumim settlement. The road is the main connection between Binyamin settlements in the West Bank and Jerusalem.
 The company also carried out the construction of an interchange at the entrance to the Ramat Shlomo settlement neighborhood in the occupied East Jerusalem. The company carried out level separation with a bridge, slope filling, underground passage renewal, and infrastructure and landscape development. Additionally, additional bridge constructions were carried out in preparation for the connection of the Interchange to a future road which will facilitate traffic between Ramat Shlomo and the Western part of Jerusalem.
 In 2022, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, paving and development work in Road 17 and in Road 117 in the neighborhood of Umm Tuba in occupied East Jerusalem.
 Netivey Edomit Quarry
 Y.D Barzani holds 50% in the Netivey Edomit Quarry, located in the occupied West Bank.
 Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Y.D. Barzani and Ashtrom Group.
 The Jerusalem Light Rail 
 In November 2022, the company won a tender to carry out preparation works for the Blue Line route in Section 21, in Southern Hebron Road near Givat HaMatos planned settlement neighborhood.
 The company is the executing company for the Har Homa &amp;lsquo;Park &amp;amp; Drive&amp;rsquo; parking lot project near Har Homa settlement neighborhood in occupied East Jerusalem. The parking lot will be built as part of the JLR Blue Line project. The parking will have 600 parking spaces and is intended to serve the residents of Har Homa and those coming from Gush Etzion settlements in the occupied West Bank. The parking lot is expected to become operational in 2026.
 In 2021, the company won a tender by Moriah Jerusalem Development Corporation for conducting infrastructure, construction, paving and development work in the Rosemary Interchange next to Gilo settlement neighborhood as part of the JLR Blue Line development. The company carried out a Grade separation project and preparation infrastructure works for the JLR Green Line in the Gilo settlement neighborhood. The works included the construction of two levels, a 70-meter-long tunnel, retaining walls, infrastructure, paving works, landscape development and landscaping were carried out. The lower level is a direct connection to Highway 60 (tunnel road).
 In 2022, the company won a tender from Moriah Jerusalem Development Corporation for the construction of a Depot for the JLR Blue Line in Malha neighborhood in the western part of the Jerusalem.
@@ -2992,51 +2839,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I162"/>
+  <dimension ref="A1:I161"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4953,1206 +4800,1206 @@
       </c>
       <c r="H68" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>241</v>
+        <v>155</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H70" s="0"/>
       <c r="I70" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="0" t="s">
+      <c r="E71" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E72" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F72" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>148</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I75" s="0"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>260</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>222</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I79" s="0"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E80" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F80" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C81" s="0" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="C82" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C82" s="0" t="s">
+      <c r="D82" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D82" s="0" t="s">
+      <c r="E82" s="0" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E83" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F83" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>285</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="F86" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="F86" s="0" t="s">
+      <c r="G86" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="0" t="s">
+      <c r="E88" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="0"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>76</v>
       </c>
       <c r="H89" s="0"/>
       <c r="I89" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="F92" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="F92" s="0" t="s">
+      <c r="G92" s="0" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>311</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>129</v>
       </c>
       <c r="H95" s="0"/>
       <c r="I95" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H97" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H101" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H106" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>138</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F110" s="0" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>347</v>
       </c>
       <c r="H110" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I110" s="0"/>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>349</v>
       </c>
@@ -6170,51 +6017,51 @@
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>351</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>354</v>
       </c>
       <c r="G113" s="0" t="s">
@@ -6278,51 +6125,51 @@
       </c>
       <c r="H115" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>361</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
@@ -6363,1292 +6210,1263 @@
       <c r="G118" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>155</v>
+        <v>368</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>98</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>57</v>
+        <v>99</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H120" s="0"/>
       <c r="I120" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H121" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>147</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H122" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H123" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H125" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H127" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H128" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H132" s="0" t="s">
         <v>99</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="0"/>
       <c r="I133" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>222</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H138" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>206</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>23</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H143" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H144" s="0"/>
       <c r="I144" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>51</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>120</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H147" s="0"/>
       <c r="I147" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H148" s="0"/>
       <c r="I148" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H149" s="0" t="s">
         <v>45</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>70</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>80</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I152" s="0"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>457</v>
+        <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>29</v>
+        <v>461</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>14</v>
+        <v>203</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>35</v>
+        <v>94</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>67</v>
+        <v>189</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>463</v>
+        <v>43</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>203</v>
+        <v>14</v>
       </c>
       <c r="H155" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>189</v>
+        <v>24</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>465</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>466</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>467</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>75</v>
+        <v>248</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>249</v>
+        <v>114</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>62</v>
+        <v>470</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H159" s="0"/>
       <c r="I159" s="0" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H160" s="0"/>
+        <v>70</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>35</v>
+      </c>
       <c r="I160" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>475</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>16</v>
-[...27 lines deleted...]
-      <c r="I162" s="0" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>