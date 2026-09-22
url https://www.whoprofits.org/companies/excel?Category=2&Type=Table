--- v0 (2026-05-18)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -207,51 +207,51 @@
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures vehicles for military use.
 The company manufactures the HMMWV (military Hummer) off-road vehicle used by the Israeli army in the occupied West Bank. Among other military uses, these vehicles are used in creating temporary (&amp;quot;flying&amp;quot;) checkpoints and roadblocks.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -558,102 +558,50 @@
   <si>
     <t xml:space="preserve">The company provides aviation and spraying services.
 The company conducts herbicide spraying around the besieged Gaza. The spraying causes damage to agricultural crops and farmlands owned by Palestinians. According to the Palestinian Ministry of Agriculture, the spraying conducted during January 2017 damaged approximately 3,400 dunams (roughly 840 acres) of crops.
 The company organizes and market tour packages to Bethlehem in the occupied West Bank and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Other</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
-[...50 lines deleted...]
-  <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
@@ -786,237 +734,167 @@
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>E.T. Legal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company which carries out writs of execution, including evictions, seizures and demolitions.
 The company executes demolition of structures for The Jerusalem Municipality, The Civil Administration in the Judea and Samaria (West Bank) and the local committee for construction in the `Shomron`. On its website, the company takes special pride in &amp;ldquo;a large number of complicated demolitions in villages in the Arab sector.&amp;rdquo;
 The company holds agreements with the ICA to operate as contractor for demolitions and the provider of mechanical equipment and employees.
 The company&amp;rsquo;s employees and equipment were documented twice during 2011 in the Palestinian villages of the South Hebron Hills, an area populated by Bedouin communities who suffer from an increasing number of demolitions. On 12 January 2011, E.T. Legal Services demolished 13 structures, including a classroom operating as the local school, in the village of Dkaika. On 24 November 2011, the company demolished three houses in the village of Khirbet M&amp;rsquo;fakara and a structure and a tent in the village of Susya.
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...9 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>El Go Team</t>
   </si>
   <si>
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>El-Far Electronics Systems</t>
   </si>
   <si>
     <t xml:space="preserve">El-Far is a manufacturer of fences and perimeter protection systems.
 According to a company representative, El-Far&amp;rsquo;s fences and perimeter defense systems are installed along a 27km route surrounding the&amp;nbsp;Gaza strip. In addition, the company provided and installed fences, as part of the&amp;nbsp;construction&amp;nbsp;of the Separation Wall apparatus.
 In 2003, El-Far Electronics Systems&amp;nbsp;were&amp;nbsp;authorized by&amp;nbsp;the Israeli Ministry of Defense&amp;nbsp;and the Israeli Army Technological Unit to provide protection of borders, settlements, military camps and top-secret security facilities.&amp;nbsp;The company&amp;rsquo;s Viper system,&amp;nbsp;a perimeter defense system, is installed along the Separation Wall, in military camps,&amp;nbsp;including those in the West Bank, in illegal&amp;nbsp;settlements and in Israeli prisons.
 El-Far&amp;rsquo;s fences and systems are also installed along the&amp;nbsp;Jerusalem&amp;nbsp;Light Rail (JLR) route and around facilities of large Israeli security companies,&amp;nbsp;including Rafael.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Eltal Technologistics</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of integration and logistic solutions for technological security projects.
 The company operates and maintains scanning equipment in the West Bank checkpoints of Hotze-Shomron, Eyal, Barta&amp;#39;a (Rihan), Eliyahu, Jalameh (Gilboa), Metar, Mezadot Yehuda, Sha&amp;#39;ar Efrayim (Irtah), Macabim, Tarqumya, Habik&amp;#39;a. In addition, the company operates and maintenance scanning equipment in the Karni checkpoint in Gaza.
 The company was also hired by AS&amp;amp;E to performs the installation and maintenance for Nuctech and L-3 scanners in the Erez checkpoint and in West Bank checkpoints.
 The company provides different operational system, equipment and services to the Israeli army.
 </t>
   </si>
   <si>
     <t>ENI Advanced Security Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides security services to the public and private sectors.
 The company won a tender issued by the Shomron regional council for providing a&amp;nbsp;peripheral security system and a command center for the settlement of&amp;nbsp;Barkan in the occupied West Bank. ENI&amp;rsquo;s&amp;nbsp;command center&amp;nbsp;controls over 100&amp;nbsp;cameras&amp;nbsp;and a full electronic fencing system, encircling the settlement.
 V-ALERT, the fencing system installed in Barkan, was provided by&amp;nbsp;G.M. Technologies.&amp;nbsp;It includes electronic sensors to detect human movement outside the settlements.
 ENI also established and upgraded the security systems in the City of David settler complex in the Palestinian neighborhood of Silwan in occupied East Jerusalem, a project that included surveillance cameras connected to a central command center.
 </t>
   </si>
   <si>
     <t>Falcon (WF) Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, installation and maintenance of command and control systems.
 The company developed a sensor-based intrusion detection system for the Israeli military that is installed in the Jerusalem &amp;lsquo;Seam Zone&amp;rsquo; area, the area annexed by the Separation Wall. According to the company&amp;rsquo;s website, the system underwent two years of extensive testing by the Israeli military. The system is marketed to clients by ELSEC, a subsidiary of Elbit Systems.
 Additionally, the company developed and provided a wireless-based control systems for Israeli military storage facilities for tanks, armored vehicles, jeeps and launchers.
 The company also develops and installs computerized systems that detect malfunctions in electric systems, air conditioning systems, refrigerators and incubators. According to a map on the company&amp;rsquo;s website, such systems are installed in Maale Adumim and Ariel settlements in the occupied West Bank.
 In September 2015, E.D.I.G Industries &amp;amp; Installations, an affiliated company, signed an agreement with Treatec 21 Industries to establish a purification plant to serve the settlements of Nokdim and Kfar Eldad in the occupied West Bank and to provide maintenance services for a period of five years. The project was commissioned by the settlement regional council of Gush Ezion for the amount of 5.9 million NIS.
 </t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Italian manufacturer of cranes.
-[...1 lines deleted...]
-</t>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -1085,204 +963,71 @@
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;quot;registered in Tel Aviv&amp;quot;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others.
 Other involvements:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;quot;illegal construction&amp;quot; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;#39;s needs. Through the system, COGAT manages tens of thousands of &amp;quot;illegal construction&amp;quot; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;#39;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
+    <t xml:space="preserve">Greenkote  </t>
+  </si>
+  <si>
+    <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Ha'argaz Technopach Metal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures metal equipment and packaging for airborne haulage and electronic casings. Company&amp;#39;s products are used for the high-tech, communication and security industries.
 The company&amp;#39;s 8000 sqm. plant is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank.
 Moreover, the plant manufactures casings for the Guardium vehicle (Elbit and IAI) which is used for patrols along the seamline and the separation Wall. It also manufactures components for UAVs and for weapons systems for UAVs.
 </t>
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
-</t>
-[...137 lines deleted...]
-Harel is an anchor investor in the Ace Capital Partners venture capital fund, a defense tech investment fund focused on military startups of defense, aviation, and space. The fund was established in August 2024 by a former Israeli Air Force commander in collaboration with the Key1 fund.
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hidromek</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
     <t xml:space="preserve">A private Turkish company that manufactures and markets hydraulic work machines.
@@ -1347,50 +1092,53 @@
 Beit Alfa Technologies (B.A.T) Involvement:
 Throughout the years, B.A.T. designed, built and supplied a host of riot control and armored vehicles and systems for the Israeli Ministry of Defense, the Israeli army, the Israeli Police and police forces in more than 40 countries around the world.
 Vehicles developed by B.A.T. are used to carry &amp;ldquo;the Skunk&amp;rdquo;, a scent-based weapon that is used by Israeli forces against Palestinian protestors.
 The company&amp;rsquo;s Water Restraint System (WRS) is a non-lethal, high pressure water stream restraining system designed specifically for control in prisons. The system is used by Israeli Border Police to attack demonstrations.
 In 2017, the company supplied the Israeli police with new custom developed water cannons vehicles that include a laser pointer and a detection camera that are used to attack demonstrations.
 In 2003, the company won a tender to provide vehicles to the Israeli Ministry of Defense for the use of the Israeli Police Border in the Seam Zone (an area between the Green Line and the West Bank mostly populated by settlement).
 In 2006, the company signed a contract to supply armored vehicles to the Ministry of Interior in Kazakhstan. Also in 2006, the company signed a contract with the Turkish company Nurol, which manufactured vehicles used to disperse protests. As part of the contract, Beit Alpha transferred its knowledge and systems to the vehicles manufactured in Nurol&amp;#39;s factory in Turkey.
 &amp;nbsp;
 &amp;nbsp; &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
@@ -1479,50 +1227,56 @@
 Demolitions in the Naqab 
 On May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits&amp;rsquo; interactive map: Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Settlement Construction
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t xml:space="preserve">K-9 Solutions </t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides sniffer dogs to detect explosives and weapons, and for inspection and deterrence for civilian and security agencies.Among the company's clients are the Israeli Ministry of Defense and the Crossing Points Authority (CPA), which is in charge of Israeli checkpoints in the occupied West Bank and surrounding the Gaza Strip.Services for Checkpoints&amp;nbsp;GazaIn October 2025, the company was contracted by the Israel Tax Authority as sole supplier to provide outsourcing services for performing dog inspections at the customs inspection site at the Israeli-controlled Kerem Shalom Crossing for inspection of goods entering the Gaza Strip, from January 2026 until December 2026 for NIS 560,736.The contract is part of the establishment of an Israeli customs inspection site at the Kerem Shalom checkpoint to inspect humanitarian aid and cargo entering the besieged Gaza Strip using sniffer dogs in security inspection processes. The site was established in October 2025 in cooperation with the Israeli Ministry of Defense (IMOD).According to the contract, K-9 Solutions was authorized and approved by the Israel Police to operate dogs at the checkpoint. Kerem Shalom Crossing, controlled by Israeli authorities, is a main access point for humanitarian aid and humanitarian personnel to the besieged Gaza Strip. Since October 2023, Israel has significantly restricted and completely blocked the entry of food and humanitarian aid into Gaza, creating a severe humanitarian and famine crisis. According to humanitarian aid organizations, Israeli authorities are delaying and preventing the entry of life-saving aid and essential goods through Kerem Shalom into Gaza by implementing a lengthy, non-transparent, and logistically complicated inspection process for cargo.West Bank&amp;nbsp;In January 2026, the company published a job ad for dog handlers for a security body. The ad states that the job area includes Hashmonaim, which is the name of a settlement in the occupied West Bank and a checkpoint operated by the Crossing Points Authority (CPA) next to it.In 2008, the company's dogs and dog handlers were documented searching cars belonging to Palestinians at the Qalandiya checkpoint.&amp;nbsp;Israeli Ministry of DefenseIn June 2021 and August 2019, the company issued price quotations to the IMOD for operating sniffer dogs to perform scans for inspection and deterrence on a mission basis of NIS 1,200 for up to four hours and NIS 60,000 for a total of 50 missions.&amp;nbsp;</t>
+  </si>
+  <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
@@ -1701,62 +1455,71 @@
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
+  </si>
+  <si>
+    <t>Migdal Insurance</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
@@ -1821,62 +1584,74 @@
   </si>
   <si>
     <t>Naska Industries - SK Group</t>
   </si>
   <si>
     <t xml:space="preserve">The SK Group is a privately held technology and innovation holding company, specializing in global para-military solutions, marine infrastructures and property development. SK Group provides small arm systems, electro-optic and laser solutions, imaging systems, naval solutions and more.
 The company&amp;#39;s subsidiary Israel Weapon Industries` (IWI) products are deployed by the Israeli army. The company&amp;rsquo;s weapon systems include the New&amp;nbsp;CARMEL&amp;reg; and&amp;nbsp;ARAD&amp;reg; Assault Rifles, the trust worthy&amp;nbsp;TAVOR&amp;reg; Assault Rifles, the&amp;nbsp;X95&amp;reg; (Assault Rifle &amp;amp; SMG), the DMR (Designated Marksman Rifle)&amp;nbsp;TAVOR 7&amp;reg;,&amp;nbsp; the reliable&amp;nbsp;NEGEV&amp;reg; Light Machine Guns, the well-known&amp;nbsp;GALIL ACE&amp;reg; Assault Rifles, the renowned&amp;nbsp;GALIL SNIPER&amp;reg; S.A. Rifle,&amp;nbsp;DAN.338&amp;reg; Bolt Action Sniper Rifle, the legendary&amp;nbsp;UZI&amp;reg; SMG in its latest evolution &amp;ndash; UZI&amp;reg; PRO the acclaimed&amp;nbsp;JERICHO&amp;reg; pistols and the new&amp;nbsp;MASADA&amp;reg; striker-fired pistol.
 IWI&amp;#39;s firearms are developed in close collaboration with the Israeli army. The two have established joint Research &amp;amp; Development teams to create these weapons.
 Jointly developed by the IWI and the Israeli army, the company&amp;#39;s TAVOR rifle is in use by the Israeli army. It was used during the Israeli assault on Lebanon in 2006 and during the Israeli assault on Gaza in 2014. The rifle was sold to police units in USA, Thailand, India and Cyprus, and to countries in Latin America and Asia. In September 2021, the armies of Cyprus and Egypt conducted a joint military training, and were documented using TAVOR rifles during the training.
 In May 2020, the Israeli police contracted IWI for the provision of Negev guns accessories, in a 4-year contract worth 300,000 NIS.
 Mepolight, another subsidiary of the company produces optical and electro-optical devices. Its products are developed in collaboration with the Israeli army, and it is the first body to try to products.
 Company products were used during the 2014 Israeli assault on Gaza. In 2016, the company was awarded a contract to supply the Israeli army with thousands of MEPRO M5\RDS Red Dot Sights, designated for quick shooting.
 In 2021, the company won an Israeli police contract for the supply Meprolight products.
 The Xaver-100 Radar system manufactured by the subsidiary Camero-Tech was also used by the army during the Israeli assault on Gaza in 2014.
 Company subsidiary, Israel Shipyards, is a provider of the Israeli navy and Israeli police. In 2020, the company was assigned by the IMOD and navy to design the combat ship RESHEF, which will replace the SA`AR 4.5 also manufactured by the company.
 In 2021, the company was awarded a 150,000 NIS contract with the Israeli police to provide shipyard services to police vessels.
 </t>
   </si>
   <si>
     <t>Ness A.T.</t>
   </si>
   <si>
     <t>An Israeli Information Technology and Digital service provider, part of Hilan Group. The company offers services to security bodies in Israel, including expertise in software systems for the military-security sector, intelligence systems development, warfare systems development, and management support systems development.&amp;nbsp;Service for the Israeli Civil Administration in the occupied West BankNess provides services for the Israeli Coordinator of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank.&amp;nbsp;The Civil Administration is responsible for land registration in the occupied West Bank, for regulating Jewish settlement, and carrying out the demolition of Palestinian homes and infrastructure, among other.&amp;nbsp;Land Registration&amp;nbsp;The company developed, established, operates and maintains a Land Registration System for the ICA and provides it with outsourced project managers.&amp;nbsp;In 2018 and 2019, the company developed a land registration system for the ICA for NIS 525,002 and NIS 458,350, respectively.&amp;nbsp;In January 2024, the company was contracted by COAGT to provide an outsourced project manager‏‏‏‏ for a land registration project for the ICA until January 2025 for a total of NIS 842,400. Between January 2023 and January 2024, the company provided a project manager for NIS 661,157.&amp;nbsp;In January 2022, the company was contracted to provide a project manager for establishing a land registration computer system until January 2023 for a total of NIS 579,997.&amp;nbsp;In January 2021,&amp;nbsp;the company was contracted until January 2022 for NIS 474,902. In 2020,&amp;nbsp;the company was contracted until January&amp;nbsp;2021 for NIS 302,210. In 2021, the company provided an outsourced project manager‏‏‏‏&amp;nbsp;for the project for NIS 89,999. In 2020, the company provided the same services for NIS 94,295; in 2019, for NIS 458,296; and in 2018, for NIS 1,020,131.Geographic Information SystemThe company provides the ICA with Geographic Information System (GIS) data editor services for the ICA Surveying Office. The ICA Surveying Office in the West Bank was established after 1967 as part of the ICA's activity to manage land ownership in Area C in the occupied West Bank. The office's headquarters are located in the settlement of Beit El.&amp;nbsp;In January 2024, the company was contracted by COGAT to provide a GIS data editor for the ICA Surveying Office until January 2025 for NIS 308,880.&amp;nbsp;Between January 2023 and January 2024, the company provided a GIS data editor for NIS 282,000; between June 2022 and January 2023, for NIS 334,619; between January 2021 and January 2022, for NIS 205,520; and between June 2020 and January 2021, for NIS 114,813. Between 2019 and 2020, the company provided the same services for a total of NIS 233,806.Data and content management&amp;nbsp;The company provides the ICA with content and data management systems.&amp;nbsp;In February 2024, the company was contracted to develop and establish a data management system, including a data management system for a biometric project, for the ICA in Beit El for NIS 190,488.&amp;nbsp;In September 2024, the company was contracted by COGAT to provide the ICA in Beit El with an Enterprise Content Management System for 2024-2025 for NIS 85,382. In May 2023, the company was contracted to provide operation and maintenance for 2023-2024 for NIS 85,331. In June 2022, the company was contracted to develop, operate and maintain an Enterprise Content Management System for a total of NIS 1,201,353.&amp;nbsp;Between 2017 and 2018, the company provided the ICA with ICT consultants for a total of NIS 849,718.&amp;nbsp;Checkpoints - Meitar System&amp;nbsp;Between 2018 and 2019, the company provided ICT consultancy and assimilation services for the ICA for the implementation of Meitar System for a total of NIS 449,839.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel.&amp;nbsp;Services to the Israel Police&amp;nbsp;The company provides the Israel Police with&amp;nbsp;Microsoft Azure cloud services.In May 2020, the company won a closed tender to provide Microsoft Azure cloud services for the Israel Police. In July 2023, the contract was extended with an exemption from tender until the end of December 2023 for NIS 3 million.&amp;nbsp;In 2022, the company won a tender to provide the Israel Police with new media services.&amp;nbsp;In 2021, the company won part of a tender to provide the Israel Police with forensic software.&amp;nbsp;In 2016, Ness provided the Israeli Police Technology Administration with a system for budget planning for an estimated amount of NIS 1 million.&amp;nbsp;Entserv IsraelIn April 2022, Ness A.T. acquired Entserv Israel, formerly owned by&amp;nbsp;DXC Technology.&amp;nbsp;Entserv provided the Israeli Population and Immigration Authority with a computing system, which the company still maintains.&amp;nbsp;Between 2017 and 2019, Entserv Israel developed and maintained the “Aviv” System for the Israeli Population and Immigration Authority. The computerized system included the Israeli Population Registry, which contains information on Palestinian citizens and non-citizen residents of occupied East Jerusalem. In addition, the system was used to monitor movement at Israeli-controlled border crossings, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and Erez checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank - both controlled by and subjected to Israeli authorities. In December 2021, Entserv Israel was contracted, with exemption from tender, by the Population and Immigration Authority to expand its contract to carry out developments in the Authority's systems until June 2025 for NIS 5 million.&amp;nbsp;&amp;nbsp;The Aviv System is being gradually replaced by the "Eitan” System, operated by&amp;nbsp;IBM.&amp;nbsp;In 2020, Entserv Israel was contracted until 2025 to provide program development services of smart ID cards for the Population and Immigration Authority for NIS 505,978.&amp;nbsp;Services to Israel Security Agency&amp;nbsp;In 2015, the company was contracted by the Israel Security Agency (Shin Bet) to provide cyber courses for the Information Systems Division and for the Defense Division in the Prime Minister's Office with an exemption from tender. The company was certified by Unit 770 (the Shin Bet’s cyber unit) to carry out the training. The contents were built by Unit 770 and delivered by professional lecturers from Ness.&amp;nbsp;Services to the Israeli Air ForceIn 2010, Ness Technologies and Elbit Systems Joint Venture, NessBit, was contracted by the IMOD to supply the Israeli Air Force with Intelligence System valued at USD 25 million for a period of 4 years.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
     <t>Nextcom Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in communication infrastructure, renewable energy, security and civil engineering.
 In 2004, 2007 and 2011, the company won a tender published by the Israeli Ministry of Defense (IMOD) to provide army bases with cables and optic fibers to ensure the coverage of 95% of communication infrastructure in army bases on ground, air and water.
 In 2007, company subsidiary Harel Antennas Ltd won a tender to provide the Israeli army with communication and monitoring towers.
 In 2017 and 2018, the company won tenders to provide services for the IMOD, which include the construction and maintenance of communication infrastructures in army bases.
 In 2018, the company signed an agreement with Israel Aerospace Industries (IAI) to build military data centers as part of an IMOD tender.
 On its website, the company states: &amp;quot;We supplied support and maintenance services during all of Israel&amp;#39;s wars, since the foundation of the company, and have received accolades for our quick response in the field, our service to all of the units involved, and for being available to respond all hours of the day.&amp;quot;
 In May 2018, Nextcom and the public company Minrav signed an agreement with Emek Habacha Wind Energy Ltd to build and operate a wind energy project in the occupied Syrian Golan that will generate 96 MW of electricity through 30 wind turbines. The companies will operate and maintain the project estimated at 136 million NIS, for a period of 20 years through a joint venture.
 Emek Habacha Wind Energy Ltd is jointly held by Kinetic Energies- Alternative Electrical Energies (60%) and E.A. Ben Dov Emek Habacha (40%).
 </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>Nuctech</t>
   </si>
   <si>
     <t xml:space="preserve">A private Chinese security and inspection solution and service supplier originating from Tsinghua University.
 Through Comodan, the company&amp;#39;s representative in Israel, Nuctech supplied inspection systems to the Karni crossing, one of the checkpoints surrounding the besieged Gaza. For the implementation of the project, Nuctech cooperated with two Israeli companies:&amp;nbsp;Lesico Engineering Ltd.&amp;nbsp;
 for the construction work; and&amp;nbsp;Eltel - Technical and Logistics Services Ltd. In 2016, the company provided technologies to costumes boarder in the city of Ashdod in Israel, where 80% of the imports to the occupied Palestinian territories are shipped.
 In 2018 and 2019, the company provided x-ray containers in the Jordan River border and in the Allenby Crossing Boarder.
 </t>
   </si>
   <si>
     <t>Odortec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the research and development of advanced non-toxic, non-lethal scent-based repellents for law enforcement.
 Odortec, in collaboration with the Technological Development Department of the Israel Police, developed &amp;ldquo;the Skunk&amp;rdquo;. The Skunk is&amp;nbsp;classified as a scent-based non-lethal weapon. It was designed to be sprayed from a distance in order to disperse crowds. Although classified as &amp;ldquo;non-lethal&amp;rdquo;, Skunk can cause considerable harm. The Skunk mist, which is fired from a water cannon, is usually yellow and leaves a stench of sewage in the mouths, hair and clothes of the sprayed people &amp;ndash; a stench very difficult to remove.&amp;nbsp;The Skunk&amp;rsquo;s safety data sheet indicates that the liquid can cause skin irritation, eye pain or redness and abdominal pain. According to the data sheet, inhalation of the liquid may cause breathing difficulties.
 The Skunk was used for the first time in the occupied West Bank by the Israel Border Police in 2008.&amp;nbsp;The Israeli army started using this device in 2009 in demonstrations in the West Bank, particularly in the villages of Bil&amp;rsquo;in, Ni&amp;rsquo;lin, Kafr Qaddum and Nabi Saleh.
 Since then, the &amp;ldquo;Skunk&amp;rdquo; has been used on a regular basis by Israeli forced in the West Bank, East Jerusalem, and on Palestinian protestors within Israel. The Skunk is regularly used by Israeli security services used as a collective punitive measure against Palestinian protestors.
 In 2019, 2020 and 2021, the company won tenders to supply the Israeli police with the Skunk liquid to the amount of 500,000 NIS. The Skunk was used widely by the Israeli police in East Jerusalem during the last Palestinian uprising in May 2021. Who Profits team, documented the regular presence and use of the Skunk against Palestinian protestors in&amp;nbsp; Damascus Gate and Sheikh Jarrah neighberhood areas.
 Israeli crowd control products are used and tested on the Palestinians and are often marketed globally as &amp;ldquo;proven effective&amp;rdquo;, and are sometimes used to suppress uprisings around the World. In the case of Odortec, St. Louis police bought the Skunk liquid after the Ferguson uprising. During the events of May 2021 in Palestine, Who Profits was contacted by a company which thought that the center can put it in touch with Odortec to buy the liquid and sell it to the Colombian Police forces.
 </t>
@@ -1951,107 +1726,78 @@
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
 Services to COGAT 
 Through its subsidiaries, the Group provides services to the Israeli military unit COGAT (Coordination of Government Activities in the Territories) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.
 Bynet Data Communications
 In 2023, Bynet Data Communications provided services for a biometric project for the ICA in Beit El for NIS 73,494.
 Bynet Systems Applications
@@ -2976,51 +2722,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I141"/>
+  <dimension ref="A1:I142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3701,3325 +3447,3352 @@
       </c>
       <c r="E25" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>123</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I26" s="0" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H29" s="0"/>
+      <c r="H29" s="0" t="s">
+        <v>135</v>
+      </c>
       <c r="I29" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F30" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="0" t="s">
+      <c r="F32" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I32" s="0"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>105</v>
+        <v>44</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="I34" s="0" t="s">
         <v>148</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>152</v>
+        <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>155</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="D37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>164</v>
+        <v>44</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>165</v>
+        <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H40" s="0"/>
+      <c r="H40" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>105</v>
+        <v>167</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>29</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F42" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C42" s="0" t="s">
+      <c r="G42" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="D42" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="0" t="s">
+      <c r="H42" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I42" s="0" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>178</v>
+        <v>53</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>71</v>
+        <v>135</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H46" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I46" s="0" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>45</v>
+        <v>183</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>66</v>
+        <v>184</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I48" s="0" t="s">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>19</v>
+        <v>190</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>195</v>
+        <v>44</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E51" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>46</v>
+        <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>201</v>
+        <v>65</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>203</v>
+        <v>46</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>190</v>
+        <v>135</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E54" s="0" t="s">
+      <c r="F54" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H54" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I54" s="0" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>51</v>
+        <v>183</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>212</v>
+        <v>71</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>92</v>
       </c>
       <c r="I56" s="0"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>114</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>115</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>92</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>24</v>
+        <v>153</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>11</v>
+        <v>154</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>24</v>
+        <v>103</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>40</v>
+        <v>197</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>157</v>
+        <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>224</v>
+        <v>75</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>51</v>
+        <v>226</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>202</v>
+        <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>22</v>
+        <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>45</v>
+        <v>229</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C63" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="D63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="G63" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H63" s="0" t="s">
         <v>233</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="0" t="s">
+      <c r="I63" s="0" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>237</v>
+        <v>183</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C65" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>240</v>
+        <v>190</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>241</v>
+        <v>96</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>165</v>
+        <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>189</v>
+        <v>27</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C67" s="0" t="s">
+      <c r="E67" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="D67" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F67" s="0" t="s">
-        <v>195</v>
+        <v>57</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>51</v>
+        <v>183</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="I67" s="0"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="D69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="I69" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H69" s="0"/>
+      <c r="I69" s="0" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G70" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" s="0" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I70" s="0"/>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E71" s="0" t="s">
+      <c r="F71" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="H71" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="F71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="0" t="s">
+      <c r="I71" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="H71" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I71" s="0"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C72" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="D72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="H72" s="0"/>
+      <c r="I72" s="0"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="H73" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F74" s="0" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="I74" s="0"/>
+        <v>96</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75" s="0" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H75" s="0"/>
       <c r="I75" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="F76" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>51</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I76" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D77" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="C77" s="0" t="s">
+      <c r="E77" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="D77" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="0" t="s">
+      <c r="F77" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="F77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="0" t="s">
-        <v>51</v>
+        <v>183</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>28</v>
+        <v>257</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C78" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="E78" s="0" t="s">
+      <c r="F78" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="F78" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="0" t="s">
-        <v>189</v>
+        <v>51</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>262</v>
+        <v>59</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="C79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="D79" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="G79" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="F79" s="0" t="s">
+      <c r="H79" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="G79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I79" s="0" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>288</v>
+        <v>75</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="H80" s="0"/>
       <c r="I80" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>258</v>
+        <v>27</v>
       </c>
       <c r="H81" s="0"/>
-      <c r="I81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I81" s="0"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="C82" s="0" t="s">
-[...15 lines deleted...]
-      <c r="I82" s="0"/>
+      <c r="H82" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="G83" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="D83" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H83" s="0" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>263</v>
+        <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="F84" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G84" s="0" t="s">
-        <v>301</v>
+        <v>51</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>46</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>304</v>
+        <v>44</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>51</v>
+        <v>253</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>212</v>
+        <v>71</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>305</v>
+        <v>46</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>10</v>
+        <v>270</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>44</v>
+        <v>304</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>258</v>
+        <v>305</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F88" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E88" s="0" t="s">
+      <c r="G88" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="F88" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H88" s="0" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="F89" s="0" t="s">
         <v>314</v>
       </c>
-      <c r="C89" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G89" s="0" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="I89" s="0"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G95" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="C95" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H95" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I95" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="F96" s="0" t="s">
         <v>330</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="0" t="s">
+      <c r="G96" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="F96" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H96" s="0"/>
+      <c r="H96" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I96" s="0"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>332</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>333</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H97" s="0"/>
-      <c r="I97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I97" s="0"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>305</v>
+        <v>72</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C99" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="D99" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>277</v>
+        <v>44</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>29</v>
+        <v>187</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="C100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>341</v>
+        <v>272</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>72</v>
+        <v>29</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="C101" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E101" s="0" t="s">
+      <c r="F101" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="F101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G101" s="0" t="s">
-        <v>258</v>
+        <v>27</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>344</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>345</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>20</v>
+        <v>253</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>348</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>22</v>
+        <v>258</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>350</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>351</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>195</v>
+        <v>82</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>127</v>
+        <v>190</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>354</v>
+        <v>72</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="F107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="0" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-      <c r="I107" s="0"/>
+        <v>305</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I107" s="0" t="s">
+        <v>357</v>
+      </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>195</v>
+        <v>44</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>123</v>
+        <v>204</v>
       </c>
       <c r="H108" s="0"/>
-      <c r="I108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I108" s="0"/>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="H109" s="0"/>
       <c r="I109" s="0" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H110" s="0"/>
+      <c r="H110" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I110" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>364</v>
+        <v>117</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>251</v>
+        <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>365</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H111" s="0"/>
       <c r="I111" s="0" t="s">
-        <v>97</v>
+        <v>53</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>367</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>11</v>
+        <v>244</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H112" s="0"/>
+        <v>253</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>197</v>
+      </c>
       <c r="I112" s="0" t="s">
-        <v>368</v>
+        <v>97</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H113" s="0"/>
       <c r="I113" s="0" t="s">
-        <v>72</v>
+        <v>371</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>375</v>
+        <v>100</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>376</v>
+        <v>27</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F116" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="F116" s="0" t="s">
+      <c r="G116" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="H116" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>147</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>381</v>
       </c>
-      <c r="C117" s="0" t="s">
+      <c r="F117" s="0" t="s">
         <v>382</v>
       </c>
-      <c r="D117" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E117" s="0" t="s">
+      <c r="G117" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="F117" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H117" s="0" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="C118" s="0" t="s">
         <v>385</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>27</v>
+        <v>387</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>75</v>
+        <v>272</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>139</v>
+        <v>71</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>277</v>
+        <v>75</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>28</v>
+        <v>135</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>19</v>
+        <v>272</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="H121" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H121" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I121" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>394</v>
+        <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>395</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="H122" s="0"/>
       <c r="I122" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>117</v>
+        <v>264</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>11</v>
+        <v>397</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="I123" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H124" s="0"/>
-      <c r="I124" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I124" s="0"/>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>275</v>
+        <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>402</v>
+        <v>26</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H125" s="0"/>
       <c r="I125" s="0" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>10</v>
+        <v>270</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>404</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>19</v>
+        <v>405</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="H126" s="0"/>
+        <v>123</v>
+      </c>
+      <c r="H126" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I126" s="0" t="s">
-        <v>46</v>
+        <v>72</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="H127" s="0"/>
       <c r="I127" s="0" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>409</v>
+        <v>103</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>279</v>
+        <v>42</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>189</v>
+        <v>45</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>202</v>
+        <v>66</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>263</v>
+        <v>72</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>411</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>55</v>
+        <v>412</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>11</v>
+        <v>274</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>413</v>
+        <v>57</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>414</v>
+        <v>183</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>59</v>
+        <v>197</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>97</v>
+        <v>258</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E130" s="0" t="s">
+      <c r="F130" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="F130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G130" s="0" t="s">
-        <v>189</v>
+        <v>417</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>212</v>
+        <v>59</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>11</v>
+        <v>224</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="H131" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>207</v>
+      </c>
       <c r="I131" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>288</v>
+        <v>75</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="H132" s="0"/>
       <c r="I132" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>62</v>
+        <v>274</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>424</v>
+        <v>283</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>289</v>
+        <v>387</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>96</v>
+        <v>207</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>10</v>
+        <v>264</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>426</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>33</v>
+        <v>427</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="H134" s="0"/>
+        <v>284</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>96</v>
+      </c>
       <c r="I134" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="H135" s="0"/>
       <c r="I135" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>224</v>
+        <v>64</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>189</v>
+        <v>14</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>90</v>
+        <v>216</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>435</v>
+        <v>183</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>165</v>
+        <v>22</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>14</v>
+        <v>438</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>72</v>
+        <v>234</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="C140" s="0"/>
+        <v>439</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D140" s="0" t="s">
-        <v>143</v>
+        <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I140" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I140" s="0" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="C141" s="0"/>
       <c r="D141" s="0" t="s">
-        <v>11</v>
+        <v>139</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>277</v>
+        <v>57</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>237</v>
+        <v>58</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="I141" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I141" s="0"/>
+    </row>
+    <row r="142" spans="1:9">
+      <c r="A142" s="0">
+        <v>141</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="I142" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>