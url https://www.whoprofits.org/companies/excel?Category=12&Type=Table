--- v0 (2026-06-18)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="578">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -207,51 +207,51 @@
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures vehicles for military use.
 The company manufactures the HMMWV (military Hummer) off-road vehicle used by the Israeli army in the occupied West Bank. Among other military uses, these vehicles are used in creating temporary (&amp;quot;flying&amp;quot;) checkpoints and roadblocks.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -269,50 +269,68 @@
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t xml:space="preserve">AnyVision Interactive Technologies (Oosto) </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in Artificial Intelligence based facial recognition technology and temperature detection for face and human recognition in mass crowd events in real time.
 In October 2021, the company announced it will change its name and rebrand itself under the name &amp;ldquo;Oosto&amp;rdquo;. Under the new brand, the company offers computer vision and facial recognition technologies for public safety such as touchless biometric access control, video analytics, and new types of vide-based recognition.&amp;nbsp;
 In 2019, it was reported that the company is involved in two projects of the Israeli military in the occupied West Bank.
 The first project involved a system installed in Israeli military checkpoints in the occupied West Bank that use AnyVision technology for identification of work permits. To work within the Green Line and in Israeli settlements, Palestinians must obtain a work permit issued by Israel&amp;rsquo;s military authorities.
 The second, a more classified project, is implemented within the West Bank and outside the military checkpoints. The project utilizes the company&amp;rsquo;s facial recognition technology, to latch on an already existing CCTV cameras network deployed around the West Bank, equipping them with facial recognition capabilities and thus heightening military monitoring and surveillance of Palestinians. In 2018, AnyVision received an award by the Israeli Ministry of Defense for its role in the project.
 The company&amp;#39;s technology was also used by the Israel Police as part of its surveillance mechanism in occupied East Jerusalem, where the majority of the residents are Palestinians.
 In September 2020, Anyvision completed the establishment of SightX, jointly owned by Anyvision shareholders and Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems. SightX is developing advanced detection and tracking technologies using artificial intelligence, based on machine vision technology developed by AnyVision for military purposes. Anyvision will contribute to the partnership its current security contracts and knowhow, and Rafael will invest tens of millions of dollars in the joint company.
 In 2017, the company was awarded a NIS 45,630 contract with the Israeli Prison Service (IPS) to conduct a feasibility study for video analysis for the identification of 2 operational scenarios.
 According to the company, in 2019 its software has been installed in over 100,000 cameras, in 43 countries as part of some 350 projects. The software operates on real-time scanning and cross-analysis of data collected from various sources, including open-source data collection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
@@ -345,50 +363,62 @@
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bank Leumi </t>
+  </si>
+  <si>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Barad Earth Development &amp; Road Works</t>
   </si>
   <si>
     <t xml:space="preserve">Barad Earth Development &amp;amp; Road Works Ltd. is a private Israeli construction company. It is involved in construction projects on occupied Palestinian land.
 In 2017, it won a NIS 940,800 contract with the Israeli Ministry of Housing and Construction for the pavement of roads in Kiryat Araba settlement in the occupied West Bank.
 Barad was also chosen by the Israeli Ministry of Defense to conduct infrastructure work on the seamline expanse, part of the apartheid wall complex. The company was also involved in the construction of a housing project in the West Bank illegal settlement of Har Adar.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
 The company was contracted in 2010 to provide reinforced walls and steel crash barriers to the 20/50 Interchange in the northern part of occupied East Jerusalem. Road No. 20 connects the settlements neighborhoods of Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;acov to West Jerusalem and to Road 443, thus consolidating Israeli control over East Jerusalem.
 The company has also executed numerous infrastructure projects in settlements in the occupied Palestinian territory, including in the settlements of Beitar Illit, Efrat, Adam and Givat Zeev in the occupied West Bank and the settlement neighborhoods of Neve Yaakov and Pisgat Zeev in occupied East Jerusalem.
 In 2013, Leumi Bank extended credit to the company to conduct road and infrastructure works in the Neve Ya&amp;#39;akov&amp;#39;s settlement neighborhood, in accordance with a contract that the company signed with the Israeli Ministry of Construction and Housing in May 2013. The company provided as collateral to the bank all of its rights in connection with the contract.
 Hapoalim Bank also accompanied an infrastructure project of the company in Hill C of the settlement of Beitar Illit, on the basis of a contract with the Israeli company Adi Hadar. The bank holds as collateral all rights and funds owed to the company for the project.
 Bardarian Brothers also received credit from Leumi Bank to conduct road paving, development and infrastructure works in the settlement of Givat Ze&amp;#39;ev in 2013. Leumi Bank held as collateral all the company&amp;#39;s rights in relation to the contract with the Givat Ze&amp;#39;ev Regional Council and the company Local Government Economic Services, which hired Bardarian Brothers to execute this project.
 In February 2018, the company won a tender to carry out development work for the Green Line of the Jerusalem light rail. The line will connect the settlement neighborhood of Gilo in occupied East Jerusalem to the western part of the city and to Mt. Scopus in northern East Jerusalem.
@@ -716,53 +746,50 @@
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
 Clal finances settlement expansion and exploitation of occupied natural resources.
 As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel&amp;rsquo;s military-industrial complex, both directly and through their holdings in other complicit companies.
 For more on the complicity of Israeli insurance companies and pension funds see Who Profits&amp;rsquo; report: Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.
 Financing Construction on Occupied Land 
 Clal provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds the rights to the land and the project as collateral.
 Bar-Amana Buildings Construction &amp;amp; Development Co. Ltd. 
 Clal has provided loans to the Israeli construction company Bar-Amana Buildings Construction &amp;amp; Development Co., which owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the oPt.
 Bar Amana is largely involved in the establishment of illegal settlements and outposts in the occupied West Bank. Clal holds the company&amp;#39;s rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.
 In September 2020, Clal accompanied Israeli construction company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;rsquo;s construction project in the settlement of Karnei Shomron in the occupied West Bank for the construction of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company&amp;rsquo;s rights in the property and or the project to be built on the land.
 In December 2020, Clal accompanied Bar Amana&amp;rsquo;s project for the construction of 106 housing units and a commercial center including office space on 9,830 square meters of land in the settlement of Efrat in the occupied West Bank. Clal holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 In December 2020, Clal accompanied the company&amp;rsquo;s construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land in the settlement according to plan 1\2\522. Clal holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.
 Also in 2020, Clal Insurance accompanied the company A. Barkan&amp;rsquo;s project to build 110 housing units in the settlement of Ariel in the occupied West Bank. The company holds as collateral the company&amp;#39;s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company from contractors.
 In 2021, Menif Financial Services Ltd., which Clal then owned 7.22% of the shares, accompanied the Israeli company Ba&amp;#39;al Hatanie in its project in the settlement of Efrat, according to plan 19\3\410 on the lands of the Palestinian village of al-Khader. Clal holds as collateral all of the company&amp;#39;s rights in the project, in a total amount of money limited to NIS 5,200,000.
 In 2020, Clal accompanied the Israeli construction company Traklin Yizum. As part of the agreement, Clal holds as collateral the company&amp;#39;s financial and contractual rights in its construction project of 136 housing units in the settlement of Beit Arye, including all of the company&amp;#39;s rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.
 In 2016, Clal accompanied the company Traklin Yizum. As part of the agreement, Clal holds as collateral the company&amp;#39;s rights in its project for the construction of 80 housing units in the settlement of Beitar Ilit, including all of the company&amp;#39;s rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.
 Financing Israeli Military Projects 
 Clal participated in the financing of the Israeli military ICT campus &amp;ldquo;Kiryat HaTikshuv&amp;rdquo;. The NIS 2 billion project was part of the Israeli Ministry of Defense&amp;#39;s relocation plan to transfer army bases to the Naqab region, including the ICT Corps&amp;rsquo; Technology Unit, the Air Force&amp;rsquo;s Technology Unit and the Southern Command headquarters.
 For more on military projects in the Naqab see Who Profits&amp;rsquo; interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 Services to the Israel Police 
@@ -773,53 +800,50 @@
 Clal holds 6.7% in Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan. In 2019, Clal signed financing agreements with Enlight totaling NIS 70 million for financing four solar farm projects. In 2018, Clal signed a financing agreement with Enlight totaling NIS 160 million to establish photovoltaic production facilities.
 Mayer Cars &amp;amp; Trucks Co.
 Clal holds 5.3% in Mayer Cars &amp;amp; Trucks Co., and additional shares through its subsidiary Atudot Pension Fund, the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). The company also provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.
 Kavim Public Transportation 
 Clal holds 5.3% of the shares of Kavim Public Transportation which operates public bus lines to and between settlements in the occupied West Bank.
 Shapir Engineering and Industry
 Clal holds 8.7% in Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant near the settlement of Nili in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 Clal holds 15% of the shares of the real estate company ICR (formerly Minrav Project). ICR projects include a 500 housing units alongside a 5,000 square meters commercial area in the French Hill neighborhood in occupied East Jerusalem, and residential projects in the settlement of Beitar Ilit in the occupied West Bank and in the settlement neighborhood of Givat Ze&amp;rsquo;ev in occupied East Jerusalem.
 Clal holds 8.66% of the shares of construction and real estate company Z.M.H. Hammerman, which was engaged in settlement construction and holds real estate in the occupied West Bank.
 Clal holds 7.71% of the shares of Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.
 Clal holds 6.66% of the shares of Shikun &amp;amp; Binui Group which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.
 Supplying Weapons to the Israeli Military
 Clal holds 4.31% of the shares of Elbit systems, Israel&amp;rsquo;s biggest military and arms company, works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems&amp;#39; weapon systems and armaments have been extensively used in the ongoing attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems&amp;rsquo; complicity in the 2023 Israeli attack on Gaza, see Who Profits&amp;rsquo; report&amp;nbsp;The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza. &amp;nbsp;
 Holdings in Israeli Banks 
 Clal holds shares in Israeli banks Hapoalim Bank (6.88%), Discount Bank (6.68%) and Leumi Bank (6.66%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements&amp;#39; regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits&amp;rsquo; report Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t xml:space="preserve">Colmobil </t>
   </si>
   <si>
     <t>A private Israeli company, the largest car importer in Israel. The company holds import franchise for Mercedes-Benz and Mitsubishi vehicles and imports and markets Genesis, Jaecoo, Smart, HD Hyundai, Freightliner, and King Long cars and trucks.&amp;nbsp;Colmobil is the sole authorized Israeli company by Mercedes to import and maintain Mercedes vehicles. The company provides Mercedes vehicles and maintenance services to the Israeli military and the Israeli Police.Services to the Israeli Ministry of Defense&amp;nbsp;The company is a long-standing supplier of services and equipment to the Israeli Ministry of Defense (IMOD), including trucks that have been serving the Israeli military for decades. The company supplies Mercedes, Mitsubishi, and Hyundai vehicles to the Israeli military and military personnel.Mercedes Vehicles for the Israeli Ministry of Defense&amp;nbsp;In November 2023, Colmobil supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.&amp;nbsp;The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 vehicles are&amp;nbsp;manufactured in the USA for the needs of the Israeli military and the Medical Corps.In December 2022, Colmobil was selected to supply the IMOD with hundreds of Mercedes Actros model heavy-duty trucks at a cost of hundreds of millions of NIS. Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and supplied by Colmobil.&amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles were fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2014, Colmobil supplied the Israeli&amp;nbsp;military&amp;nbsp;with Mitsubishi Attrage vehicles for military&amp;nbsp;Majors,&amp;nbsp;Chief Officers, and lieutenant colonels.Hyundai Vehicles for the Israeli Ministry of DefenseColmobil is the controlling shareholder of&amp;nbsp;EFCO Equipment, the exclusive representative in Israel of&amp;nbsp;HD Hyundai&amp;nbsp;Construction Equipment.&amp;nbsp;In 2018, Colmobil was awarded the IMOD vehicle tender to supply 1,500 Hyundai Ioniq vehicles to Israeli military officers with the rank of lieutenant colonel under a four-year lease agreement. &amp;nbsp;Services to the Israel PoliceColmobil is the exclusive supplier of Mercedes vehicles and their maintenance services to the Israel Police, which are performed at the company’s authorized garages.In December 2020, the company was contracted as a sole supplier with an exemption from tender to provide the Israel Police with maintenance services for Mercedes Vario vehicles from January 2021 until January 2024 for NIS 200,000.&amp;nbsp;In December 2020, the company was contracted as a sole supplier to provide the Israel Police with continued maintenance services for five unique Mercedes Vario armored&amp;nbsp;vehicles from January 2021 until October 2022 for NIS 140,000.&amp;nbsp;In March 2019, the company was contracted to supply the Israel Police with maintenance services for Mercedes Vario armored&amp;nbsp;vehicles from January 2019 until January 2021 for NIS 200,000.&amp;nbsp;In February 2019, the company was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.In January 2019, the company was contracted to provide the Israel Police with maintenance services for Mercedes Vario vehicles until January 2021.&amp;nbsp;Services for the Ministry of Transport&amp;nbsp;Between 2014 and 2018, the company received NIS 373,004 from the Ministry of Transport and Road Safety for "equipping in East Jerusalem".&amp;nbsp;In 2017, the company provided the Ministry of Transport and Road Safety with&amp;nbsp;purchase of minibuses for the Mount of Olives Company for NIS 794,850.</t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
@@ -904,53 +928,50 @@
   <si>
     <t>Gaza</t>
   </si>
   <si>
     <t>CTI- Computech International</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">The company is a supplier of advanced computer solutions for military and industrial purposes. The company&amp;#39;s office in Israel is an authorized supplier of the Israeli Ministry of Defense and for the procurement delegation of the IMOD in New York.
 CTI provided the Israeli army with RVD dock for the military tactical vehicles.
 In 2012, the company, in partnership with the US-based company Black Diamond Advanced Technology, developed a portable command and control system for the Israeli army. The system includes a computer and a screen and became an essential part in the army&amp;#39;s uniform.
 In 2019, CTI one three tenders to supply the Israeli army with new and upgraded computer and tablet systems.&amp;nbsp; As part of the tender, the company will also provide logistic maintenance.
 </t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
@@ -1000,61 +1021,51 @@
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>Doosan Bobcat Inc. is a global manufacturer and distributor of skid-steer loaders, tractors, and other compact construction equipment, under the brands Bobcat, Doosan, Geith, and Steiner.Bobcat Equipment in Service of the Israeli Military&amp;nbsp;Military and civilian Bobcat bulldozers and backhoes are used by the Israeli military in the occupied West Bank and Gaza.&amp;nbsp;Bobcat mini loaders have also been used for training for heavy machinery operators in the Israeli Engineering Corps.&amp;nbsp;Between April 2024 and June 2024, the Israeli Ministry of Defense contracted maintenance of its Bobcat products for NIS 60,000.West Bank&amp;nbsp;On 28 January 2025, remote-controlled Bobcat tractors were documented in an Israeli military invasion of the city of Jenin and the Jenin Refugee Camp in the occupied West Bank. A large number of Israeli forces, accompanied by drones, helicopters and armored bulldozers, invaded the city, leaving ten dead and nearly 40 injured.Gaza&amp;nbsp;Bobcat’s remotely controlled fitted bulldozers and other vehicles have been used by the Israeli military in its recent invasion of besieged Gaza.&amp;nbsp;Civil Bobcat machinery has also been in use by the Israeli Combat Engineering Corps in the Northern Gaza Strip.&amp;nbsp;Since the Israeli military invasion of Gaza in October 2023, remotely controlled Bobcat bulldozers have been used by the Israeli military to demolish buildings in Gaza. According to soldier testimonies, Bobcat small bulldozers are loaded with explosives and sent autonomously into a street or building and then detonated. Between October 2023 and April 2025, approximately 92 per cent of all residential buildings in Gaza, around 436,000 homes, have been damaged or destroyed by the Israeli military.&amp;nbsp;The "Sand Cat" is an unmanned backhoe robotic system based on a small Bobcat bulldozer used by the Israeli Combat Engineering Corps. The robot entered operational use in late 2011 and was used by the Israeli military in Gaza as early as 2019. The Bobcat is equipped with a remote-control system developed by the Israeli Ground Force Technology Division, which allows it to be operated remotely. It is designed to remove heavy to very heavy loads and is equipped with four peripheral cameras, one camera on the Bobcat arm and another at the end of the arm. The robot's control range in open areas is more than 2 km.&amp;nbsp;In 2007, Bobcat-based Explosive Ordinance Disposal (EOD) robots were used by the Israel Police in a combat mission in Gaza. The robotic platform named "Scorpion" is a Bobcat mini excavator converted for remote-control operations and outfitted with robotic command and control system.Sahar&amp;nbsp;The "Sahar" (acronym for Robotic Engineering Patrol in Hebrew) is a military robotic system and unmanned vehicle originally based on a Bobcat mini-tracked loader operating autonomously or remotely, used by Yahalom Unit of the Israeli Combat Engineering Corps. The Sahar was developed by the Israeli state-owned Israel Aerospace Industries (IAI) in cooperation with the Israeli military in accordance with its operational requirements. The system is based on pre-defined trajectory planning and includes a remotely controlled platform, smart terrain sensors and an automatic claw maneuver module and is used to break through axes, map the combat environment for rear forces, detect and clear mines, charges, obstacles in the field and more.&amp;nbsp;&amp;nbsp;&amp;nbsp;Bobcat Equipment in Service of the Israel Police&amp;nbsp;Bobcat 344 backhoe-based robots are in use by the Israel Police.&amp;nbsp;The robots are mounted on Bobcat 344 backhoes that have been converted into wireless robots. The maintenance of the backhoes robots is carried out by Bobcat's exclusive representative in Israel, Emcol Ltd., which was authorized by Bobcat company to provide maintenance services. The maintenance of the backhoe is done with original Bobcat parts only.Wall and CheckpointsPreviously, Bobcat mini loaders were used in the construction of the Separation Wall and Israeli checkpoints in the occupied West Bank. Bobcat mini loaders were documented carrying out earthworks on the land of the Palestinian village of Al-Walaja and participating in the construction of the Huwara, Anabta and Deir Sharaf checkpoints. The model most commonly used for these tasks was the S220.&amp;nbsp;</t>
   </si>
   <si>
     <t>E.T. Legal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company which carries out writs of execution, including evictions, seizures and demolitions.
 The company executes demolition of structures for The Jerusalem Municipality, The Civil Administration in the Judea and Samaria (West Bank) and the local committee for construction in the `Shomron`. On its website, the company takes special pride in &amp;ldquo;a large number of complicated demolitions in villages in the Arab sector.&amp;rdquo;
 The company holds agreements with the ICA to operate as contractor for demolitions and the provider of mechanical equipment and employees.
 The company&amp;rsquo;s employees and equipment were documented twice during 2011 in the Palestinian villages of the South Hebron Hills, an area populated by Bedouin communities who suffer from an increasing number of demolitions. On 12 January 2011, E.T. Legal Services demolished 13 structures, including a classroom operating as the local school, in the village of Dkaika. On 24 November 2011, the company demolished three houses in the village of Khirbet M&amp;rsquo;fakara and a structure and a tent in the village of Susya.
 In 2018, the company won a tender to provide services for the settlement of Karnei Shomron in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Efco Equipment</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israeli company specializing in marketing, sales and service for mechanical equipment for infrastructure and construction.
-[...9 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>El Go Team</t>
   </si>
   <si>
     <t xml:space="preserve">A developer and manufacturer of security gates and access control systems for secured compounds.
 Vehicle gates and turnstiles of the company are installed at Qalandiya, Huwara and Beit Iba checkpoints restricting the occupied Palestinian population movement in the occupied territory.
 Company gates and&amp;nbsp;bollards were installed&amp;nbsp;in the settlement of Alon Moreh in the West Bank, in the Israeli Ministry of Justice and in the depot of the Jerusalem light rail&amp;nbsp;in occupied East Jerusalem.
 The company had also supplied security products to bases of the Israeli army and to its headquarters in Tel Aviv - &amp;quot;The Kirya&amp;quot;.
 </t>
   </si>
   <si>
     <t>El-Far Electronics Systems</t>
   </si>
   <si>
     <t xml:space="preserve">El-Far is a manufacturer of fences and perimeter protection systems.
 According to a company representative, El-Far&amp;rsquo;s fences and perimeter defense systems are installed along a 27km route surrounding the&amp;nbsp;Gaza strip. In addition, the company provided and installed fences, as part of the&amp;nbsp;construction&amp;nbsp;of the Separation Wall apparatus.
 In 2003, El-Far Electronics Systems&amp;nbsp;were&amp;nbsp;authorized by&amp;nbsp;the Israeli Ministry of Defense&amp;nbsp;and the Israeli Army Technological Unit to provide protection of borders, settlements, military camps and top-secret security facilities.&amp;nbsp;The company&amp;rsquo;s Viper system,&amp;nbsp;a perimeter defense system, is installed along the Separation Wall, in military camps,&amp;nbsp;including those in the West Bank, in illegal&amp;nbsp;settlements and in Israeli prisons.
 El-Far&amp;rsquo;s fences and systems are also installed along the&amp;nbsp;Jerusalem&amp;nbsp;Light Rail (JLR) route and around facilities of large Israeli security companies,&amp;nbsp;including Rafael.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
@@ -1220,51 +1231,54 @@
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>G1 Secure Solutions (formerly G4S Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli provider of human security and electronic security services and technologies.
 The company was formerly part of the global&amp;nbsp;G4S&amp;nbsp;concern, which specializes in security personnel services, electronic security services, arrest alternative such as ankle monitors and operating private jail houses around the world. In December 2016, the company was&amp;nbsp;sold&amp;nbsp;to the Israeli equity fund, FIMI.
 Security services to settlements and industrial zones
 The company has provided security services, including security equipment and personnel, to businesses in the settlements in the occupied West Bank, including&amp;nbsp;Modi&amp;rsquo;in Illit,&amp;nbsp;Ma&amp;rsquo;ale Adumim, and the&amp;nbsp;Kalia&amp;nbsp;settlement in the Jordan Valley. The company also provided security services to businesses in the settlements&amp;rsquo; industrial zones of&amp;nbsp;Mishor Adumim&amp;nbsp;and&amp;nbsp;Atarot. In addition, after the company purchased Aminut Moked Artzi, one of the oldest private security companies in Israel, it took over its entire business operations, including security services to businesses in the&amp;nbsp;Barkan industrial Zone. The company has also provided services to the settlement neighborhood of&amp;nbsp;Har Adar&amp;nbsp;in occupied East Jerusalem.
 G1 Secure Solutions provides Closed Circuit TV (CCTV) systems to the Israeli Ministry of Public Security&amp;rsquo;s safe city project. The safe city project is implemented in dozens of settlement municipalities in the West Bank.
 In 2020, the company&amp;rsquo;s fully-owned subsidiary, G1 Hotelo Computerized, Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.
 Additionally, in 2018, the company maintained cooperation with Ariel University which included the company&amp;rsquo;s participation in an open career day in the university.
 The company also provides security to Mei Tamar, a Mekorot (Israeli national water company) installation in the Jordan Valley in the West Bank.
 Services to Israeli Checkpoints
 The company has provided equipment for Israeli-run checkpoints in the occupied West Bank and Gaza, including luggage scanning machines and full body scanners by&amp;nbsp;Rapiscan&amp;nbsp;and&amp;nbsp;L-3&amp;lsquo;s Safeview, including to the&amp;nbsp;Erez&amp;nbsp;checkpoint in Gaza and to the&amp;nbsp;Qalandia,&amp;nbsp;Bethlehem&amp;nbsp;and&amp;nbsp;Irtah&amp;nbsp;(Sha&amp;rsquo;ar Efraim) checkpoints in the West bank. From 2008 to 2017, the company was contracted by the Israeli Civil Administration (ICA) for the provision and maintenance of nine Rapiscan metal gates installed in ICA checkpoints. In 2017, the contract was renewed until 30 April 2018.
 Services to Israeli Police
 In January 2021, the company&amp;rsquo;s fully-owned subsidiary G1 Hotelo Computerized Systems, was contracted by Israel Police, with an exemption from tender, to be the sole provider of control system maintenance for Israeli Border Police base located in the settlement of Atarot in occupied East Jerusalem, until the end of 2025 for the amount of NIS 120,000. Also in 2021, the company was contracted by Israel Police, with an exemption from tender, to provide Structure Control System maintenance until 2026, for NIS 120,000.
 G1 holds a 25% stake in Policity&amp;ndash; Operator Ltd., the consortium that won the tender for the construction, financing, planning, management, operation, maintenance and training of the National Police Academy campus and training facility, which was opened in 2015, for a period of 25 years for an amount of NIS 2.2 billion.
 G1 built the PA system, fire detection system, multimedia, safety and security systems for the project and its security division operates the systems at Policity during the operating period. The remaining shares are held by the publicly traded Israeli corporation Housing and Construction Shikun &amp;amp; Binui Group (50%) and G4S Holdings (B) B.V (25%).
 In 2020, Policity provided shooting trainings for the Israeli Civil Administration (ICA) for NIS 52,556. In 2011, the G1 won a public tender to provide, install and maintain low tension security systems to the Israeli police. The contract ended in 2015. The company provided equipment to the headquarters of the Israeli police in the West Bank, located in the highly contested E-1 area next to Ma&amp;rsquo;ale Adumim settlement (the Judea and Samaria Police Headquarters &amp;ndash; &amp;ldquo;Machoz Shai&amp;rdquo;).
 Services to Israel Prison Service (IPS)
 In April 2022, G1 was contracted by the IPS, with exemption from tender, to provide supervised patrol and verification services for the amount of NIS 350,000 until November 2022. In March 2022, the company was contracted to provide maintenance and installation services of fire and smoke detection systems and fire extinguishing systems for a period of one year with the possibility for a three year extension of the contract.
 Also in 2022, the company was contracted, with an exemption from tender, to provide Baggage Systems maintenance for a period of three years for NIS 2,120,826. In 2021, the company was contracted, with an exemption from tender, to provide patrol and verification services for NIS 350,000 for a period of six months.
 Also in 2021, the company was contracted with an exemption from tender, to provide maintenance services for Baggage X-ray System for NIS 970,000 until 2022.
 In August 2018, G1 was contracted to provide maintenance for integrated management systems for Israel Prison Service (IPS), including a CCTV system, digital recording, control rooms and control and monitoring computers. The contract, in the amount of NIS 2,644,000, is valid through 31 December 2019.
@@ -1398,189 +1412,50 @@
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Ha'argaz Technopach Metal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures metal equipment and packaging for airborne haulage and electronic casings. Company&amp;#39;s products are used for the high-tech, communication and security industries.
 The company&amp;#39;s 8000 sqm. plant is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank.
 Moreover, the plant manufactures casings for the Guardium vehicle (Elbit and IAI) which is used for patrols along the seamline and the separation Wall. It also manufactures components for UAVs and for weapons systems for UAVs.
 </t>
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
-</t>
-[...137 lines deleted...]
-Harel is an anchor investor in the Ace Capital Partners venture capital fund, a defense tech investment fund focused on military startups of defense, aviation, and space. The fund was established in August 2024 by a former Israeli Air Force commander in collaboration with the Key1 fund.
 </t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
@@ -2116,62 +1991,68 @@
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
+  </si>
+  <si>
+    <t>Migdal Insurance</t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
@@ -2515,51 +2396,51 @@
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
@@ -3713,51 +3594,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I193"/>
+  <dimension ref="A1:I194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -4009,5214 +3890,5241 @@
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="E11" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="H11" s="0"/>
+      <c r="I11" s="0" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>78</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>79</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H20" s="0"/>
+        <v>105</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>86</v>
+      </c>
       <c r="I20" s="0" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>46</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>122</v>
+        <v>93</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>123</v>
+        <v>45</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>111</v>
+        <v>21</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>44</v>
+        <v>136</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>24</v>
+        <v>139</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>38</v>
+        <v>141</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>59</v>
+        <v>121</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>22</v>
+        <v>142</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>146</v>
+        <v>38</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>88</v>
+        <v>152</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H33" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>153</v>
+      </c>
       <c r="I33" s="0" t="s">
-        <v>112</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>155</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>132</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H37" s="0"/>
       <c r="I37" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>88</v>
+        <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>169</v>
+        <v>90</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>88</v>
+        <v>173</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H39" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>174</v>
+      </c>
       <c r="I39" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H40" s="0"/>
+        <v>177</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>53</v>
+        <v>178</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42" s="0"/>
       <c r="I42" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="C43" s="0"/>
+        <v>183</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>182</v>
+        <v>19</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H43" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>185</v>
+      </c>
       <c r="I43" s="0" t="s">
-        <v>183</v>
+        <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="C45" s="0"/>
       <c r="D45" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>190</v>
+        <v>20</v>
       </c>
       <c r="H45" s="0"/>
       <c r="I45" s="0" t="s">
-        <v>63</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I46" s="0"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="H47" s="0"/>
       <c r="I47" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>129</v>
+        <v>24</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>70</v>
+        <v>185</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="D50" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I50" s="0" t="s">
         <v>205</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>76</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>10</v>
+        <v>210</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>210</v>
+        <v>74</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>211</v>
+        <v>53</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>131</v>
+        <v>74</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>219</v>
+        <v>44</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
-        <v>193</v>
+        <v>63</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F56" s="0" t="s">
-        <v>222</v>
+        <v>141</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>223</v>
+        <v>27</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>10</v>
+        <v>222</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>83</v>
+        <v>224</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>63</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F58" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="G58" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" s="0" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>53</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>20</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>177</v>
+        <v>86</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>189</v>
+        <v>50</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>235</v>
+        <v>27</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>80</v>
+        <v>185</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H62" s="0"/>
+        <v>20</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>185</v>
+      </c>
       <c r="I62" s="0" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>45</v>
+        <v>240</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>46</v>
+        <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>70</v>
+        <v>28</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E66" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="0" t="s">
+      <c r="F66" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="F66" s="0" t="s">
+      <c r="H66" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="G66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I66" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>222</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>20</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>63</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H69" s="0"/>
       <c r="I69" s="0" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>259</v>
+        <v>27</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>260</v>
+        <v>86</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>261</v>
+        <v>63</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>248</v>
+        <v>44</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="0" t="s">
+      <c r="G72" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="F72" s="0" t="s">
+      <c r="H72" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="G72" s="0" t="s">
+      <c r="I72" s="0" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>44</v>
+        <v>254</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E74" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="0" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>80</v>
+        <v>185</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H75" s="0"/>
+        <v>51</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>276</v>
+      </c>
       <c r="I75" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>45</v>
+        <v>247</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I76" s="0"/>
+        <v>86</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>281</v>
+        <v>85</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>158</v>
+        <v>45</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I78" s="0"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>211</v>
+        <v>63</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>62</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>211</v>
+        <v>69</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>163</v>
+        <v>65</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="I92" s="0"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>163</v>
+        <v>65</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H94" s="0"/>
       <c r="I94" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>189</v>
+        <v>67</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I96" s="0"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I99" s="0"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I101" s="0"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H104" s="0"/>
       <c r="I104" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H108" s="0" t="s">
         <v>59</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H111" s="0"/>
       <c r="I111" s="0"/>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>48</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>388</v>
+        <v>251</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>392</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>153</v>
+        <v>393</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H116" s="0"/>
+        <v>90</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I116" s="0" t="s">
-        <v>63</v>
+        <v>142</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>395</v>
+        <v>163</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H117" s="0"/>
       <c r="I117" s="0" t="s">
-        <v>155</v>
+        <v>63</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>398</v>
       </c>
-      <c r="F118" s="0" t="s">
+      <c r="G118" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="G118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H118" s="0" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="I118" s="0"/>
+        <v>306</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>10</v>
+        <v>296</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>11</v>
+        <v>297</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>401</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>402</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>27</v>
+        <v>247</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="I119" s="0"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>404</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>92</v>
+        <v>405</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-      <c r="I120" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>387</v>
+        <v>102</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="H121" s="0"/>
+      <c r="I121" s="0"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>88</v>
+        <v>388</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="I122" s="0"/>
+        <v>133</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H123" s="0"/>
+      <c r="I123" s="0"/>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>183</v>
+        <v>53</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H125" s="0"/>
+      <c r="H125" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I125" s="0" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>417</v>
+        <v>102</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H126" s="0"/>
       <c r="I126" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>420</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>51</v>
+        <v>247</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>305</v>
+        <v>28</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>422</v>
+        <v>51</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>21</v>
+        <v>306</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>423</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>425</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I129" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="I129" s="0" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H130" s="0"/>
+        <v>428</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I130" s="0"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H131" s="0"/>
-      <c r="I131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I131" s="0"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H132" s="0"/>
       <c r="I132" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>189</v>
+        <v>93</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>388</v>
+        <v>53</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>356</v>
+        <v>44</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>29</v>
+        <v>251</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>24</v>
+        <v>149</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>440</v>
+        <v>357</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>443</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="H137" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>86</v>
+      </c>
       <c r="I137" s="0" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>444</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>88</v>
+        <v>446</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H138" s="0"/>
       <c r="I138" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>48</v>
+        <v>139</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>20</v>
+        <v>331</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>189</v>
+        <v>44</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>450</v>
+        <v>20</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>20</v>
+        <v>453</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>183</v>
+        <v>63</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>22</v>
+        <v>191</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>14</v>
+        <v>157</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>457</v>
+        <v>59</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>458</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>248</v>
+        <v>93</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>21</v>
+        <v>460</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>161</v>
+        <v>254</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>462</v>
+        <v>63</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>464</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>44</v>
+        <v>170</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-      <c r="I146" s="0"/>
+        <v>90</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>465</v>
+      </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>248</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>154</v>
+        <v>273</v>
       </c>
       <c r="H147" s="0"/>
-      <c r="I147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I147" s="0"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>189</v>
+        <v>254</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="H148" s="0"/>
       <c r="I148" s="0" t="s">
-        <v>112</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>28</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>402</v>
+        <v>152</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H151" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I151" s="0" t="s">
-        <v>211</v>
+        <v>63</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>57</v>
+        <v>405</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>27</v>
       </c>
       <c r="H152" s="0"/>
       <c r="I152" s="0" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>478</v>
+        <v>127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H153" s="0"/>
       <c r="I153" s="0" t="s">
-        <v>112</v>
+        <v>53</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>10</v>
+        <v>481</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H154" s="0"/>
+        <v>331</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>266</v>
+      </c>
       <c r="I154" s="0" t="s">
-        <v>482</v>
+        <v>122</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="H155" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H155" s="0"/>
       <c r="I155" s="0" t="s">
-        <v>63</v>
+        <v>485</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>491</v>
+        <v>132</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>492</v>
+        <v>27</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>493</v>
       </c>
-      <c r="C159" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E159" s="0" t="s">
+      <c r="F159" s="0" t="s">
         <v>494</v>
       </c>
-      <c r="F159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G159" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H159" s="0"/>
+        <v>495</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I159" s="0" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>497</v>
+        <v>405</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>498</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H160" s="0"/>
       <c r="I160" s="0" t="s">
-        <v>193</v>
+        <v>22</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" s="0" t="s">
         <v>499</v>
       </c>
-      <c r="C161" s="0" t="s">
+      <c r="F161" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="D161" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E161" s="0" t="s">
+      <c r="G161" s="0" t="s">
         <v>501</v>
       </c>
-      <c r="F161" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H161" s="0" t="s">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>63</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="C162" s="0" t="s">
         <v>503</v>
       </c>
-      <c r="C162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>27</v>
+        <v>505</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>119</v>
+        <v>357</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>11</v>
+        <v>297</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>177</v>
+        <v>121</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>46</v>
+        <v>111</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>356</v>
+        <v>98</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>28</v>
+        <v>185</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>19</v>
+        <v>357</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="H166" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I166" s="0" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>515</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="H167" s="0"/>
       <c r="I167" s="0" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>117</v>
+        <v>347</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>11</v>
+        <v>517</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="I168" s="0"/>
+        <v>27</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H169" s="0"/>
-      <c r="I169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I169" s="0"/>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>522</v>
+        <v>26</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H170" s="0"/>
       <c r="I170" s="0" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>402</v>
+        <v>525</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H171" s="0"/>
+        <v>425</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="I171" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>83</v>
+        <v>405</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H172" s="0"/>
       <c r="I172" s="0" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>354</v>
+        <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>529</v>
+        <v>93</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H173" s="0"/>
       <c r="I173" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>530</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>10</v>
+        <v>355</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>19</v>
+        <v>532</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="H174" s="0"/>
+        <v>164</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I174" s="0" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>535</v>
+      </c>
+      <c r="H175" s="0"/>
       <c r="I175" s="0" t="s">
-        <v>63</v>
+        <v>46</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>536</v>
+        <v>139</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>242</v>
+        <v>45</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>260</v>
+        <v>76</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>183</v>
+        <v>63</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>538</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>55</v>
+        <v>539</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>540</v>
+        <v>57</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>541</v>
+        <v>247</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>59</v>
+        <v>266</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>112</v>
+        <v>191</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>542</v>
       </c>
-      <c r="C178" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="F178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G178" s="0" t="s">
-        <v>27</v>
+        <v>544</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C179" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="F179" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="D179" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G179" s="0" t="s">
-        <v>242</v>
+        <v>27</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>270</v>
+        <v>86</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>11</v>
+        <v>297</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>308</v>
+        <v>98</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H180" s="0"/>
+        <v>247</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>276</v>
+      </c>
       <c r="I180" s="0" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>88</v>
+        <v>309</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>550</v>
+        <v>27</v>
       </c>
       <c r="H181" s="0"/>
       <c r="I181" s="0" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>552</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>20</v>
+        <v>553</v>
       </c>
       <c r="H182" s="0"/>
       <c r="I182" s="0" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>346</v>
+        <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>371</v>
+        <v>129</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>502</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="H183" s="0"/>
       <c r="I183" s="0" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>557</v>
+        <v>372</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>372</v>
+        <v>505</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>111</v>
+        <v>276</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>558</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>10</v>
+        <v>347</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>33</v>
+        <v>560</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="H185" s="0"/>
+        <v>373</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>121</v>
+      </c>
       <c r="I185" s="0" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="H186" s="0"/>
       <c r="I186" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>564</v>
+        <v>98</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>565</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>68</v>
+        <v>567</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>80</v>
+        <v>185</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>108</v>
+        <v>53</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>288</v>
+        <v>74</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>242</v>
+        <v>14</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>21</v>
+        <v>86</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>106</v>
+        <v>289</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>571</v>
+        <v>247</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>572</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>14</v>
+        <v>574</v>
       </c>
       <c r="H191" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="C192" s="0"/>
+        <v>575</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D192" s="0" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I192" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I192" s="0" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>577</v>
+      </c>
+      <c r="C193" s="0"/>
       <c r="D193" s="0" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>356</v>
+        <v>57</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>301</v>
+        <v>58</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="I193" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I193" s="0"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="0">
+        <v>193</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="I194" s="0" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>