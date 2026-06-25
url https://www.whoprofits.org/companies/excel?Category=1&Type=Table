--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -792,58 +792,54 @@
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Green-Oil Energy</t>
   </si>
   <si>
     <t xml:space="preserve">An oil recycling facility located in the industrial zone of the Ariel West settlement.
 The factory of Green Oil receives used oil from both West Bank settlements and sources within the green line.
 Due to a long history of smell nuisance, the factory is under the special monitoring of the Municipal Environmental Associations of Judea and Samaria - the environmental arm of the Israeli authorities in the occupied Palestinian territory.
 The operation of the Green Oil factory may cause smell pollution. The Municipal Environmental Associations of Judea and Samaria have received many complaints of smell nuisance from the work of the factory. These complaints were of course received from Israeli settlers, and there is no one accountable for the pollution caused to the Palestinian residents in the area. The factory is under special supervision of the association.
 In July 2014, the Municipal Environmental Associations of Judea and Samaria reported the transfer of used oil to the West Bank factory of Green Oil.
 </t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
-    <t>Greenkote Plc (Summet Hitech Coatings)</t>
-[...6 lines deleted...]
-</t>
+    <t xml:space="preserve">Greenkote  </t>
+  </si>
+  <si>
+    <t>Greenkote PLC is a USA-based company engaged in the development and marketing of thermal diffusion technology for metal protection coatings for the construction, automotive, and mining industries. The company is registered as a United Kingdom company, with plants in North America, South America, Europe, the Middle East, Asia, and Africa.Settlement Production&amp;nbsp;Greenkote operates a licensed coating facility in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. The facility serves as the company's research and development site for coatings technology and manufacturing.&amp;nbsp;Greenkote’s fully owned Israeli subsidiary, Greenkote (Israel) Ltd., has an additional address in the settlement of Ariel in the occupied West Bank.Services to the Israeli military&amp;nbsp;According to its website, Greenkote is a supplier to the Israeli military.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gush Etzion Wineries</t>
   </si>
   <si>
     <t>A private Israeli winery based in Gush Etzion settlement in the occupied West Bank.The winery and its vineyards are located in the Gush Etzion settlement block in the occupied West Bank. The winery operates a wine store, a visitor center, a restaurant, and an event garden near the Gush Etzion Junction.&amp;nbsp;The winery has over 800 dunams of vineyards throughout the Gush Etzion area, including around the settlement of Efrat, the Abu Kalab area near the settlement of Rosh Tzurim, and Ramat Arad near the settlement of Har Hevron in the Mount Hebron area.&amp;nbsp;The winery offers tours of the winery and Jeep or ATV tours through vineyards and ancient grape storage towers in Gush Etzion.The winery was inaugurated in 2005, in partnership with Tishbi Estate Winery.&amp;nbsp;The company exports its wine to the USA and Europe.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gvaot Olam Farm - Agriculture (Meshek Ran)</t>
   </si>
   <si>
     <t xml:space="preserve">An organic farm and Israeli outpost near the settlement of Itamar in the northern occupied West Bank.
 The farm is a one of the largest growers of organic eggs in the Israeli market. It also produces organic dairy products, organic flour and cultivates hundreds of dunams of vineyards.
 The farm, one of the first settlement outposts established in the West Bank, was built in 1996 and &amp;ldquo;legalized&amp;rdquo; by the Israeli government in 2000. The outpost, built partially on privately owned lands of the residents of the Palestinian village Yanoun, was established by Avri Ran, considered the spiritual father of the &amp;quot;Hilltop Youth&amp;quot; movement.
 In April 2012, in an interview to the Israeli newspaper Haaretz, Ran stated: &amp;quot;Unfortunately, I give up on the possibility of selling my products directly, developing my brand and becoming a well-known brand, due to some constraint. [...] Today, 99% of Gvaot Olam&amp;#39;s goods is not sold under the name Gvaot Olam.&amp;quot; Haaretz correspondent Dafna Arad, who visited the farm&amp;#39;s packing house, described how the workers pack the eggs in carton packages carrying different brands labels.
 The farm&amp;#39;s products are sold all over Israel and in settlements of the West Bank, such as: Ariel, Gush Itzion and Mishor Adumim.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Service Industry and Retail</t>
   </si>
   <si>
     <t>Ha'argaz Technopach Metal Industries</t>
   </si>
   <si>
@@ -3580,59 +3576,61 @@
       </c>
       <c r="H53" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>37</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I54" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>74</v>
       </c>
       <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">