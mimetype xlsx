--- v0 (2026-08-23)
+++ v1 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1026">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1017">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -119,51 +119,51 @@
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>Achdut Factory for Tahini Halva and Sweets (Achdut-Achva)</t>
   </si>
   <si>
     <t>A private Israeli food manufacturer. The company specializes in the production of sesame products: Tahini, Halva and bakery products, sold under the brand name Achva.In 2022, the company held a 36% market share in tahini, 56% in halva, and 26% in cakes, in the Israeli market. About 20% of the company's products are intended for export and sold in Australia and New Zealand, South Africa, the CIS countries, Western Europe, and Central and North America.Settlement ProductionThe company’s main production and logistics facilities are located in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank. This industrial zone is built on lands belonging to the Palestinian village of Salfit.Achdut operates a production complex in the Ariel West Industrial Zone, which includes a tahini and halva production factory, a baked goods factory, and a logistics center, occupying a total area of ​​about at least 32,000 square meters.In 2010, the company inaugurated a 14,000 square meters production facility in the Ariel West Industrial Zone. In 2011, the company began construction of a second factory in the Industrial Zone with an additional 10,000 square meters. In 2017, the company began construction of an additional factory in the industrial zone at an estimated cost of NIS 25 million, adjacent to its existing 8,000 square meters logistics center.The company has an additional address in the Barkan Industrial Zone near the settlement of Barakn in the occupied West Bank.For more than a decade, the company received millions of NIS indemnifications intended for Israeli manufacturers based in the occupied West Bank and the Syrian Golan.The company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2022, the company received NIS 89,013 under this budget. In 2021, the company received NIS 496,450, and in 2020, NIS 713,824. Between 2011 and 2017, the company received a total of additional NIS 1,579,363.Ariel UniversityAchdut has an academic partnership with Ariel University in the settlement of Ariel in the occupied West Bank. Students from the Faculty of Industrial Engineering and Management are partners in a project at the Achva factory.Food supply for the Israeli militaryThe company is an authorized supplier of the Israeli military and security forces.In 2019, the Israeli Ministry of Defense purchased 21 tons of sweets from the company for Israeli soldiers.In 2007, the company signed an agreement with the IMOD to supply raw tahini, halva, cakes and cookies to the Israeli military’s kitchens and combat rations. The scope of the agreement amounted to NIS 5.5 million.Interestingly, upon the beginning of the first Palestinian Intifada in 1987, the company decided to stop selling its products to the Palestinian market, which then constituted 25% of the company's sales, and to focus on exporting its products internationally.&amp;nbsp;Achdut products are sold in the online stores of Amazon, Walmart, Sainsbury's, Tesco and Sayona UK.</t>
   </si>
   <si>
     <t>Exploitation of Labor, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Ackerstein Industries</t>
   </si>
   <si>
     <t xml:space="preserve">The Israel-based company manufactures paving stones, concrete walls, roof tiles and other products for the construction industry.
 The company was involved in the construction of the &amp;quot;Ansar&amp;quot; detention for Southern Lebanese prisoners, and providing safety equipment for Israeli soldiers. During the second intifada, Ackerstein Industries constructed hundreds of pillboxes in the West Bank and Gaza for the use of the Israeli army.
@@ -345,64 +345,60 @@
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Ahuzat Adi Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is involved in several construction projects in Maaleh Adumim. The project is part of a contract between the company and the Israeli Civil Administration&amp;#39;s Custodian Unit Section in Yehuda and Shomron. In addition, the company is involved in a construction project in Efrat settlement and the construction of a commercial center in Beitar Ilit settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
-[...6 lines deleted...]
-</t>
+    <t>Airbnb, Inc. is a publicly traded American company operating a global marketplace for accommodation, travel experiences, and services. The company offers listings in over 220 countries and regions globally.Airbnb’s website facilitates booking of accommodation and vacation homes in illegal settlements on occupied Palestinian and Syrian land.187 listings were found on Airbnb website in 52 settlements in the occupied West Bank, including the settlements of Ariel, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit Hagai, Efrat, Eli, Einav, Elkana, Etz Efraim, Geva Binyamin, Giva’at Harel, Giva’at Ze’ev, Hashmonaim, Itamar, Kalia, Karnei Shomron, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar Ha-Oranim, Kida, Kiryat Arba, Kochav Ya’akov, Ma’ale Adumim, Ma’ale Amos, Ma’ale Michmash, Maskiyot, Matityahu, Mizpe Yeriho, Na’ale, Neve Daniel, Neve Erez, Nokdim, Oranit, Otniel, Revava, Rotem, Sha’arei Tikva, Shadmot Mehola, Shiloh, Susya, Tekoa, Vered Yeriho, and Yakir.95 listings were found on Airbnb website&amp;nbsp;in the settlement neighborhoods of Ramat Shlomo, Ramot, French Hill, Ramat Eshkol, and Pisgat Ze’ev, and in the Old City Jewish Quarter in occupied East Jerusalem.417 listings were found&amp;nbsp;on Airbnb website&amp;nbsp;in 29 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eitan, Bnei Yehuda, Bruchim-Qela Alon, Ein Zivan, El Rom, Eliad, Giva’at Yoav, Gshur, Had Nes, Haspin, Kanaf, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Meitsar, Merom Golan, Natur, Neot Golan, Neve Ativ, Nimrod, Nov, Odem, Ramat Magshimim, Ramot, Sha’al and Yonatan. Most of the listings were mislabeled as located in Israel.</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$5B-$10B</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Albar Mimunit Services</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company in the automobile sector, dealing in car leasing, fleet operation, car sales, trade-in and car rentals.
 Albar operates two car rental agencies in Modi&amp;#39;in Illit and Beitar Illit, two settlements in the occupied West Bank.
 The company&amp;nbsp;is the exclusive representative of Dollar Rent A Car and Thrifty Rent a Car System, held by&amp;nbsp;Hertz Global Holdings (NYSE: HTZ)&amp;nbsp;through its full ownership of Dollar Thrifty Automotive Group. In 2017, it became the exclusive representative of the publicly traded French car rental company Europcar (Euronext:EUCAR). The companies receive royalties based on Albar&amp;#39;s tourist rental revenues.
 </t>
   </si>
   <si>
     <t>Service Industry and Retail, Transportation</t>
   </si>
   <si>
     <t>All Trade Group</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides new and refurbished computing equipment and operates recycling facilities for various products, including electronic and metallic waste.
 Two of the company&amp;rsquo;s fully owned subsidiaries, All Trade Recycling and Chayon Technologies, have facilities in industrial zones in the occupied West Bank.
@@ -421,50 +417,53 @@
     <t>Technology and Hi-tech, Waste Management</t>
   </si>
   <si>
     <t>Almog C.D.A.Y</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 The company constructed Almog Center, a commercial center in the settlement of Ariel&amp;nbsp;in the occupied West Bank.
 In previous years, the company constructed a neighborhood, two schools, a public library, an auditorium and a sport hall in the settlement of Ariel. The company also constructed industrial buildings for the Shamir Salads factory in the Barkan Industrial Zone and for the Barkan Mounting Systems factory in the Ariel Industrial Zone.
 </t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
   </si>
   <si>
     <t>Altoni Leather S.P.A</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t xml:space="preserve">Altoni Leather designs, produces and sells leather and fabric sofas, sofa beds and armchairs.
 The company operates a shop in Design City shopping complex in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>AM General</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures vehicles for military use.
 The company manufactures the HMMWV (military Hummer) off-road vehicle used by the Israeli army in the occupied West Bank. Among other military uses, these vehicles are used in creating temporary (&amp;quot;flying&amp;quot;) checkpoints and roadblocks.
 </t>
   </si>
@@ -695,86 +694,50 @@
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
 From 2015 until 2018, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD maintenance services, for NIS 180,000.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
@@ -787,51 +750,51 @@
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
     <t>B.D.T.H Israel Solar Energy Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">Founded in 2010, the company constructs and installs commercial and residential solar fields.
 In September 2018, the company won a 900,000 NIS tender for the installation of solar panels on top of educational institutions in Kiryat Arba settlement, the occupied West Bank. Once completed the project is to generate KWP 250 of electricity.
 Electricity generated from roof installed solar panels is sold back to the Israeli Electric Corporation at a rate that is 65%-95% higher from green electricity generated on ground solar fields.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>B.G. Ilanit Gates and Urban Elements</t>
   </si>
   <si>
     <t xml:space="preserve">A&amp;nbsp;manufacturer and&amp;nbsp;provider of perimeter security products including:&amp;nbsp;security gates,&amp;nbsp;bollards,&amp;nbsp;biometric access control systems and undercar scanners.
 Company headquarters are located in Mevo Horon settlement Industrial Zone in the occupied West Bank.
 The company&amp;rsquo;s gates and barriers are installed in various checkpoints as part of the Israeli population control apparatus in the occupied Palestinian territory.
 Gates by the company are found in the Jubara checkpoint, Al-Jib checkpoint, Ofer military base and prison for political prisoners, Rihan (Bartaa), Qalandiya, Karni, Abu Dis Container (Kiosk), Abu Al-reesh, Tarkumya and Al-sheikh Sa&amp;#39;ad checkpoints, and in Tal Rumeideh in Hebron. Company gates are also found in the Separation Wall in the vicinity of Alfei Menashe settlement and near the Palestinian city of Bethlehem, and in the settlement of Kiryat Arba.
 In 2019, 27 biometric Speed Gates of the company were deployed in Qalandiya checkpoint as part of the assimilation of new inspection technologies in checkpoints. Electric gates manufactured by the company are also deployed in Israeli army bases.
 The company provided gates and systems to the Israeli Ministry of Defense deployed in the Seam Zone area around Jerusalem (the area annexed by the wall).
 In 2021, the company received 245,000 NIS from the Ministry of Economy and Industry.
 The company received grants from the Coordinator of Government Activities in the Territories (COGAT) for the maintenance and repair of gates and barriers in the West Bank, from the Ministry of Interior for the maintenance and repair of gates, and from the Israeli Prison Service for the construction of a cellular modem for an entrance gate.
 In 2016, the company was contracted by the Israeli Police to for the maintenance of electric gates in the amount of 45,000 NIS.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
@@ -1014,113 +977,87 @@
 BlueBird products have been used during air strikes by the Israeli Air Force during military assaults on Gaza in 2008-9 and 2014 and on Lebanon in 2006. Company UAVs were also used in military campaigns in the West Bank.
 According to the company&amp;rsquo;s website, during the summer of 2014, its SpyLite UAVs &amp;ldquo;operated around the clock&amp;rdquo;, and &amp;ldquo;logged over 700 operational sorties of over 3 hours each&amp;rdquo; in Israeli military attacks in the West Bank and Gaza. The SpyLite is marketed as &amp;lsquo;combat proven.&amp;rsquo;
 </t>
   </si>
   <si>
     <t>Bnei Eli Etkes Surveying and Engineering Instruments Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in measuring and engineering instruments and GNSS (Global Navigation Satellite System) measuring solutions. The company is the exclusive representative of the Swiss company LEICA Geosystems.
 Bnei Eli Etkes established a private statewide network of GPS base stations for RTK (Real Time Kinematic) measurements, based on LEICA Geosystems technology. The network, SPIDERNET, is the largest of its kind in Israel. It has 52 active stations, including in settlements in the occupied West Bank (Tomer, Karnei Shomron) and the occupied Syrian Golan (Avnei Eitan) and in Palestinian West Bank towns and cities (Ramallah, Jenin, Jericho, Burin, Sinjil, Dura) and in the Syrian Druze town Buq&amp;#39;ata in the occupied Golan.
 On 6 February 2017, Bnei Eli Etkes equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built in the occupied West Bank near the Palestinian village of Nabi Elias.
 The bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 The company also has a joint project with Noble Energy, a US oil and gas exploration and production corporation, for monitoring production platforms. Noble Energy operates several oil production platforms in the Eastern Mediterranean, including the Tamar and Mari-B fields. According to a 2017 report by SOMO - Centre for Research on Multinational Corporations, Noble Energy&amp;#39;s operations are directly linked to severe human rights impact, including naval attacks on Palestinian fishermen (incl. with live bullets) unlawful arrest and arbitrary detention, and the&amp;nbsp;denial of right to livelihood, through the company&amp;#39;s relationship to the Israeli navy, which enforces an illegal naval blockade around Noble Energy&amp;#39;s platforms.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bomag</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of compaction equipment based in Germany. Part of the FAYAT Group.
 Machinery of the company was used in the paving of roads leading to settlements in the occupied West Bank, including apartheid roads which are only for Israelis, and roads at checkpoints.
 On 4 February 2017, Bomag heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a new settler road near the Palestinian village of Nabi Elias in the occupied West Bank.
 According to media coverage, the bypass road will involve the expropriation of 25 acres of Palestinian land - including a total 700 olive trees - belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias, just east of Ramallah. Attempts by Palestinian landowners to petition the Israeli High Court against the plan have been rejected. According to the head of Nabi Elias&amp;#39; village council, Raed Khalif, those who will be able to prove ownership over the land will receive nominal compensation for their stolen property, property on which their livelihood depends.
 In March 2010, Who Profits research team has documented an roller manufactured by the company, at the construction site of the new Tel Aviv-Jerusalem fast train line (A1), near the settlement of Mevo Horon.&amp;nbsp;The new train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 In 2008 and 2009 Bomag rollers were documented in Jaba&amp;#39; &amp;nbsp;and Huwara checkpoints.
 </t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...10 lines deleted...]
-    <t>$15B-$25B</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Burger Ranch (Orgad HSN)</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli fast-food chain.
 The company operates branches in the settlements of Maale Adumim and Ariel in the West Bank, a branch in the settlement neighborhood of Pisgat Ze&amp;#39;ev in occupied East Jerusalem, and a branch in the settlement of Katzrin in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>C. Mer Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in Homeland Security (HLS), Cyber and Intelligence, Communication Infrastructure and Tactical Communication Systems.
 The Group&amp;rsquo;s Security and Technology division develops and installs smart communication systems for military land and naval units in Israel and globally.
 The company builds transmission infrastructures and supplies masts and civil engineering work for the Israeli Ministry of Defense (IMOD), Israel Police, and the Israel Prison Service, as well as for the defense companies Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems.
 Services for the Israeli Ministry of Defense &amp;nbsp;
 Communication Systems
 The company has provided digital Internal Communication System for the military&amp;rsquo;s armoured fighting vehicles, and company&amp;rsquo;s products have been implemented in advanced weapons systems such as the Israeli Merkava tank as well as mission aircraft, watercraft and border control.
 The company holds a sole supplier agreement with the IMOD for the provision of tactical communication systems for the Israeli Ground Forces until 2032.
 In 2023, the company performed work in the field of communication and data communication for the IMOD.
 In 2016, the company&amp;rsquo;s fully owned subsidiary, Techmer Inc., was contracted to supply hundreds of intercommunication systems for the Israeli Ground Forces, for about NIS 40 million for five years. The contract included the development, manufacture, supply and implementation of hundreds of communication systems based on digital audio RoIP-VoIP technology, which enables connecting a large number of radios and sharing them between many users while maintaining a high level of security.
 Techmer has also supplied RoIP-VoIP based communication systems that were installed in various applications in the Israeli Navy.
 The company has also supplied the intercommunication systems for the Merkava Mark 4 tanks.
 Gaza 2024 
@@ -1183,138 +1120,125 @@
   </si>
   <si>
     <t>Military, Security and Surveillance, Tourism</t>
   </si>
   <si>
     <t>Carmel Industries (I.L.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures and markets carpets for domestic and international export. Part of the Carmel Group.
 The company&amp;#39;s main factory is located in the Shahak Industrial Zone, part of the settlement of Shaked in the northern part of the occupied West Bank. Carmel&amp;nbsp;Floor Design Ltd., a carpet manufacturer active under the Carmel Group brand, operates a factory in the Barkan I.Z.
 In 2016, Carmel Industries received a governmental grant of NIS 8,950,000 from the Israeli Ministry of Economy for expanding its synthetic grass and carpets manufacturing factories in the Barkan and Shahak industrial zones. The grant was given in accordance with the Law for the Incentivizing of Capital Investment 1959.
 </t>
   </si>
   <si>
     <t>Carmel Wineries</t>
   </si>
   <si>
     <t xml:space="preserve">One of the largest wineries in the Israeli market.
 Carmel Winery sources from vineyards located in the occupied Syrian Golan in the production of several of its wines, including Gew&amp;uuml;rztraminer Shaal, Merlot Shaal and Sauvignon Blanc Northern Golan.
 Carmel subsidiary Yatir Winery sources from vineyards in the Hebron Hills region of the occupied West Bank.
 In 2011-2015, Carmel and Yatir collaborated with a settlement agricultural R&amp;amp;D institute in the occupied West Bank, in a study of irrigation models. The study took place in a vineyard in the settlement of Carmel in the West Bank that is marketed to Yatir Winery, in an area of 70 dunams.
 The R&amp;amp;D Center is comprised of four settlement regional councils: Shomron, Binyamin, Gush Etzion and Mount Hebron.
 </t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...15 lines deleted...]
-</t>
+    <t xml:space="preserve">Carrefour Israel </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
+    <t>Carrefour Israel, also known as Global Retail C.I. (formerly Yenot Bitan), is a private Israeli company engaged in the food retail sector and operates a chain of supermarkets for the retail sale of food and other consumer products. The company operates stores under the Carrefour brand names (Carrefour City, Carrefour Market, Carrefour Hyper, and La Mercè), and online sales sites under the brand names Carrefour Online, Bitan Online, and Quik.&amp;nbsp;Carrefour FranchiseIn April 2022, the company entered into an exclusive franchise agreement with the French Carrefour Group to operate the Group's supermarkets under the Carrefour brand and for the exclusive use of the brand name and Carrefour's private label in Israel. &amp;nbsp;The franchise agreement was signed for a period of 20 years with automatic renewal for an additional 20 years and extension options for additional 20-year periods.&amp;nbsp;In February 2024, the first franchise period was extended to an additional 7 years for a total of 27 years with an option for an additional 20 years.Services to SettlementsThe company operates a Carrefour store in a shopping center located outside the Green Line in a “demilitarized zone” in the occupied West Bank in the city of Maccabim (Modi'in-Maccabim-Re'ut). &amp;nbsp;The company also operates Bitan Market stores in the settlements of Alfei Menashe and Ma’ale Adumim in the occupied West Bank.The&amp;nbsp;Carrefour and Bitan online stores provide delivery services to the settlements of Oranit, Sha’arei Tikva, Elkana and Etz Efraim in the occupied West Bank, and to the settlement neighborhoods of Gilo and Har Homa in occupied East Jerusalem.&amp;nbsp;Gaza Captive Food MarketIn December 2025, Carrefour Israel was one of 11 companies that reportedly won a tender from the Israeli Customs Directorate to privatize humanitarian aid to Gaza.&amp;nbsp;The tender allows the winning Israeli food chains, importers, and suppliers to sell food to Gaza with a revenue potential of approximately NIS 800 million per year.&amp;nbsp;Since the beginning of the genocide, Israel has severely restricted the entry of food and prevented international aid organizations from entering the Gaza Strip, creating a captive market for food companies authorized by Israel. The Israeli suppliers charge brokerage fees, and traders in Gaza are also required to pay VAT to the State of Israel, increasing the costs for Palestinians in Gaza amid an ongoing blockade and humanitarian crisis.&amp;nbsp;Services to Israeli Military&amp;nbsp;The company provided food and beverages for the Coordinator of Government Activities in the Territories (COGAT), the Israeli military coordination unit in the occupied West Bank and Gaza. In 2024, the company provided food and beverages for COGAT for events in the total amount of NIS 9,610. In 2023, the company provided food and beverages for COGAT for a total of NIS 33,705.&amp;nbsp;Ministry of EconomyIn April 2026, the Ministry of Economy and Industry launched a project in which Carrefour Israel was selected to market 100 products at a set price for at least six months, in exchange for a NIS 50 million publicity campaign funded by the ministry.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Palestinian Captive Market, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Castro Model</t>
   </si>
   <si>
     <t xml:space="preserve">Castro Model Ltd. is a fashion retailer and chain operator based in Israel.
 Through its subsidiaries, the group is engaged in the sale of fashion products, eyewear, make-up and cosmetics, as well as home accessories and products under the brands &amp;quot;Castro&amp;quot;, &amp;quot;Yves Rocher&amp;quot;, &amp;quot;Hoodies&amp;quot;, &amp;quot;Carolina Lemke&amp;quot;, &amp;quot; Top Ten&amp;quot;, &amp;quot;Urbanica&amp;quot; and &amp;quot;Kiko Milano&amp;quot;.
 Through its subsidiary A. R. Botanical Cosmetics, Castro Model is the exclusive distributor in Israel of Yves Rocher, a French cosmetic brand, and KIKO Milano, an Italian cosmetics company.
 Castro Group operates four stores in two settlements in the occupied West Bank.
 These include Castro, Top Ten, and Hoodies stores in the Adumim Mall shopping center in the settlement of Ma&amp;#39;ale Adumim, and an additional Top Ten store in the settlement of Ariel in the occupied West Bank.
 Additionally, the company&amp;#39;s websites of the brands: Urbanica, Carolina Lemke, Castro, Hoodies offer delivery services to numerous settlements in the occupied West Bank, the Syrian Golan, and East Jerusalem.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CEIA Costruzioni Elettroniche Industriali Automatismi</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of metal detectors and electromagnetic inspection systems. The company also provides training programs and equipment maintenance worldwide.
 In 2013, CEIA&amp;rsquo;s detectors were documented in Israeli military checkpoints in the occupied West Bank such as the Cave of the Patriarchs checkpoint in Hebron, the Beit Iba checkpoint in Nablus, Tayasir checkpoint in the Jordan Valley; and in Erez checkpoint in Gaza.
 The company&amp;rsquo;s detectors were also documented in the Israeli Civil Administration&amp;rsquo;s headquarters in the settlement of Beit-El.
 The detectors were supplied by CEIA&amp;rsquo;s Israeli representative&amp;nbsp;Afcon Control and Automation.
 </t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>Chim Nir</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides aviation and spraying services.
 The company conducts herbicide spraying around the besieged Gaza. The spraying causes damage to agricultural crops and farmlands owned by Palestinians. According to the Palestinian Ministry of Agriculture, the spraying conducted during January 2017 damaged approximately 3,400 dunams (roughly 840 acres) of crops.
 The company organizes and market tour packages to Bethlehem in the occupied West Bank and the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Other</t>
   </si>
   <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
@@ -1335,103 +1259,66 @@
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
     <t>Comodan Far East</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli importer and exporter of raw materials, products and services from China and the establishment of Joint Ventures and Compensation Trade Agreement with China.
 Comodan is the exclusive representative of the private Chinese company Nuctech in Israel. The company installed and operates mobile Nuctech container x-ray systems at Gaza&amp;rsquo;s Karni checkpoint.
 In a response to a 2009 Freedom of Information request, the Israeli Ministry of Defense noted that the company operates and maintains scanning equipment in the West Bank checkpoints of Hotze-Shomron, Eyal, Barta&amp;rsquo;a (Rihan), Eliyahu, Jalameh (Gilboa), Metar, Mezadott Yehuda, Sha&amp;rsquo;ar Efrayim (Irtah), Macabim, Tarqumya, Habik&amp;rsquo;a.
@@ -1522,78 +1409,54 @@
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Dan Pri Export and International Trade</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce to Russia.
 The company&amp;rsquo;s boxes were spotted in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the Jordan Valley, the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...26 lines deleted...]
-</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>DefenSoft</t>
   </si>
   <si>
     <t xml:space="preserve">A homeland security company that develops software solutions for security systems. DefenSoft&amp;#39;s primary product, the Lighthouse, is a system for boundary security design. Applications for this software include borders and coastlines, military bases, airports and seaports.
 The company has provided the Israeli army with the defense array design for the Separation Wall in the occupied West Bank, and around the Gaza Strip.
 </t>
@@ -1726,50 +1589,53 @@
   <si>
     <t>Eastern Lines</t>
   </si>
   <si>
     <t xml:space="preserve">A logistics company specializing in the transporting of fruits and vegetables.
 The company is located in the settlement of Tomer in the Jordan Valley in the occupied West Bank and provides transport services for agricultural products from the occupied Jordan Valley into Israel.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
+    <t>Other</t>
+  </si>
+  <si>
     <t>Efco Equipment</t>
   </si>
   <si>
     <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Egged Israel Transport Cooperative Society</t>
   </si>
   <si>
     <t xml:space="preserve">A public transportation operator. Until 2017, the parent company operated bus lines to Israeli settlements in the occupied West bank and Jerusalem.
 The bus lines were armored vehicles, that according to the company allowed them to pass through &amp;quot;Arab populated areas&amp;quot;. Since then, the operation of bus lines to settlements was transferred to the company&amp;#39;s subsidiary Egged Taavura.
 Egged Taavura operates bus lines to settlements in the West Bank, in the areas of Gush Etzion, Giva&amp;#39;at Ze&amp;#39;ev, Binyamin, Mount Hebron and Kiryat Arba, including settlements in the Jordan Valley, and the settlements of Shiloh, Otniel and Ma&amp;rsquo;ale Adumim.
 The company&amp;#39;s subsidiary, Egged Heseim, Tours and Recreation, provides tours and travel packages to the Old City of Jerusalem and the City of David settler complex, located in the Palestinian neighborhood of Silwan in occupied East Jerusalem.
 The company also organizes tours to Bethlehem, Jericho and the occupied Syrian Golan, In 2018, the company&amp;#39;s branch in Ashdod organized a donation campaign for the Israeli army in the area surrounding the besieged Gaza. In November 2014, 27&amp;nbsp;Palestinian bus drivers at Egged quit their jobs and dozens more went on strike for fear of being attacked by Israeli settlers as&amp;nbsp;tensions increased in Jerusalem during that period. This act came after driver Yusuf Hassan al-Ramouni was found hanged in an Egged bus in Jerusalem.
 Presently, the company uses vehicles manufactured by Mercedes and Volvo. The company is currently running for the tender to operate the new light rail line in Jerusalem, which will connect more settlements. The company was initially disqualified for fear of creating a monopoly (as it also operates buses in Jerusalem), but in March 2019 the general director of the Israeli antitrust authority ruled that it can, provided it commits to dropping some of its bus lines if selected.
 </t>
   </si>
@@ -1816,121 +1682,57 @@
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Eldad Spivak Engineering  Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An engineering company which manages a wide range of projects such as: interurban roads, road / rail separation, sewage purification plants, public buildings, metropolitan parks, industrial buildings, road and rail tunnels and more.
 The company was contracted by Israel Railways to manage and supervise the central part of A1 fast train line from Tel-Aviv to Jerusalem. The company will manage the construction of sections B and C, which cross the Green Line in two areas into the occupied West Bank. In some parts the route passes through privately owned Palestinian land. The project&amp;rsquo;s budget is approximately NIS 2.5 billion ($ 715 million).
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
@@ -2052,66 +1854,51 @@
 Renewable Energy Projects in the Naqab 
 The company owns 90% in Eshkol Havetzelet-Halutziot solar field in the Naqab region. The 55MW solar field spreads over 1000 dunam of land.
 As part of the Ministry of Energy and the Ministry of Agriculture and Rural Development&amp;rsquo;s 2022 pilot program for the construction of dual-use solar facilities on active agricultural lands, between January 2022 and March 2023, the construction of 42 pilot facilities on agricultural land in the Naqab was approved. These facilities take up a total of 431.5 dunams and have the total capacity of 35.641 MW. Enlight was granted six pilot projects.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
@@ -2134,127 +1921,90 @@
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First International Bank of Israel</t>
   </si>
   <si>
     <t>An Israeli commercial bank that provides a variety of banking services, including through its bank brands "Otsar Ha-Hayal", "PAGI" and "Ubank". The bank controls "Bank Massad".The First International Bank of Israel provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal SettlementsThe First International Bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in occupied East Jerusalem and holds the companies’ rights to the lands and projects as collateral.Pisgat Ze'ev&amp;nbsp;In September 2025, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Sarfati Shimon&amp;nbsp;a loan for a construction project known as the "Pisgat Ze'ev Project", which includes the construction of 4 residential towers with 286 housing units and an employment building with commerce and public areas in the Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. The project is part of City Plan No. 101-0464859. The bank holds as collateral a first-degree permanent lien on all of the company's rights to receive all funds or receipts that are held in a trust account at&amp;nbsp;Bank Leumi.&amp;nbsp;Givat HaMatosBetween 2021 and 2026, the bank provided the Israeli construction company Ram Aderet-Salit with mortgage loans for a residential construction project in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem.In April 2021, the bank granted&amp;nbsp;Ram Aderet two loans for a construction project&amp;nbsp;of 130 housing units on 7.65 dunams (7,650 square meters) of land in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369,393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. The bank holds as collateral a first-degree lien on all of the company's rights to receive all income and rights related to the real estate, including construction rights.&amp;nbsp;In February, July, and December 2024, the bank granted the company additional loans, for which the bank holds as collateral first-degree liens on all of the company's rights in the project and the land, including all the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project. In January 2026, the bank granted the company a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights under agreements with purchasers in the project and all income, rights and franchises arising from or related to the mortgaged assets in the project.Atarot Industrial ZoneIn November 2021, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers a loan for which the bank holds as collateral all of the company’s rights and income pursuant to a bus parking construction project in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp; The project, part of the company's agreement with the Moriah Jerusalem Development Corporation according to Tender 98/2020, serves as a parking lot and bus terminal for over 300 buses.&amp;nbsp;The Bank holds as collateral all of the company's rights to all income, rights and franchises related to the project.Ariel&amp;nbsp;In January 2019, the bank provided Ram Aderet-Salit a mortgage for a construction project of 300 housing units in two complexes with a total area of about 30,000 m2 in the settlement of Ariel in the occupied West Bank.Transportation Infrastructure Projects in Occupied East JerusalemThe Jerusalem Light RailIn 2020, the bank was part of a consortium led by&amp;nbsp;Hapoalim Bank&amp;nbsp;to finance the expansion of the Red Line and the establishment of the Green Line as part of the Jerusalem Light Rail’s (JLR)&amp;nbsp;J-Net Project. The consortium awarded the Light Rail’s operators&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry&amp;nbsp;NIS 3.5 billion. The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the J-Net Project see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.Road 50The bank financed Shapir Engineering and Industry’s&amp;nbsp;project for the expansion of Road 50, connecting the Atarot and Gilo settlement neighborhoods in occupied East Jerusalem. The bank also accompanied a paving and development project near Wadi al-Joz in occupied East Jerusalem. For more information see&amp;nbsp;Who Profits’ report&amp;nbsp;Paving the Way: The Role of Israeli Banks in Road Construction in the Occupied Palestinian Territory.Financing Settlements-Based Construction Companies&amp;nbsp;In August 2022, Bank Otsar Ha-Hayal, a bank brand of the First International Bank,&amp;nbsp;granted settlement-based Israeli construction company Hemdat Shomron a loan for which the bank holds as collateral a permanent lien on all of the company's rights to receive funds from the bank in respect of deposits.In June 1998, the bank granted settlement-based Israeli construction company Bar Amana Buildings Construction &amp;amp; Development&amp;nbsp;a loan of NIS 20,350,000, which is still active. Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Banking Services to Settlement Local and Regional CouncilsThe First International Bank of Israel provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.The bank has provided loans and various banking services for the settlements of Ariel, Alfei Menashe, Beit El, Beitar Ilit, Har Hevron, Kdumim (Kedumim), Ma’ale Efraim and Karnei Shomron in the occupied West Bank.&amp;nbsp;KdumimThe bank operates accounts for the Kdumim settlement in the occupied West Bank. On February 5, 2025, the Kdumim Local Council approved authorized signatories for the council's bank accounts at the International Bank and Otsar Ha-Hayal.&amp;nbsp;ArielAs of April 2026, the bank has 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In November 2025, the bank signed a pledge agreement with the Ariel Municipality for a period of one year (ends 2026).&amp;nbsp;The bank holds as collateral the council’s rights to all the council’s current and future revenues and rights that originate from the municipality's own revenues, as well as income and rights arising from the mortgaged assets or related to them.&amp;nbsp;In July 2022, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2121).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s current and future revenue of funds originating from water and sewage.In January 2020, the bank signed a pledge agreement with the Ariel Municipality for a period of 81 years (ends 2101). The bank holds as collateral&amp;nbsp;the council’s current and future revenue, excluding funds originating from the state budget.In December 2016, the bank signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2115).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.Karnei Shomron&amp;nbsp;As of April 2026, the bank has 5 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In January 2020, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 5 years (ends 2025).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In January 2018, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2117).&amp;nbsp;The bank holds as collateral the council’s current and future revenue, excluding funds originating from the state budget and revenues from water and sewage.In November 2017, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2116).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2111).&amp;nbsp;The bank holds as collateral the council’s current and future revenue income and rights that come from all the properties located in its jurisdiction excluding funds originating from the state budget and revenues from water and sewage.&amp;nbsp;Har Hevron&amp;nbsp;The Har Hevron Regional Council provides services to 20 settlements in the South Hebron Hills area in the occupied West Bank. &amp;nbsp;On 6 December 2022, the Har Hevron Regional Council general assembly approved a NIS 1 million credit loan from the First International Bank for 2023 according to the bank's requirements, including pledging the council's income as collateral. In 2022, the council received a NIS 1 million credit loan from the bank.As of April 2026, the bank has 2 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;In July 2011, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2110).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.In August 2005, the bank signed a pledge agreement with the Har Hevron Regional Council for a period of 25 years (ends 2130) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue as collateral.Beitar Ilit&amp;nbsp;As of April 2026, the bank has 2 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In March 2006, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2105).&amp;nbsp;The bank holds as collateral&amp;nbsp;the council’s rights according to an agreement with Bank Clearing Center Ltd., including the right to receive funds accordingly. Bank Clearing Center Ltd. (Masav) is a banking corporation owned by the&amp;nbsp;Hapoalim, &amp;nbsp;Leumi, Discount Bank, and Mizrahi Tefahot banks,&amp;nbsp;and provides services to all banks and their customers.In September 2005, the bank signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2104) for which the&amp;nbsp;bank holds as collateral the council’s current and future revenue.Alfei Menashe&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Alfei Menashe Local Council in the occupied West Bank.&amp;nbsp;In July 2014, the bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2113).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Ma’ale EfraimAs of April 2026, the bank has 1 active pledge agreement with the Ma’ale Efraim Local Council in the occupied West Bank.&amp;nbsp;In July 2002, the bank signed a pledge agreement with the Ma’ale Efraim Local Council for a period of 99 years (ends 2101).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, the bank has 1 active pledge agreement with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In January 2012, the bank signed a pledge agreement with the&amp;nbsp;Beit El Local Council&amp;nbsp;for a period of 99 years (ends 2011).&amp;nbsp;The bank holds as collateral the council’s current and future revenue excluding funds originating from the state budget and revenues from water and sewage.Branches in SettlementsThe bank operates branches providing banking services in settlements in the occupied West Bank and East Jerusalem.The bank operates branches in the settlement of Ariel, Beitar Ilit and Modi’in Ilit in the occupied West Bank, and branches in the Ramot settlement neighborhood in occupied East Jerusalem. The bank’s fully owned subsidiary, Massad Bank, operates a branch in the French Hill settlement neighborhood in occupied East Jerusalem.Services to the Israeli Ministry of Defense&amp;nbsp;The bank provides banking services to the Ministry of Defense (IMOD) and operates branches in Israeli military bases.In May 2023, the bank won a tender from the Ministry of Defense to provide credit and banking services to ministry employees for a period of 7 years starting in December 2023, with an option to extend for an additional 3 years. The contract includes providing loans and banking services to the ministry employees and rights to operate bank branches at military bases.&amp;nbsp;In accordance with the IMOD tender, the bank provides special benefits to those eligible, including exemption from fees and a credit line with preferential terms and benefits in securities activitiesIn addition, the bank's fully owned banks, UBank and Bank Otsar Ha-Hayal&amp;nbsp;(merged with the company in 2019), specialize in providing banking services specifically to employees and retirees of the defense system.Financial Support for the Israeli MilitaryThe bank provides financial donations to the military's 411th Battalion as part of the "Adopt a Soldier" project in which business companies "adopt" military combat units for a period of at least 3 years. Battalion 411 operates in the occupied West Bank and in Gaza. Since October 2023, it has participated in thousands of shellings of Gaza. The bank takes part in the unit's events and its donations are intended for the unit's soldiers, including clothing and equipment.&amp;nbsp;In 2025, the bank provided 30 apartments for soldiers as part of the Association for Israel’s Soldiers housing project.&amp;nbsp;In addition, the bank takes part in a scholarship program to finance academic courses for soldiers and military veterans, and a project to integrate young people with special needs into service in the Israeli military.In 2025, the bank sponsored the annual conference of the MAMARAM Unit, the military's central computing system unit.Financing Weapon Manufacturing Projects&amp;nbsp;In January 2020, the bank granted Israeli company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan pursuant to a contract between the company and state-owned weapon manufacturer, Rafael Advanced Defense Systems. The bank holds as collateral all the company's rights and rights to its revenues arising from the contract.&amp;nbsp;</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
@@ -2299,72 +2049,75 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the manufacturing and marketing of fertilizers.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company employs agronomists to serve its clients in the Jordan Valley and the Syrian Golan.
 </t>
   </si>
   <si>
     <t>Gat Shomron Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the settlement of Karnei Shomron in the occupied West Bank.
 The wines are produced primarily from grapes grown in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
 The company&amp;rsquo;s Chevrolet Grumman vans have been used as baggage scanning vehicles in several Israeli military checkpoints in the occupied West Bank.
 The mobile Chevrolet scanning vans were documented in checkpoints in Al-Hamra in 2012, in Ma&amp;rsquo;ale Efraim in 2010 and in Huwara in 2009 in the occupied West Bank. In 2004, Chevrolet scanning vans were also used as baggage scanners for the belongings of family members visiting Palestinian political prisoners detained in the Ktziot prison. &amp;nbsp;
 Services to Settlements 
 In 2016, Chevrolet Colorado won an Israeli Ministry of Defense (IMOD) tender for the acquisition of over 100 trucks for the Israeli military use, financed by US military aid.
 In 2018, the Israeli military&amp;rsquo;s robotics lab converted a Chevrolet Colorado vehicle into a self-driving car. Chevrolet Savana ambulance vehicles were in use by the Israeli military until 2018, when they were replaced with Mercedes models.
 UMI, General Motors&amp;rsquo; distributer in the Israeli market, operates Chevrolet Israel&amp;rsquo;s authorized service center located in the Mishor Adumim settlement Industrial Zone in the occupied West Bank to provide service for General Motors brands. The service center also includes a department for handling military vehicles.
 Chevrolet Savana and Chevrolet Malibu vehicles have also been in use by Israel Prison Service. Chevrolet Tahoe police vehicles have been in use by the Israeli police.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Genesis Land Dates/N.S Water and maintenance services</t>
   </si>
   <si>
     <t xml:space="preserve">A water service company which also grows dates.
 The company is located in the settlement of&amp;nbsp;Ma&amp;rsquo;ale Efraim&amp;nbsp;in the Jordan Valley, occupied West Bank.&amp;nbsp;The company&amp;rsquo;s boxes were found in &amp;nbsp;Na&amp;rsquo;aran&amp;nbsp;settlement&amp;rsquo;s packing house in the occupied Jordan Valley.
 </t>
   </si>
   <si>
     <t>Geoda</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in geoinformatics, document digitization and planning and land management.
 Land Registration in East Jerusalem:
 In 2020, the Israeli Ministry of Justice contracted Geoda to lead the process of land registration in East Jerusalem.
 As part of the contract, Geoda is responsible for assigning a project manager and an expert in the field of measurements, who will be in charge of providing service to all of the other teams.&amp;nbsp; Geoda also assists in managing the work on the ground, preparing tenders for conducting measurements, managing the tenders and the contracts and making sure everything is implemented on time. The company also provides an office and other relevant necessities for the different teams. In a field visit conducted by Who Profits team to Jerusalem, a researcher in another organization confirmed that the people conducting measurements on the plots are individuals contracted by a company &amp;quot;registered in Tel Aviv&amp;quot;.
 The period of the contract between the company and the ministry is 24 months, with an option to extend the period with additional 12 months. The total duration of the contract must not extend beyond 84 months.
 The land registration process might lead to confiscation of lands and a mass Palestinian dispossession in the city. This process threatens to confiscate around 60% of the Palestinian properties in Jerusalem, under the pretext of lack of official documentation, absentee properties, Jewish ownership and others.
 Other involvements:
 In 2020, the company was contracted by the Coordinator of Government Activities in the Territories (COGAT) for the support of the &amp;quot;illegal construction&amp;quot; system operated by COGAT for NIS 20,000. The system is a specialized system that was developed in 2014 by Geoda based on COGAT&amp;#39;s needs. Through the system, COGAT manages tens of thousands of &amp;quot;illegal construction&amp;quot; files in the West Bank. In 2018, a new tender was published for the development of a new system to replace the current one, and until the new system is implemented Geoda will continue maintaining the existing one.
 In January 2022, the company published that it is leading the Israeli Prison Service&amp;#39;s (IPS) digitization process, including scanning, deciphering and computing data, as well as archiving services and micrography.
 </t>
   </si>
   <si>
@@ -2540,69 +2293,63 @@
 In October 2015, a company regional specialist held a meeting in the settlement of Fatsa&amp;rsquo;el with growers from agricultural settlements in the Jordan Valley. Growers received agronomic consultation on water and soil testing, fertilizer plans and company products.
 The company&amp;rsquo;s January 2014 newsletter featured the Jordan River Herbs company based in Mehola settlement, which developed a fertilizer spreader on wheels using the company&amp;rsquo;s fertilizer tanks, and a farm in the agricultural settlement of Masua that uses Haifa Chemicals fertilizers in its dates, lemons and grapes cultivation.
 </t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hamashbir Agriculture</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of agricultural equipment.
 The company operates a branch in the settlement of Tomer in the occupied West Bank. It also operates a branch in Avnei Eitan settlement in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
     <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>$250M-$500M</t>
-[...1 lines deleted...]
-  <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
     <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
@@ -2827,130 +2574,51 @@
 </t>
   </si>
   <si>
     <t>Jaguar Land Rover Automotive PLC</t>
   </si>
   <si>
     <t>Public, Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A Global Automotive manufacturer of the Jaguar and Land Rover brands.
 Land Rover Defender fitted vehicles are widely used by the Israeli military and Border Police. The &amp;lsquo;David&amp;rsquo; armored vehicles, based on a Land Rover Defender 110 (4&amp;times;4) chassis, are used by the Israeli military in the occupied Palestinian territory for patrol, reconnaissance and combat.
 The Land Rover Defender is the most operational patrol vehicle in the Israeli military. MDT Armor, an American subsidiary of Israeli company Shladot, armors the vehicles.
 Through its Israeli distributor &amp;ndash; Eastern Automobile Marketing, Land Rover supplies armored vehicles to the Israeli ministry of defense.
 In 2021, MDT Armor, announced it would supply the Israeli Military with about 70 David urban light armored vehicles for US$ 9.98 million by October 2022. The project is budgeted through the U.S. foreign military sales program. The Israeli military has 370 David vehicles in its service. The model in use by the Israeli army is built on top of a Land Rover Defender 110 4&amp;times;4 chassis, and a 122 bhp, 2.5L turbocharged diesel engine.
 In 2021, the Israeli Ministry of Defense published a tender for the acquisition of spare parts for Land Rover vehicle.
 In 2014, Israeli military vehicle with Land Rover logo was documented in Khirbet Umm al Ammad in the occupied West Bank.
 In 2014, David Vehicles carrying tear Gas launchers on their roofs were used during demonstrations in the village of Nabi Saleh in the occupied West Bank.
 In 2014, the vehicles were used by the Israeli military during its assault on Gaza.
 In 2012, David Vehicle was documented used by Israeli military in the settlements of Nokdim and Mitzpe Yair in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
-[...78 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>JC Bamford Excavators Limited, also known as JCB, is a UK-based multinational company engaged in the design, manufacture, marketing and sale of machines primarily for the construction and agricultural industries. The company has 22 plants and over 750 dealers worldwide.&amp;nbsp;JCB equipment is used by the Israeli military and Israeli authorities in the construction of military infrastructure and the demolition of Palestinian homes and infrastructure throughout the occupied Palestinian territory.&amp;nbsp;Services to the Israeli Ministry of DefenseJCB equipment has been used for the construction of military infrastructure, including the barrier surrounding besieged Gaza and the Separation Wall in the occupied West Bank.&amp;nbsp;JCB equipment is sold to the Israeli Ministry of Defense through JCB's official importer in Israel, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;According to a response to a Freedom of Information request submitted by Who Profits in February 2021, between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.&amp;nbsp;The JCB 1CX backhoe loader has been used by the Israeli military for urban warfare in the occupied West Bank. The loader is used to carry out demolitions, excavations, and opening travel axes for combat needs. The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as "Ami", was purchased through the U.S. Foreign Military Sales program and has been used by the Israeli military's 98th Paratroopers Division and the Engineering Corps. The "Ami" excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment and tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.&amp;nbsp;Gaza&amp;nbsp;On October 13, 2023, in the early days of the Israeli military invasion of Gaza, Comasco published photos of the company's technicians repairing JCB excavators at Israeli military bases.&amp;nbsp;On July 2, 2024, JCB equipment was documented at a military post near the Gaza border along with Israeli tanks.&amp;nbsp;Gaza Barrier&amp;nbsp;JCB equipment was used to construct the barrier surrounding the besieged Gaza Strip.&amp;nbsp;The barrier, whose construction was completed in December 2021 by the Ministry of Defense, is 65 km long and includes an underground wall with technological detection means, a physical fence more than 6 meters high, a naval barrier that includes a remotely controlled weapon system, an array of radars and cameras, and combat rooms.&amp;nbsp;Separation Wall and CheckpointsJCB Track and wheel excavators and wheel loaders were documented in use in the construction of the Separation Wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank.&amp;nbsp;House Demolitions&amp;nbsp;Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities throughout the occupied West Bank and East Jerusalem. These incidents include the demolition of Palestinian residential, agricultural, religious, and commercial buildings, as well as water, sanitation, and hygiene infrastructure, the uprooting of trees, and the destruction of graves. These demolitions are being widely carried out throughout the West Bank, largely in the Palestinian communities in the villages of Masafer Yatta in the South Hebron Hills, which are facing imminent mass expulsion and forcible transfer by Israeli authorities as part of the designation of their land for use as an Israeli military firing zone.&amp;nbsp;On July 27, 2026, JCB excavator was used in the demolition of homes and commercial buildings in the Palestinian village of Anza, south of Jenin in the occupied West Bank.&amp;nbsp;On May 13, 2026, JCB excavator was used in the demolition of dozens of Palestinian-owned commercial structures in the Palestinian town of al-Eizariya in the Jerusalem Governorate in the occupied West Bank.On September 29, 2025, JCB excavator was used in expansion works of an Israeli bypass road connecting West Bank settlements with Jerusalem, near Ramallah in the West Bank.On May 28, 2025, JCB machinery was used by Israeli forces in the demolition of two homes and agricultural structures in the villages of Ar Rifa’iyya and al-Jawaya, east of the city of Yatta in the occupied West Bank.On January 8, 2025, JCB excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On August 14, 2024, JCB machinery was used by Israeli Civil Administration (ICA) personnel in the demolition of two trailers and four tents that were home to 17 people, including 11 minors, in the community of Khirbet Um al-Kheir in the South Hebron Hills, the occupied West Bank.&amp;nbsp;&amp;nbsp;Between February and April 2024, JCB equipment was used by Israeli authorities to carry out demolitions in at least two incidents in the Palestinian neighborhood of al-Issawiya in occupied East Jerusalem.On May 22, 2023, JCB machinery was used by ICA personnel to demolish an agricultural water cistern in the area south of Khirbet a-Zuweidin in the South Hebron Hills.On March 6, 2023, JCB machinery was used by ICA personnel in the demolition of the homes of 4 Palestinian families, leaving 36 people, 12 of them minors, homeless in the village of She’b al-Batem in the South Hebron Hills, occupied West Bank.&amp;nbsp;On December 6, 2023, JCB backhoe loaders were used by ICA personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma’in in the South Hebron Hills. &amp;nbsp;On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of ‘Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.In 2022, JCB backhoe loaders and excavators were used in at least four demolitions in the occupied West Bank and East Jerusalem. JCB backhoes and excavators were documented in four incidents in which at least 12 Palestinian-owned homes were demolished in occupied East Jerusalem, in the village of al-Jiftlik, north of Jericho, in the village of al-Dyuq al-Tahta, and in the village of a-Twani in Masafer Yatta in the southern Hebron Hills, in the occupied West Bank.&amp;nbsp;In 2021, at least 10 incidents were documented in which JCB equipment was used to demolish houses, roads, residential and agricultural structures, and water infrastructure in the occupied West Bank and Jerusalem area, and to demolish the oldest Muslim cemetery in the Old City of Jerusalem as part of the construction of a new park.In 2020, at least seven incidents were documented in which JCB equipment was used to demolish residential, agricultural, and water infrastructure by Israeli forces, including in the Bardala area in the northern Jordan Valley and in the Masafer Yatta area in the southern Hebron Hills in the occupied West Bank.&amp;nbsp;Between 2017 and 2019, JCB machinery was documented in multiple incidents, including demolitions in the Palestinian neighborhoods of Silwan and al-Suwaneh in occupied East Jerusalem, and the uprooting of 450 olive trees in the village of Bardala in the northern Jordan Valley. In 2017, JCB equipment was used to uproot olive trees on private Palestinian land near the village of Nabi Elias in the occupied West Bank, as part of the construction of the Nabi Elyas Bypass Road (Highway 55)&amp;nbsp;intended for Israelis.&amp;nbsp; &amp;nbsp;Demolitions in the NaqabOn May 8, 2024, JCB machinery was used by Israeli authorities in the demolition of 47 homes in the Palestinian Bedouin village of Wadi al-Khalil in the Naqab. Israeli forces razed the entire Bedouin village of Wadi al-Khalil, as part of the extension of the route of Highway 6, leaving over 300 residents homeless. For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceJCB's official importer, Comasco, exclusively provides maintenance services and spare parts for JCB tractors and ATVs used by the Israel Police.In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, to maintain JCB all-terrain vehicles (ATVs) until September 2023 for NIS 50,000.&amp;nbsp;In January 2021, Comasco was contracted by the Israel Police, with an exemption from tender, to provide JCB 3CX SITEMASTER excavator loader maintenance services and spare parts as a sole supplier until the end of September 2023 for NIS 210,000.&amp;nbsp;Between January 2020 and September 2020, Comasco provided the Israel Police with JCB 3CX SITEMASTER tractor repair and maintenance services as a sole supplier.&amp;nbsp;Settlement ConstructionJCB heavy machinery equipment has been previously used in the construction of settlements, settlement industrial zones, and settlement infrastructure projects on occupied Palestinian land.In 2020, JCB equipment was documented at the construction site of the Givat HaMatos settlement neighborhood and in the Beit Safafa area in occupied East Jerusalem.&amp;nbsp;Between 2009 and 2013, JCB loaders and excavators were used in the construction of housing projects in the Har Homa settlement neighborhood in East Jerusalem, and in the settlements of Alfei Menashe, Oranit, Ma’ale Adumim and Tzufin in the occupied West Bank. JCB equipment was also used in construction and expansion works on the beach of the settlement of Kalia in the occupied Dead Sea area, and in the Barkan and Ariel West industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.The Jerusalem Light RailIn February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the settlement neighborhoods of French Hill and Ramat Shlomo in occupied East Jerusalem, and in the construction of the JLR station in the settlement neighborhood of Pisgat Ze’ev. The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.A1 Tel Aviv-Jerusalem TrainJCB machinery was previously used in the construction of the A1 Tel Aviv-Jerusalem Fast Train railway, which crosses the Green Line in two places. For more on the A1 train, see Who Profits Update&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t xml:space="preserve">K-9 Solutions </t>
   </si>
@@ -3306,61 +2974,51 @@
 Volvo equipment was also used in the construction of Israeli settlements and in the construction of the Separation Wall. For the full company profile see Volvo.
 Merkavim Transportation Technologies 
 Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, the company provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. The company also operates a service center in the Mishor Adumim Industrial Zone in the occupied West Bank.
 The company has also provided buses for the Israel Prison Service. For the full company profile see Merkavim Transportation Technologies.
 Kavim Public Transportation
 The company&amp;rsquo;s fully owned subsidiary, Kavim Public Transportation operates bus lines and service centers in settlements in the occupied West Bank and occupied East Jerusalem. The company operates public bus lines to and between the settlements of Elad, Ariel, Mevo Horon, Giva&amp;#39;at Ze&amp;#39;ev, Beitar Illit and Modiin Illit in the occupied West Bank and occupied East Jerusalem.
 For the full company profile see Kavim Public Transportation.
 In 2017, the company&amp;rsquo;s fully owned subsidiary, K.S. Holdings &amp;amp; Properties Mayer Ltd., mortgaged a 9,163 square meter property located in Mishor Adumim Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank, for NIS 2,500,000 to Bank Hapoalim. According to the loan documents, the company holds the plot under a leasing agreement with the Civil Administration in the West Bank.
 Services to the Israeli Police:
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
     <t>MDT Armor</t>
   </si>
   <si>
-    <t xml:space="preserve">The company develops and provides armored vehicles for military, law enforcement and civilian use worldwide.
-[...9 lines deleted...]
-</t>
+    <t>MDT Armor is an American provider of armored vehicles for military, law enforcement and civilian use.MDT Armor is a key supplier of&amp;nbsp;ultra-light armored military vehicles to the Israeli military. The company&amp;nbsp;manufactures the “David” military ultra-light armored personnel carrier.“David” Armored VehicleMDT’s “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux.&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux. The David is the most common armored reconnaissance, command and patrol vehicle in the Israeli military and serves as a critical component of the Israeli military's operational capabilities. The vehicle has a roof turret with a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is widely used by fighters in all sectors, mainly in the occupied West Bank and surrounding the besieged Gaza. It has also been&amp;nbsp;used by the Israeli Border Police in occupied East Jerusalem.&amp;nbsp;MDT is the sole supplier of the David vehicle, and it is marketed as battle-proven for its use by the Israeli military.Contracts with the Israeli Ministry of Defense&amp;nbsp;In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle, manufactured by MDT Armor in the United States.&amp;nbsp;In April 2025, MDT Armor was awarded a USD 15.4 million contract from the U.S. Army to supply approximately 100 armored vehicles and related parts to the Israeli military.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. Deliveries were scheduled to be completed by the end of September 2025.&amp;nbsp;In July 2021, MDT Armor was awarded a USD 10 million sole supplier contract to manufacture and supply 65–70 David vehicles to the Israeli military. The contract was issued by the U.S. Department of Defense and funded through the U.S. Foreign Military Sales program.&amp;nbsp;Gaza Genocide&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the Israeli military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is often used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm Refugee Camp in the occupied West Bank.&amp;nbsp;On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;</t>
   </si>
   <si>
     <t>Medan – Roads and Quarries (1964) LTD</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company active in the fields of quarrying and operates asphalt factories and emulsions. The company is a recognized government contractor.
 The company operates an aggregate quarry in the occupied West Bank in accordance with an agreement with the agricultural cooperative society of&amp;nbsp;Beit Haggai&amp;nbsp;settlement, signed in 1991. The 327-dunam quarry is located on the lands of the Palestinian villages of Dura and ad-Dhahiriya,
 The quarry produces materials for construction such as pebble stones and rocks, sand, and aggregate.
 The company has several factories in the Beit Haggai Quarry premise, including a bitumen&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; &amp;nbsp;emulsion factory operating since 1999, which provides different kinds of bitumen emulsion and asphalt for roads, construction and the private market.
 Medan also operates an asphalt factory in the quarry since 2000. In addition, in 2019 another factory was constructed with the help of the Italian company, Marini, which led to greater asphalt production capabilities for the company.
 In 2018, the quarry produced 2.2 million tons of quarried materials annually, of which 1.76 million tons are marketed within the Green Line and the rest are marketed in of the occupied West Bank.
 In 2015, the subcommittee for mining and quarrying approved a 100-dunam expansion of the quarry, containing an estimated 12 million tons of aggregate reserves.
 In 2010, a media source indicated that the company pays royalties to Beit Haggai settlement, estimated at over a million NIS a year (comprising roughly 80% of the settlement&amp;rsquo;s annual budget). The company also pays property taxes to the Mount Hebron regional settlement council, of which Beit Haggai is part.
 </t>
   </si>
   <si>
     <t>Construction, Industrial Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin </t>
   </si>
   <si>
     <t xml:space="preserve">Mehadrin is Israel&amp;rsquo;s largest grower and exporter of citrus, avocado, dates, and other fruits and vegetables.
 The company is a global supplier of the Jaffa brand.
 The company operates a packing house for grapes in the settlement of Beka&amp;rsquo;ot in the occupied Jordan Valley and a crop in Messua settlement. Mehadrin packages were found in Tomer and Na&amp;rsquo;aran settlements&amp;rsquo; packing houses in the occupied Jordan Valley. The company also stores produce in&amp;nbsp;Habik&amp;rsquo;a cooling&amp;nbsp;in Netiv Hagdud settlement.&amp;nbsp;Mehadrin owns a packing house for mangoes in the occupied Golan Heights through its subsidiary&amp;nbsp;Miriam Shoham&amp;nbsp;(50%).
@@ -3788,81 +3446,51 @@
   </si>
   <si>
     <t>One Software Technologies</t>
   </si>
   <si>
     <t>A publicly traded Israeli information technology services company. The company provides consulting, developing, and implementing services worldwide to the high-tech, banking, finance, insurance, retail, and commerce industries.The company is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Meitar Biometric SystemOne Software provides the Israeli Civil Administration with Information Technology (IT) consultancy, management and maintenance services for Meitar System, a biometric identification system deployed at checkpoints in the occupied West Bank.The Meitar System has been used by the Israeli Civil Administration (ICA) to issue biometric ID cards that Palestinians are compelled to use at Israeli checkpoints in the occupied West Bank.The biometric cards contain personal identifying information that is stored in the "Rolling Stone" system, a population registration system of the Palestinian population in the West Bank, operated by the Israeli military ICT and Cyber unit. The data can be used for intelligence purposes. The use of biometric identification technology by the Israeli military in checkpoints is part of the deployment of surveillance practices and technologies used for population control and spatial monitoring of Palestinians by Israel. &amp;nbsp;In January 2021, One Technologies provided the ICA with a manager for the Meitar System for NIS 335,998. In June 2020, the company provided the ICA with a manager for the Meitar System for NIS 692,183. Between 2017 and 2020, One Software won several tenders to supply IT consultants and management for the Meitar system for over NIS 800,000.In addition, through its fully owned subsidiaries, Taldor Consultants Ltd., Taldor Computer Systems (1986) Ltd., and Harel Information Technologies Ltd., the company provided the ICA with managers, content experts, and computer consultant field technicians for the Meitar System, as well as maintenance, repair and upgrade services for biometric queue kiosks for the Meitar System.Between 2023 and 2024, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 424,008. Between 2022 and 2023, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System for NIS 384,699. Between 2021 and 2022, Taldor Consultants provided the ICA with a Meitar System Content Expert for NIS 173,113. Between 2020 and 2021, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 273,611. Between 2019 and 2020, Taldor Consultants provided the ICA a Computer Consultant: Field Technician for the Meitar System for NIS 330,389. Between 2018 and 2019, Taldor Consultants provided the ICA with a Computer Consultant: Field Technician for the Meitar System NIS 233,766.In 2021, Taldor Computer Systems provided the ICA with repair services for kiosks for the Meitar biometric project for NIS 28,009.In 2018, Harel Information Technologies provided the ICA with computers for Meitar System for NIS 72,914.Between 2018 and 2021, One Software's fully owned subsidiary, Taldor Communication, won several tenders from the ICA to provide consulting services for the Meitar System and maintenance services for queuing systems as part of a biometric project in the West Bank.Harel Information TechnologiesOne Software's fully owned subsidiary, Harel Information Technologies, provides computers and computing services to the Israel Civil Administration in the occupied West Bank, the District Coordination and Liaison Office (DCL) in Gaza, and the Israeli Ministry of Defense Coordinator of Government Activities in the Territories.Services to the Israeli Civil Administration in the occupied West BankThe company provides computers, computing services and equipment to the Israel Civil Administration (ICA) headquarters located near the settlement of Beit El in the occupied West Bank.In June 2024, Harel provided the ICA with workstations computers and mini desktop computers for NIS 104,975. In March 2024, Harel provided the ICA with computers for NIS 117,436.In October 2023, Harel provided the ICA with computers, laptops and transformers for NIS 321,224. In July 2023, Harel provided the ICA with computers for a biometric project and operation and maintenance services for NIS 109,996. In May 2023, Harel provided the ICA with televisions for the ICA Communication Unit for NIS 14,245. In February 2023, the company provided communication converters for NIS 43,456.In October 2022, Harel provided the ICA with screens configuration and desktop computers for the ICA Water Unit for NIS 285,877. In June 2022, the company provided computers and computer screens for NIS 155,603. In February 2022, the company provided laptops, screens and HP toners for NIS 91,398.In 2021, Harel provided the ICA with computers, toners, laptops and minicomputers for NIS 417,255. In 2020, the company provided computers for NIS 313,339. In 2019, the company provided laptops, lab equipment, server warranty and toners for NIS 454,549.Between 2017 and 2020, Harel Information Technologies won several tenders to provide computers and ICT equipment to DCL Gaza and to the ICA in the West Bank. Between 2015 and 2018, Harel provided the ICA with computers and computing equipment for a total amount of NIS 1,778,652.Also in 2015, the company provided equipment for Basel System for NIS 25,758.Gaza District Coordination and Liaison Officethe District Coordination and Liaison Office (DCL) in Gaza, the Israeli military coordination office responsible for implementing the Israeli government's civilian policy in the besieged Gaza. The office controls and manages the movement of Palestinians in and out of Gaza.The unit is subordinate to the Coordination of Government Activities in the Territories (COGAT) and its office is located adjacent to the Israeli Erez Checkpoint, which has been the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.In February 2024, Harel provided DCL Gaza with computing services for NIS 4,904. In January 2024, Harel provided DCL Gaza with desktop computers for NIS 56,252.In November 2023, Harel provided DCL Gaza with computing services for NIS 292.5. In October 2023, Harel provided repair services for NIS 292.5. In September 2023, the company provided computers for NIS 44,414.In 2022, Harel provided DCL Gaza with Computers for NIS 12,201. In 2021, the company provided computers for NIS 17,157. In 2020, the company provided computers for NIS 27,902. In 2019, the company provided printers for NIS 9,348. Between 2016 and 2018, the company provided computers for a total amount of NIS 248,961.Coordinator of Government Activities in the TerritoriesSince at least 2015, Harel has provided the Coordinator of Government Activities in the Territories (COGAT) with computing and IT services and equipment, including for biometric projects and biometric identification for permits required for movement in the occupied West Bank and Gaza. COGAT's headquarters is located in the Kirya military compound in Tel Aviv.Harel has also provided computing and information centralization services for the "Basel System", a biometric identification system previously deployed at checkpoints in the West Bank and Gaza. The system, designed to control the entry of Palestinians from the oPt to Israel, involved the issuance of magnetic cards with extensive biometric information (fingerprints, retinal and facial data).In November 2023, Harel provided COGAT with computing services for NIS 2,000. In October 2023, Harel provided COGAT with desktop computers and screens for NIS 286,740. July 2023, the company provided printers and toners for NIS 1,003. In May 2023, the company provided computers for NIS 27,653.In September 2022, Harel provided COGAT with computing services for NIS 3,538. In August 2022, Harel provided COGAT with computers for NIS 55,484. In June 2022, the company provided laptops for NIS 4,924. In March 2022, the company provided computing services for NIS 3,442. In February, the company provided toners for NIS 35,128.In 2021, Harel provided COGAT with computers, laptops, workstations and toners for NIS 146,018. In 2020, Harel provided COGAT with computers and toners for NIS 178,133.Between 2015 and 2019, Harel provided COGAT with printers, computers, and computing equipment for a total amount of NIS 523,667.Services to the Israeli Ministry of DefenseIn June 2018, Taldor won a NIS 550 million tender from the Israeli Ministry of Defense (IMOD) to serve as the main ICT services contractor in the military ICT Technology Center, Kiryat HaTikshuv, in Beer Sheva for a period of 25 years. The project was part of the IMOD relocation plan of the military technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters, to the Naqab region. Taldor won the tender together with a company controlled by Shikun &amp;amp; Binui Group and Africa Israel.In November 2024, One Software developed for the IMOD a mobile application that allows precise navigation to graves in military plots in cemeteries. The application was developed by the company in collaboration with the ICT Division and the Defense Procurement Administration at the Ministry of Defense.In December 2024, the company launched a new campaign in which it pledged to offer employment to every Orthodox (Haredi) serving in the Israeli army. According to the company, every young Haredi who enlists in the army, regardless of the position or length of time they serve, will receive a job offer from the company upon their discharge.Services to the Israel Prison ServiceThe company’s fully owned subsidiary, Harel Information Technologies, had over 130 engagements with the Israel Prison Service worth NIS 16,020,447, which included the purchase of desktop computers and monitors for NIS 8,753,832, purchase of storage systems and backup software for NIS 1,145,251, servers for NIS 649,052, and communication services for NIS 1,347,795.</t>
   </si>
   <si>
     <t>Oppenheimer Manufacturing and Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Private Israeli manufacturer and exporter of chocolate products and sweets.
 The company is based in the industrial zone of Atarot, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Oracle </t>
   </si>
   <si>
     <t>Oracle Corporation is an American multinational computer technology company. The company sells database software and cloud computing software and hardware.&amp;nbsp;Oracle's core application software is a suite of enterprise software products, including enterprise resource planning (ERP), human capital management (HCM), customer relationship management (CRM), enterprise performance management (EPM), Customer Experience Commerce (CX Commerce) and supply chain management (SCM) software.The company provides its software and database products to the Israeli Ministry of Defense, the Israeli military, the Air Force, the Israeli Civil Administration in the occupied West Bank, and the Israel Police.&amp;nbsp;Oracle has a decades-long partnership with the Israeli defense establishment, which includes the development and implementation of projects for the military and security forces.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned Israeli subsidiary, Oracle Israel, the company has developed and provides a variety of software and services to the Israeli Ministry of Defense (IMOD) and the Israeli military, including full licensing, version updates, software upgrades, maintenance of the company's products, support services and licenses for military use, including training bases.In January 2024, Oracle's CEO met with the Israeli Minister of Defense and Prime Minister Netanyahu to discuss the provision of security assistance and opportunities in the fields of artificial intelligence and cloud computing.&amp;nbsp;Between October 2023 and June 2024, the ministry received support and implementation services for Oracle products for NIS 250,000 from a third company. Between November 2023 and June 2024, the ministry received support services for Oracle products for NIS 250,000.&amp;nbsp;Oracle technologies have been used by the IMOD, the military and other security agencies to respond to operational requirements, and to manage enormous types and volumes of data and information security threats. The company played an important role in promoting the military's ability to base its military activities on IT systems as a means of warfare for all purposes and provided the military with information security and data blending tools. Oracle databases and systems implemented in the military serve logistical, intelligence and operational aspects in the military. Among them are tools that enable data extraction for intelligence systems and shorter duration of operational and intelligence processes, and the extraction of information found in databases, which is transferred to the combat or logistical forces. These have enabled data transfer in real time to commanders in operational areas, while improving interoperability between forces fighting in the air, at sea and on land.&amp;nbsp;In 2015, Oracle Israel renewed a licensing agreement with the IMOD worth NIS 140 million for the implementation of Oracle systems in the military and other security agencies for three years, for the sixth consecutive time. The agreement included full licensing, version updates, software upgrades, and maintenance of Oracle products, support services, and new licenses for use by the Israeli military, including in training bases. The agreement also entailed principles for strategic cooperation between the company and the defense establishment in the development and implementation of projects for the military and the security forces.Oracle provided its Enterprise Resource Planning (ERP) system and Oracle Hyperion Enterprise Performance Management (EPM) software to the Israeli Military Intelligence Directorate. The Israeli military has an Oracle-based ERP system, which serves thousands of users within the Ministry and beyond.&amp;nbsp;In 2013, the Israeli Military Intelligence Directorate launched a new version of the Oracle cloud-based system with an estimated scope of tens of millions of NIS. The system manages the Intelligence Directorate's financial and logistics system, performs all budget planning and monitoring, and interfaces with its administrative and operational systems. Additional Oracle ERP systems were implemented in the Israeli Air Force equipment fleet, in a large military intelligence unit, and in a third system whose details are confidential.In February 2012, the Air Force implemented multiple Oracle Exadata database machines in its enterprise data warehouse and operational systems to improve operational effectiveness and processing and consolidation of large amounts of data in a project worth more than NIS 10 million. Oracle database machines enabled Air Force IT personnel to obtain faster performance, high-speed data scanning, data compression, and data access.&amp;nbsp;In 2006, Oracle Israel signed a multi-year agreement with the IMOD to provide the Israeli military with databases and the Fusion middleware platform for an estimated amount of tens of millions of USD.In 2003, the IMOD purchased Oracle e-commerce software for NIS 5 million.&amp;nbsp;In 2001, Oracle Israel was awarded a tender for the supply and implementation of ERP system in the Ministry of Defense and the Israeli military worth over NIS 100 million for a period of five years with an option to extend. The tender, then considered the largest in scope to date, included the implementation of Oracle Applications system in the various units of the Air Force, the Ministry of Defense and the Israeli Ground Forces.&amp;nbsp;In addition, in 2001, Oracle Israel signed a strategic contract worth NIS 60 million with the Ministry of Defense, under which the company will supply the Israeli military with the company's infrastructure products for a period of 3 years, which will be used as a basis for developing applications in all of the military's computing units.&amp;nbsp;Services to the Israeli Civil Administration in the West BankOracle Israel is providing servers to the Israeli Civil Administration in the occupied West Bank, including servers for a system used to monitor "illegal construction."The Israeli Civil Administration (ICA), headquartered in the settlement of Beit El, carries out extensive demolitions of Palestinian homes and infrastructure in the occupied West Bank on the grounds of "illegal construction", while enforcing restrictions on any Palestinian construction or development in Area C. About 95% of Palestinian building permit applications in Area C are rejected by the ICA.&amp;nbsp;In October and November 2024, the ICA issued two tenders for Oracle server support and maintenance services for the monitoring system. The technical specifications of the system indicate Oracle's fully owned subsidiary, Sun Microsystems, is the manufacturer. In addition, the tenders require the bidding suppliers to be an authorized Oracle Israel supplier and to meet the technical requirements for managing Oracle database servers. According to the tender documents, the system servers are located in a military environment, and within a military base in the Jerusalem area.&amp;nbsp;In November 2021, the military Coordinator of Government Activities in the Territories issued a contract for hardware and software maintenance of Oracle servers for the ICA for the period from December 2021 to the end of December 2022.&amp;nbsp;Collaborations with the Israeli Military&amp;nbsp;In January 2024, amid the military invasion of Gaza, the company donated 7 tons of auxiliary equipment worth more than half a million USD (approximately NIS 2 million) that it purchased for soldiers in several elite units operating in the Gaza Strip. The donation included 500 kits containing advanced equipment such as telescopic sights, gloves, eye shields, knee pads, headlamps, light sticks, and more, which were purchased by the company in the United States.&amp;nbsp;In February 2024, Oracle Israel hosted a hackathon for the Israeli military Computer and IT Directorate (ICT and Cyber Defense Division).&amp;nbsp;In 2018, the company hosted a two-day hackathon for soldiers at Oracle offices, during which the soldiers experimented with Oracle's cloud services with training and advice from company experts.&amp;nbsp;Services to the Population and Immigration AuthorityOracle Israel provides the Population and Immigration Authority with a database and software and is the sole supplier for their licensing.Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, which depend on the company's database.&amp;nbsp;Rotem-Reut System&amp;nbsp;Oracle Israel provides the Population and Immigration Authority with a database and software, and is the sole supplier for their licensing. Oracle software and database are present in all of the Authority's computer systems and are integrated into the Authority's system applications, dependent on the company's database. These include a border control system deployed in Israeli checkpoints and a permit issuing system used for Palestinian workers.&amp;nbsp;Rotem-Reut is a border control data collection computerized system deployed at Israeli internal and international border crossings, including Israeli checkpoints in the occupied West Bank and East Jerusalem, and Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel. According to a response to a Freedom of Information request submitted by Who Profits and received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service. The system is deployed at 25 border crossings and at 20 different government ministries.&amp;nbsp;Since 2006, the Rotem-Reut system has been based on the Oracle 11.2 database, which is integrated into the system applications in a structured manner. Oracle Israel provided consulting, support, and maintenance services for the database within the system. Oracle Israel provides the Authority with Oracle licenses for Rotem system server farms, including licenses for Oracle Business Standard Edition, Oracle Forms and Reports, Oracle Database Enterprise Edition, Oracle Real Application Cluster, and Oracle Partitioning.By November 2023, the Population and Immigration Authority had purchased over 380 Oracle licenses of various types for the computer systems of the Authority's Digital and Information Technologies Division, for the central servers and workstations.Oracle Israel also provides licenses for the Authority's “Matash” System, which is used by the Employer Services Department to issue permits for employers to employ Palestinian workers in Israel. Such permits are required for Palestinian workers who work within Israel and in Israeli settlements, as part of Israel's oppressive permit regime.&amp;nbsp;In November 2022, the Authority issued a contract with a third-party company to maintain Oracle licenses in the Reut and Matash systems until December 25, 2025. In 2022 and 2023, the Authority contracted with a third company to maintain Oracle licenses in the Rotem system.&amp;nbsp;Between December 2022 and December 2023, Oracle Israel provided Oracle licenses to the Authority for NIS&amp;nbsp;1,258,323.&amp;nbsp;Services to the Israel Police&amp;nbsp;For over two decades, Oracle Israel has been providing the Israel Police with a database infrastructure that serves critical systems of the Israel Police. These systems were developed in accordance with Oracle databases and with dedicated code adapted to the infrastructure.&amp;nbsp;In 2004, the company was contracted by the Israel Police for the purchase of licenses for the police's database infrastructure. Over the years, Oracle licenses have been purchased for the police's server farms and additional products worth more than NIS 1.5 million.In August 2022, the company was contracted by the Israel Police as sole supplier to provide licenses, maintenance, support and upgrade services for Oracle products worth approximately NIS 880,000 from January 2023 until the end of December 2025.&amp;nbsp;In May 2022, Oracle Israel was contracted by the Israel Police, with an exemption from tender, to provide maintenance for Oracle products until December 2025 for NIS 910,000.Police Hackathon&amp;nbsp;In December 2018, Oracle Israel organized and hosted an innovation marathon event to develop a smart police station in collaboration with the Israel Police. Oracle Israel provided cloud services for developers, makers, designers, and entrepreneurs to collaborate with police and security forces experts in developing ideas for technological solutions to transform police stations into autonomous stations. The event was held over two days at the company's offices.</t>
   </si>
   <si>
     <t xml:space="preserve">Orad </t>
   </si>
   <si>
-    <t xml:space="preserve">A Public Israeli company, Provider of integration services for security, safety &amp;amp; Homeland Security such as Intruder Movement Detection, Radar/Sonar, Security Fence, Biometrics and Smart Cards, Video Surveillance, Video Analysis, Situation Management Solutions, Fire Detection, Surveillance Drones, Drone Detection and Obstruction, Security Planning a Consulting, System Integrators and Training. In addition, the company offers safety &amp;amp; fire detection, electromechanical systems, automation, control &amp;amp; solar energy (PV).
-[...29 lines deleted...]
-    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Population Control, Services to the Settlements, Settlement Enterprise, Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t>A publicly traded Israeli company that provides comprehensive solutions for technological projects in the fields of security and perimeter defense, safety and fire detection, infrastructure, electromechanical systems, automation, communication and control, and solar energy systems (PV) worldwide.&amp;nbsp;The company markets the DROM drone defense system for protection against drones and UAVs, and holds valid permits from the Israeli Ministry of Defense to export combat equipment and defense knowledge to several countries.&amp;nbsp;Orad provides services to the Israeli Ministry of Defense, the Israeli military, the Israel Prison Service and the security establishment. In addition, the company provides solar energy services to settlements in the occupied West Bank.&amp;nbsp;As part of its activities, the company provides the establishment of biometric systems for entry control systems for identification and automatic search of suspect lists for the Israel Police and border crossings.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Orad performs ongoing work for the Ministry of Defense and at military bases and provides solutions to the Israeli military in the military and paramilitary fields. The company supplies the Israeli military and the defense establishment with a cyber protection system for communication systems and mobile phones.&amp;nbsp;Orad carried out several projects for the Israeli Ministry of Defense, including a project for the Israeli Air Force that included a central command-and-control system for 151 buildings, a video management system and a burglary system, and a project to supply 600 solar light poles. The company has also&amp;nbsp;provided the entire fire detection and automatic extinguishing systems, a designated network, and a command-and-control center for the Israeli military’s City of Training Bases, also known as Ariel Sharon Camp, the military's central training campus in the Naqab. The company has also supplied technological systems installed in fences as part of the construction of the Separation Wall.Collaboration with Israeli Weapon Manufacturers&amp;nbsp;Orad works in collaboration with state-owned weapons manufacturers Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems and with the Israeli military technology company Elbit Systems.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;Orad provides the Israel Prison Service (IPS) with installation, maintenance and repair of fire detection, fire alarm, and fire extinguishing systems, and is the sole supplier of maintenance, repair, and modification services for Siemens fire alarm systems installed at IPS facilities.Since 2008, Orad has been the exclusive distributor in Israel of Siemens fire detection and extinguishing systems and hazard management stations and a non-exclusive distributor of Siemens intrusion detection systems, access control systems and closed-circuit television systems, which it provides to the Israel Prison Service.&amp;nbsp;In January 2021, Orad was contracted by the IPS as the sole supplier to provide maintenance, repair, and modification services to Siemens fire alarm systems until the end of December 2023 for a total of NIS 540,000.&amp;nbsp;In October 2025,&amp;nbsp;Orad was contracted to provide the IPS with&amp;nbsp;repairs and maintenance of fire extinguishing systems until August 2026 for NIS&amp;nbsp;50,000.&amp;nbsp;In May 2025, the company was contracted to provide service for fire detection systems at IPS facilities until August 2025 for NIS&amp;nbsp;130,862.&amp;nbsp;In&amp;nbsp;February 2025, the company was contracted to provide&amp;nbsp;fire extinguishing&amp;nbsp;maintenance until August 2025 for NIS&amp;nbsp;100,000.&amp;nbsp;In November 2024, the company was contracted to provide&amp;nbsp;extinguishing&amp;nbsp;and fire detection works at the IPS Rimonim Prison until August 2025 for NIS 35,302. In October 2024, the company was contracted to provide detection system for prisoner employment at Rimonim Prison&amp;nbsp;until August 2025&amp;nbsp;for NIS 28,132.&amp;nbsp;In September 2024,&amp;nbsp;the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services for fire detection systems at the IPS until August 2025 for NIS 129,753.&amp;nbsp;In January 2024, the company was contracted to provide the IPS with maintenance and installation of fire and smoke detectors until August 2025 for NIS&amp;nbsp;439,871.&amp;nbsp;In October 2023,&amp;nbsp;the company was contracted to provide the IPS with&amp;nbsp;fire extinguishing&amp;nbsp;maintenance in units until August 2024 for NIS 100,000.&amp;nbsp;In April 2023, the company was contracted to provide repair services for&amp;nbsp;extinguishing systems until August 2024 for 265,000. In January 2023, the company was contracted to provide&amp;nbsp;fire extinguishing maintenance services until August 2023 for NIS 35,000.&amp;nbsp;Orad has previously provided security systems for the IPS' Gilboa and Ktzi'ot prisons, where Palestinian prisoners are incarcerated and held under administrative detention. In 2005, Orad established a perimeter security system for Gilboa Prison for NIS 4 million. The project included the installation of fixed cameras on the prison wall that provide perimeter security, and command cameras that allow for surveillance and viewing for several kilometers outside the prison. The company has also supplied a range radar control system and a night vision system for Ktzi'ot Prison.Services to the Israel&amp;nbsp;Police&amp;nbsp;In 2018, the company was contracted, with an exemption from tender, to be the sole supplier of maintenance of fire detection systems for the Israeli Police for NIS 150,000 for six months.&amp;nbsp;Services to Settlements&amp;nbsp;As part of its activities in the field of solar energy, the company installs solar systems on rooftops using photovoltaic technology to generate electricity and provides maintenance services for solar systems.The company provides maintenance services for solar systems for the settlement of Yafit in the occupied West Bank. The company has carried out the installation of solar systems in the settlements of Ariel, Elkana, and Neria in the occupied West Bank.&amp;nbsp;In 2018, through its former subsidiary SolarPower, the company installed solar systems at the Mateh Binyamin Regional Council settlements in the occupied West Bank. The systems were installed on the roofs of schools and educational institutions throughout the council with a capacity of approximately 900 kilowatts.&amp;nbsp;The company has also installed solar systems for&amp;nbsp;Compost Or, which operates a recycling facility near the settlement of Masua in the Jordan Valley in the occupied West Bank.The company has also established a solar project in the Naqab.&amp;nbsp;In 2010, Who Profits documented&amp;nbsp;Siemens traffic&amp;nbsp;light&amp;nbsp;systems&amp;nbsp;bearing the logo of&amp;nbsp;Orad on Highway 443 near the settlement of Givat Ze'ev in&amp;nbsp;the occupied West Bank. The highway is part of the Israeli road system that runs through the occupied West Bank&amp;nbsp;on which Palestinians are prohibited from driving.Surveillance in East JerusalemIn 2010, Orad supplied dozens of sky cameras for surveillance that were deployed in the Old City of occupied East Jerusalem, as part of the Jerusalem Municipality's Safe City project for 24-hour traffic monitoring throughout the city.&amp;nbsp;In 2004, Orad installed a camera system in the Western Wall area adjacent to al-Aqsacompound&amp;nbsp;in the Old City of occupied East Jerusalem. The system was designed to allow a virtual visit to the Western Wall site. The system installed by the company included two Siemens command cameras that can be controlled remotely via the Internet and allow viewing of the site 24 hours a day, with the option of changing the viewing angle and distance. An additional fixed camera was installed at the site.&amp;nbsp;</t>
   </si>
   <si>
     <t>Orkal Industries and Mechanization</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of generators and energy supply solutions.
 Orkal generators were documented at&amp;nbsp;Qalandiya (Atarot) Checkpoint, a military checkpoint in the occupied West Bank.
 An associated company, Orkal Generators Ltd, is located in the settlement of Nili in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Oron Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the fields of civil engineering, infrastructure, real estate and quarrying.
 Through its fully-owned subsidiaries, the Group is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank.
 Meitarim Quarry 
 The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.
 The company had two authorization contracts for the operation of the quarry for a total land area of 374 dunams, which were valid until December 2015 and have yet to be renewed. Meitarim Quarry&amp;#39;s annual mining rate is 2.5 million tons. In 2022, 2,789,799 tons of aggregates were mined. The company also operates concrete and asphalt plants next to the quarry, and facilities in an area of about 38 dunams for the quarry&amp;#39;s activity.
 Highway 60 (Tunnel Road) Expansion 
 Oron carries out the construction of a highway in the occupied West Bank, connecting West Bank settlements to Jerusalem.
 In 2020, Oron Infrastructure and Construction Ltd. won a tender to carry out tunneling, bridge construction and paving works in the expansion of the southern section of Highway 60 in occupied East Jerusalem, estimated at NIS 300 million.
@@ -3905,94 +3533,84 @@
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>P.L.H. Lighting Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of street lighting poles and antenna poles for communication infrastructure.
 The company has provided lightning poles to the Jerusalem light rail, which connects the western part of the city with settlement neighborhoods in occupied East Jerusalem.
 The company provided lighting poles to A-Jib checkpoint and to roads in Gush Etzion settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Telecommunication</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...15 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Paz Energy </t>
   </si>
   <si>
     <t>A publicly traded Israeli energy corporation and supplier of gas and fuel products, and a major Israeli gas and energy supplier.Paz Group operates a network of gas stations, electric vehicle charging stations, the “Yellow” convenience store chain, and the “Yuda” supermarket chain. The group is also engaged in direct marketing of petroleum products for industry and private consumption, in marketing and supplying jet fuel refueling services to airlines, and in the production of oils for industry and vehicles.&amp;nbsp;Services to Settlements&amp;nbsp;The company operates petrol stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The company operates 13 petrol stations in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include petrol stations in the settlements of Karnei Shomron, Alfei Menashe, Ma’ale Adumim, Ariel, Kiryat Arba, Mishor Adumim Industrial Zone, and in Shilat Junction in the occupied West Bank, and in the settlement neighborhoods of Ramat Eshkol, Gilo, Ramot, and Pisgat Ze’ev, and on the Tunnel Road in occupied East Jerusalem. In addition, the company has petrol stations in the settlement of Katzrin and Merom Golan in the occupied Syrian Golan.&amp;nbsp;Additionally, the company operates petrol stations in the Palestinian town of al-Aizariya in the occupied West Bank and in the Palestinian neighborhoods of Beit Hanina and al-Sawana in occupied East Jerusalem.&amp;nbsp;The company operates “Yellow” convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include stores in the settlements of Karnei Shomron, Ma’ale Adumim,&amp;nbsp;Alfei Menashe, Beit El, Kiryat Arba and Ofra in the occupied West Bank, two stores in&amp;nbsp;East Jerusalem including in the settlement neighborhood of&amp;nbsp;Pisgat Ze’ev, and a store in the settlement of&amp;nbsp;Katzrin in the occupied Syrian Golan.Captive Market&amp;nbsp;Paz enjoys access to the captive Palestinian market and has been supplying&amp;nbsp;fuel to the Palestinian Authority since 2006.&amp;nbsp;In 2024, the Palestinian Authority was the company's largest customer, with sales amounting to approximately NIS 1.6 billion. In 2024, the company supplied approximately 50% of the Palestinian Authority's petroleum product consumption and approximately 73% of the LPG&amp;nbsp;(Liquefied Petroleum Gas)&amp;nbsp;consumption in the occupied West Bank.&amp;nbsp;As collateral, the company collects the payment, plus interest, from Palestinian fuel-related tax revenues held by the Israeli government.&amp;nbsp;In December 2020, Paz signed an agreement with the Authority to supply approximately 50% of fuel consumption and approximately 80% of liquefied petroleum gas (LPG) consumption in the West Bank, effective from January 1, 2021, to December 31, 2022. In April 2022, the agreement was extended until December 31, 2025, and in January 2025, it was extended until December 31, 2027. According to the agreement, only Paz has the right to terminate the agreement at any time.Services to the Israeli Ministry of Defense&amp;nbsp;Fueling&amp;nbsp;Services for the Israeli Air Force&amp;nbsp;The company’s fully owned subsidiary, Paz Aviation Services, provides refueling services for aircraft and aviation fuel infrastructure maintenance services at seven Air Force bases under an agreement with the Israeli Ministry of Defense (IMOD).&amp;nbsp;In 2016, the company won a tender by the IMOD to provide fueling services at seven Israeli Air Force bases, including refueling services for aircraft and aviation fuel infrastructure maintenance services, until December 31, 2026. The company provides the Air Force with jet fuel and aviation gasoline, and storage services for Air Force bases.Additionally, the company provides fuel and accompanying services to the Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the Israeli military District Coordination and Liaison (DCL) in Gaza.&amp;nbsp;Services to the Israeli Civil Administration&amp;nbsp;The company provides the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El, with fuel and fueling services for the ICA vehicles, maintenance, and diesel for generators.&amp;nbsp;In October 2024, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 694,780. In December 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2024 for NIS 2,525,957. In February 2023, the company was contracted to provide fuel for ICA vehicles until end of December 2023 for NIS 2,750,551.&amp;nbsp;In February 2023, the company was contracted to provide the ICA with fuel, including for the ICA Central Supervision Unit and Water Unit, until end of December 2023 for NIS 4,522,255. In January 2023, the company was contracted to provide the ICA with diesel for generator for NIS 169,244.&amp;nbsp;In December 2022, the company was contracted to provide the ICA with vehicle refueling and car washing services, including for various works in the area of the Separation Wall in the occupied West Bank, for NIS 12,114,406.&amp;nbsp;In 2021, the company provided the ICA in Beit El with fuel for NIS 4,270,907. In 2020, the company provided fuel for ICA vehicles and diesel for generators for a total of NIS 6,858,390.&amp;nbsp;Services to&amp;nbsp;the District Coordination and Liaison Gaza&amp;nbsp;In December 2023, the company provided fueling services to DCL Gaza for NIS 519,100. In December 2022, the company provided fuel services to DCL Gaza for NIS 560,000. In 2021, the company provided fuel services to DCL Gaza for NIS 305,165. In 2020, the company provided fuel services to DCL Gaza for NIS 265,000.Services to the Israel Police&amp;nbsp;The company supplies fuel to the Israel Police vehicles.&amp;nbsp;In 2020, the company was awarded a tender by the Israel Police to supply fuel to police vehicles, both at internal stations and at public stations using refueling devices, for a period of four years. In February 2021, the company began supplying fuels to the Israel Police. In February 2025, the Israel Police extended the agreement period for an additional three years.&amp;nbsp;In March 2023, the company’s fully owned subsidiary, Paz Lubricants &amp;amp; Chemicals, won a tender from the Israel Police for the procurement and supply of oils, lubricating greases and various fluids, procurement of oil storage tanks and their maintenance, collection and disposal of used oil, disposal of used oil filters and empty packaging from police vehicle workshopsServices to the Israel Prison ServiceIn January 2021, Paz was contracted by the Israel Prison Service (IPS) to provide it with fuel for its vehicles for NIS 16,599,999.In February 2021, Paz was contracted to provide the IPS with fuel for heating and cooling for NIS 4,349,500.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Pelter Winery</t>
   </si>
   <si>
     <t>Israel, Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli boutique winery based in the settlement of Ein Zivan in the occupied Syrian Golan.
 The winery sources some of its grapes from a vineyard in the occupied Syrian Golan, near the settlement of Merom Golan.
 Matar Winery, another brand owned by the Pelter family and located in the same settlement, sources most of its grapes from the Merom Golan settlement vineyard.
 Additionally, the Pelter family operates a distillery, producing single malt whiskey, brandy and arak from apples, Majhoul dates and grapes. The grapes used in the production of arak and brandy originate from the Syrian Golan. The website does not contain information about the origins of the dates and apples used in production. However, a significant share of apples and dates in the Israeli market originate from the Syrian Golan and the Jordan Valley in the occupied West Bank respectively. The barrels are stored in a Syrian structure.
 </t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t>Peretz Bonei Hanegev</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
@@ -4009,86 +3627,57 @@
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t xml:space="preserve">Phoenix Financial </t>
   </si>
   <si>
-    <t xml:space="preserve">Phoenix Financial (formerly The Phoenix Holdings) is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.
-[...34 lines deleted...]
-    <t>East Jerusalem, Gaza, Naqab, Syrian Golan</t>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Polimil</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that provides identification solutions and identification personal and smart cards.
 The company is providing biometric smart cards, printers, and additional equipment and services for the Israeli Civil Administration (ICA) for the Meitar System.&amp;nbsp;The Meitar system is used by the Israeli Civil Administration to issue biometric ID cards for Palestinians to use to cross Israeli checkpoints in the West Bank. The cards contain personal identifying information and are part of the identification technology array used by the Israeli military in checkpoints.
 In 2020, the company was contracted by the ICA to provide Smart Cards for a biometric project for NIS 1,393,237, and to provide smart cards for Meitar System for NIS 1,013,594, for the months of July-September. Also in 2020, the company provided the ICA with equipment for Meitar System for NIS 709,271; repair services for NIS 49,797; and maintenance service for smart card printers for NIS 39,380.
 In 2019, the company provided the ICA biometric equipment for NIS 250,075; services for Meitar System stations for NIS 25,611; and repair service for Meitar printers for NIS 6,425.
 In 2018, the company provided the ICA smart cards for Meitar System for NIS 835,380; printing equipment for Meitar System for NIS 70,113; Printers for Meitar System for NIS 134,317; additional equipment for Meitar System for NIS 75,503; and card printers for a biometric project for NIS 57,746.
 In 2017, the company provided the ICA smart cards for Meitar System for NIS 1,013,594; printers for Meitar System for NIS 544,883; and additional printing equipment for NIS 56,694; and card printers for biometric project for Erez and COGAT for NIS 48,122.
 </t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
@@ -4373,62 +3962,50 @@
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
 Additionally, the company preformed maintenance work for the Israel Custodian of Absentee Property&amp;nbsp;in Palestinian expropriated&amp;nbsp;assets in the old city of Jerusalem.
 </t>
   </si>
   <si>
     <t>Salit HaAdumim Quarry &amp; Stone Processing Plant</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures construction materials and executes infrastructure and construction projects.
 The company operates a quarry in&amp;nbsp;Mishor Adumim industrial zone, which is a settlement in the occupied West Bank, and has built infrastructure as a subcontractor in the settlement of Beitar Illit in the occupied West Bank.
 According to a tender published by the Israeli Civil Administration in 2018, the company provides 80,000 tons of material for the Israeli industry and 10,000 tons of material in the West Bank annually.
 In 2011, the company&amp;#39;s Palestinian workers organized a strike to fight the company&amp;#39;s exploitative measures against them. The workers suffered from insecure working conditions, they were paid informally and without social benefits.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Schwing</t>
   </si>
   <si>
     <t xml:space="preserve">A private German manufacturer of concrete machinery.
 Concrete pump vehicles of the company were documented in the construction of settlements in the occupied West Bank, and in the construction of the Jerusalem light rail, which connects settlement neighborhoods in occupied East Jerusalem with West Jerusalem and with one another.
 </t>
-  </si>
-[...10 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
   </si>
   <si>
     <t>Shachar and Co. Building and Engineering Company Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company headquartered in the settlement neighborhood of Pisgat Ze&amp;#39;ev, occupied East Jerusalem, and involved in construction on occupied Palestinian land.
 The company constructs housing units and carries out infrastructure development work across the occupied West Bank and East Jerusalem, actively contributing to further land grab and facilitating easy acess to and from illegal settlements.
 The company built nine luxury housing units in the settlement of Efrat and 23 in the settlement of&amp;nbsp;Har Gillo.
 The company was contracted by Tekoa Settlement council, occupied West Bank, to carry out infrstructure development work for the construction of 120 housing units, for the total cost of&amp;nbsp;14 million NIS. The company was awarded a contract worth 9 million NIS for infrastructure work for the building of housing units in Elazar settlement, Gush Etzion, occupied West Bank.
 Shachar and Co., was awarded a 14 million NIS World Zionist Orgnisation contract for infrastructure development in Har Gillo settlement, occupied West Bank.
 One of Shachar and Co. Building and Engineering Company Ltd., consistent clienets is the Israeli National Roads Company. Some of the contracts awarded by the Isralei National Road are a 17 million NIS contract for infrastructure work on a road leading to Kedar settlement, occupied West Bank, and 8 million NIS for the construction of a bridge connecting the settlement neighborhoods of Har Homa and Gilo in occupied East Jerusalem.
 The company was awarded 25 million NIS for works on a Road 60 bypassing Palestinain neighborhoods and connecting settlements to Jerusalem.
 The company was awarded an 18.8 million NIS contract by the Israeli Land Administration for the construction of a bridge and infrastructure development work in the Talpiot East no-man&amp;#39;s-land, occupied East Jerusalem.
 The company was awarded a 35 million NIS contract by the Isralei Ministry of Defence for the construction of Noman (Mizmorih) chekpoint at the South-East part of the &amp;quot;Jerusalem-Envelope,&amp;quot; enclaving the Palestinian village of Noman.
 </t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Shamrad Electronics</t>
   </si>
@@ -4506,88 +4083,54 @@
 Naqab 
 Petroleum Exploration
 Shapir holds a land license for petroleum exploration in a land area of approximately 337,000,000 m2 in the northeastern Naqab and southern Judean desert. In 2019, the company received a license from the Ministry of Energy for a period of 3 years, which was later extended until the end of 2025.
 Additionally, the company holds a license for oil shale exploration of oil shale minerals for cement production at the Oron site in the Naqab.&amp;nbsp;
 Highway 6
 Between 2013 and 2017, the company constructed the southern section of Highway 6 near the village of Laqiya in the Naqab. The project included the construction of a new road section with two lanes in each direction, bridges with a total area of ​​approximately 16,300 m2, retaining walls, drainage canals and landscaping works and systems in a financial scope of about NIS 311 million.
 Highway 6 is one of Israeli developmental projects in the Naqab region leading to the dispossession of the Naqab&amp;rsquo;s Palestinian Bedouin communities. For more see Who Profits&amp;rsquo; interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Electricity, Gas and Water Supply, Real Estate</t>
   </si>
   <si>
     <t>Sheleg Lavan (White Snow)</t>
   </si>
   <si>
     <t>A private Israeli company that provides security and cleaning services to private, government and public entities, including the Israeli Ministry of Defense. &amp;nbsp;Private Security at CheckpointsThe company provides security guards and inspectors to Israeli checkpoints in the occupied West Bank and East Jerusalem for the Israeli Ministry of Defense Crossings Authority and the Israel Police.Services to the Israeli Ministry of DefenseThe company provides security guards and inspectors at checkpoints for the Israeli Ministry of Defense’s (IMOD) Crossings Authority, which operates 15 checkpoints in the occupied West Bank. The company has also provided security guards and inspectors for the Erez Checkpoint, which up to October 2023 was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank.According to a response to a Freedom of Information request submitted in April 2018 by Who Profits to the Israeli Ministry of Defense, the company provides security and cleaning services at checkpoints in the occupied West Bank.In 2006, the company won a tender from the Israeli Ministry of Defense to provide security guards for Checkpoint 300 (Rachel's Tomb) and Beituniya checkpoint in the occupied West Bank, and Erez Checkpoint for an annual amount of about NIS 20 million. That same year, the company placed its first security guards at the Erez checkpoint as part of the IMOD plan to naturalize checkpoints in the West Bank and surrounding the besieged Gaza Strip, replacing soldiers with private security guards.In June 2024, the company recruited inspectors and security guards for the Hotze Shomron checkpoint. In November 2024, the company recruited cleaners for the Hotze Shomron checkpoint.In July 2021, the company recruited inspectors for the Lamed Heh (Jab'a) checkpoint.In December 2014, according to a media report, Palestinian workers refused to pass through the Sha’ar Efraim checkpoint because of its harsh conditions and the maltreatment by Sheleg Lavan security guards operating it. Later that month, one worker died at the checkpoint from these harsh conditions.Services to the Israel PoliceThe company provides the Israel Police with security guards for six checkpoints in the occupied West Bank and East Jerusalem.In 2019, the company won tender No. 8102/19 from the Israel Police for the provision of security services in six checkpoints that are under the responsibility of the Israel Police located near the Separation Wall in the occupied West Bank and East Jerusalem in the so-called “Jerusalem Envelope” area. The company was awarded the tender’s “Segment A - Northern Sector” which includes the Qalandiya, Bituniya, Shuafat, Ofer, Hizma and Al-Jib checkpoints.The services include the placement of security guards, maintaining their operational competence, and providing a logistical and administrative services for the security guards according to the Israeli police’s technical specifications for a period of 14 months with the option to extend the contract period for additional periods of one year each or in part up to three additional years.In January and June 2024, the company recruited security guards for the Jerusalem Envelope.Services to the Ministry of TourismThe company provides physical and armed security services at the Ministry of Tourism bureaus and branches located in the occupied West Bank, East Jerusalem, and the Syrian Golan.In January 2024, the company won tender no. 14/2023 of the Ministry of Tourism for the provision of armed physical security services and mission manager services. The company was selected to provide Physical and Armed Security services until January 2025, with an option to extend the contract for an additional four years. According to the tender, the company is obligated to provide the services at the Ministry of Tourism bureaus at Rachel's Tomb site in the occupied West Bank and Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and at its branches in the Old City in occupied East Jerusalem, Gush Etzion settlement in the occupied West Bank, and Katzrin settlement in the occupied Syrian Golan.In January 2025, the company was contracted by the Ministry of Tourism, with an exemption from tender, to extend the contract to provide physical and armed security services until January 2026 for NIS 1,572,000.Services to SettlementsIn July 2021, the company won a tender published by the Modi'in-Maccabim-Re'ut Municipality to provide cleaning and landscaping services for streets and open areas within the municipality's municipal territory. The municipality’s border stretches across the Green Line into the “demilitarized zone” in the occupied West Bank.</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...36 lines deleted...]
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Shikun Dayarim</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the development and construction of residential, commercial, high-tech, industrial and touristic projects.
 In East Jerusalem, the company is involved in the construction of six housing units in the settlement neighborhood of Neve Yaakov. In addition, the company is involved in the construction of two housing units in the settlement neighborhood of Ramot.
 In the West Bank, the company is involved in a construction project in the settlement of Ariel.
 </t>
   </si>
   <si>
     <t>Shilo Winery</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli winery based in the industrial zone of the settlement of Shiloh in the occupied West Bank.
 The winery sources most of its grapes from vineyards located in the occupied West Bank, including vineyards planted by the winery near Shiloh settlement and vineyards near Hebron.
 In 2018, Shilo Winery received a 995,384 NIS grant from the Investments Authority of the Israeli Ministry of Economy. The grant is part of an investment plan totaling 4,976,918 NIS. According to the Ministry of Economy, the plan is expected to lead to a growth of 7,968,000 NIS in the winery&amp;rsquo;s annual sales, and entails the establishment of a new industrial factory. The new factory will be significantly larger and increase the winery&amp;rsquo;s capacity.
 </t>
   </si>
   <si>
     <t>Shlomo Cohen Construction Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company.
 The company is currently involved in the construction of a new housing project in the settlement
@@ -5109,81 +4652,63 @@
   <si>
     <t xml:space="preserve">A private Israeli company operating in electronic homeland security, surveillance, intrusion detection, access control and&amp;nbsp;private wireless network and communication.
 Israel Prison Service (IPS):
 Between 2017 and 2019, the company was contracted by the Israel Prison Services (IPS) to conduct a multitude of activities, including providing security services, peripheral protection systems and surveillance. Among others, the company provided services to the Ketziot and Megido prisons where Palestinian political prisoners are incarcerated. In Ketziot prison, the company provided security services to the tent wings. The tent wings were built in Ketziot prison to incarcerate Palestinian political prisoner.
 The company has also provided security systems for the Nachshon Unit in the southern district and to the command-and-control center of the unit inside the courts. Nachshon Unit is the IPS&amp;rsquo;s operational arm. The unit is the central unit for surveilling prisoners and conducting security tasks, as well as and operating holding cells in court houses. Furthermore, the company provided security services to Salem military court and to Sha&amp;rsquo;arei Avraham, the IPS national training center.
 Additionally, in 2018 the company provided services to &amp;lsquo;the hunger strike wing&amp;rsquo; at Nitzan-Ramle prison and detention center where Palestinian political detainees are held, in total amount of 59529.60 NIS. In 2019, IPS launched the hunger strike wing medical center. The wing has the equipment and staff needed to contain a long-term hunger strike within the IPS facilities and thus isolate the political prisoners from their families and supporters, and prevent them from receiving adequate health treatment received in general hospitals.
 In 2016 the company won two tenders with the Israeli Police and Israel Prison Service (IPS) for the installation of security systems. The first tender is a 10-year contract with an amount of 22 million NIS per year, 220 million NIS in total, while the second is a four-year contract for a total amount of 20 million NIS and includes installing cameras in police stations and other facilities belonging to the Israeli police. Additionally in 2016, the company won a tender to provide the Israeli Police with fire extinguishing systems. The two tenders were released following the pulling out of the publicly traded company G4S, which came as a result of international campaigns calling the company to stop its involvement with the Israeli security apparatus.
 In 2015 the company, alongside the Israeli private company Magalcom, won a tender by the Israel Prison Service (IPS) for the supply, maintenance and installation of security (low voltage) systems in IPS facilities.
 Israeli Police:
 In January 2021 the company was contracted by the Israeli Police for providing security services, including communication devices and accessories, components for information and transmission technologies, multimedia communication equipment and DataVoice. The contract is for a period of three months (3rd of January 2021 &amp;ndash; 1st of April 2021) with a total amount of 3 million NIS. In April 2021 the company was contracted by the Israeli Police for five months for installation and maintenance of security systems (April 2021 until September 2021) in a total amount of 5 million NIS.
 In May 2020 the company was contracted by the Israeli Police to provide security service in a total amount of 2.5 million NIS.
 Israeli Ministry of Construction and Housing (IMOCH):
 In January 2020, the company won an Israeli Ministry of Housing and Construction (IMOCH) tender for the provision and maintenance of electronic, technological and physical security systems in 98 sites in occupied East Jerusalem. According to the tender documents, the sites are located in Palestinian areas in which a number of Israeli settlers reside, and most are gated and can only be accessed through vehicle or pedestrian access gates. The project divides East Jerusalem into three distinct zones: the Shuafat ridge, the City of David settler complex (located in the Palestinian neighborhood of Silwan) and the Old City.
 As part of the tender, the company will install the following systems: CCTV, intrusion detection, access control, intercom, public address (PA) systems, License Plate Recognition (LPR), electronic fences, physical fences, IPVPN and access gates. A local command and control system would be installed in each individual site and all sites would broadcast to nine regional command and control centers. Regional centers would be connected to three area centers which would broadcast to two central centers. The entire apparatus would be accessible to officials in the IMOHC offices in Sheikh Jarrah in East Jerusalem.
 The system is also required to fully integrate an already installed CCTV system managed through video management software (VMS) system, which includes 620 cameras.
 The six-year contract entails a 10 months period to establish, install and operate all specified services and 5 years and 2 months of maintenance, and can be extended for an additional three-year period.
 According to the tender documents, the IMOCH seeks to reduce the cost of security in East Jerusalem by replacing manpower with an electronic command and control apparatus.
 Services to settlements and other activities:
 In 2015 the company won a tender to supply, install and provide services for technological and physical security systems for the settlement of Modi&amp;rsquo;in Illit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Toyota Motor Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">A Japanese multinational automotive manufacturer with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.
-[...11 lines deleted...]
-</t>
+    <t>NYSE, LON, NSE, TSE</t>
+  </si>
+  <si>
+    <t>A publicly traded Japanese multinational automotive manufacturer engaged in automotive manufacturing, equipment and parts, with activities in the fields of housing, financial services, communications, marine and biotechnology, and afforestation.Toyota vehicles are widely used by Israeli Security Forces, including the Israeli military, the Israel Police and the Israeli Border Police, in the occupied West Bank and East Jerusalem. &amp;nbsp;Military Vehicles&amp;nbsp;The “David” is an armored light all-terrain vehicle based on the Toyota Land Cruiser and the Toyota Hilux, manufactured by MDT Armor.&amp;nbsp;The David is the most widely used armored vehicle in the Israeli military, used for reconnaissance, command and patrol. It is used by the Israeli military in all sectors, mainly in the occupied West Bank and around the besieged Gaza area. The vehicle serves as a critical component of the Israeli military's operational capabilities. The David is also used by the Israeli Border Police in the occupied West Bank and the Jerusalem area.&amp;nbsp;The David vehicle has a roof turret designed for a manual or remote weapons station option and has gun ports in all 4 directions. The vehicle is marketed as battle-proven, having been used by the Israeli military. The vehicles have been serviced under a special arrangement at a number of Toyota garages in Israel.In January 2026, the Israeli Ministry of Defense (IMOD) marked the receipt of the 1,000th "David" armored vehicle.&amp;nbsp;Gaza Genocide&amp;nbsp;In November 2023, amid the military invasion of Gaza, dozens of bulletproof ambulances based on the Toyota Land Cruiser 78 were delivered to the Israeli Ministry of Defense from the United States as part of an emergency purchase.&amp;nbsp;On October 19, 2023, the Israeli Ministry of Defense received an initial shipment of MDT Armor’s Toyota-based David 4×4 light armored vehicles designated for use by the Israeli military. The vehicles were supplied to replace vehicles damaged during the military invasion of Gaza the same month.West Bank&amp;nbsp;The David vehicle is widely used by Israeli forces in the occupied West Bank.&amp;nbsp;In August 2026, Israeli military David vehicles were documented in a raid by Israeli forces on the Qalandiya refugee camp in the occupied West Bank.&amp;nbsp;In December 2025, David vehicles were documented in an Israeli military raid on the Palestinian town of Qabatiya in the occupied West Bank.In January 2025, Israeli military forces in an armored David vehicle invaded the Palestinian town of Tammun, northeast of Nablus, in the occupied West Bank.In December 2024, Israeli military forces in a David vehicle entered the city of Tulkarm.In 2023, the David was documented in Israeli military raids in Tulkarm Refugee Camp and the city of Nablus in the occupied West Bank.On November 14, 2023, a video published by the Palestine Red Crescent documented two Israeli military David armored vehicles blocking an ambulance carrying an injured person in the Tulkarm refugee camp in the occupied West Bank.&amp;nbsp;In May 2023, a Toyota vehicle was documented in use by Israeli Civil Administration personnel accompanying bulldozers in house demolitions in Masafer Yatta in the South Hebron Hills in the occupied West Bank.On May 11, 2022, Al Jazeera reporter Shireen Abu Akleh was shot dead by the Israeli military in Jenin while reporting a military raid on the nearby refugee camp. Shots fired directly at a group of journalists from a gun port of a David vehicle hit Shireen Abu Akleh in the head, fatally wounding her.&amp;nbsp;In September 2021, Toyota’s official Israeli distributor, Union Motors, was awarded a tender to provide Toyota Helix 4X4 vehicles to the Mateh Binyamin settlement Regional Council.Israeli Ministry of Defense Tenders&amp;nbsp;In May 2026, the Israeli Ministry of Defense (IMOD) issued a tender for three Toyota Land Cruiser GR-SPORT 300 vehicles.In April 2026, the IMOD issued a tender for the purchase of shock absorbers, leaf springs, and stabilizer bar lowering for Toyota vehicles.&amp;nbsp;In April 2023, MDT Armor was awarded a USD 22 million contract to manufacture and supply David armored vehicles to the Israeli military. &amp;nbsp;In November 2022, the Israeli Ministry of Defense announced that it had selected the Toyota Corolla model vehicles for officers in the ranks of Lieutenant Colonel&amp;nbsp;and Brigadier General as part of a tender in which leasing companies were selected to provide vehicles to be used by permanent military officers.In March 2022, the IMOD issued a&amp;nbsp;tender for the maintenance of armored "David" vehicles on a Toyota "Hilux" platform.&amp;nbsp;In July 2019, the IMOD published a tender for modeling a Toyota Land Cruiser car. In 2018, the IMOD published a tender for the maintenance of Toyota forklifts for the Air Force.&amp;nbsp;In 2002, Toyota's importer in Israel, Union Motors, won a tender from the Israeli Ministry of Defense to supply the Israeli military with Toyota Hilux pickup trucks for NIS 60 million. As part of the tender, the military was to purchase 150 Toyota pickup trucks annually for three years, with a total value of about NIS 60 million.Police Vehicles&amp;nbsp;Toyota Hilux vehicles are also used for the "Jackal" light armored vehicle, used by the Israel Police and the Border Police in the occupied West Bank and East Jerusalem. The vehicles were developed based on the Toyota Hilux by the Israeli company Plasan Re’em. In December 2022, the Israel Police ordered 69 "Jackal" light armored vehicles developed based on the Toyota Hilux&amp;nbsp;chassis&amp;nbsp;to be delivered within two years and to enter service in 2023-2024.&amp;nbsp;The Jackal armored vehicle is designed to carry 5 fighters, is shielded against small arms and stones and equipped with firing slots, a separate compartment for detainees and cargo compartments for fighters' equipment.&amp;nbsp;In April 2024, the Israeli Border Police released a video of its new Jackal vehicle, designed for use in village areas and to enter alleys and buildings, and equipped with 360-degree cameras.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including armored civilian vehicles and vehicles for transporting fighters, among them Toyota Land Cruisers.&amp;nbsp;The armored vehicles were destined for the use of police and Border Police officers in the occupied West Bank and the Jerusalem area.&amp;nbsp;Police Patrol Cars&amp;nbsp;In December 2025, the Israel Police introduced new Toyota Corolla Cross police vehicles to its traffic fleet. The purchase was funded by a budget of NIS 50 million and included the purchase of dozens of vehicles.&amp;nbsp;‎In November 2024, the Israel Police released a video of its new Toyota police patrol cars.&amp;nbsp;In September 2022, the Israel Police contracted the Israeli company Palsan Ram to prototype Toyota civilian vehicles with bullet protection for NIS 840,000 by the end of November 2023.In March 2022, the Israel Police contracted Union Industrial Vehicle Ltd., Toyota forklifts’ official distributor in Israel, to provide maintenance and repair of Toyota forklifts for NIS 90,000 until the end of 2024. &amp;nbsp;NaqabOn February 16, 2026, Israeli Police forces with a Police Toyota vehicle were documented shooting tear gas into an elementary school in the Palestinian Bedouin village of Tarabin in the Naqab in the middle of the school day.&amp;nbsp;</t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">Tshuva Research </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli investigation company.
 In 2018 the company won a tender in a total amount of NIS 250,000 with the Central Unit for Enforcement and Investigations of the Ministry of Agriculture and Rural Development. The Central Unit for Enforcement and Investigations was established following the agricultural agreements between Israel and the Palestinian Authority (PA) in order to monitor the transfer of agricultural produce from the PA to Israel. The investigation services include investigations located mainly in the Occupied West Bank.
 In July 2016, the company, alongside with the companies Human Safety Company for Accidents Investigation &amp;amp; Prevention and Moran Investigations, won a tender with the Israeli National Insurance (Israel&amp;#39;s national social security agency) for investigation services in Jerusalem, Jerusalem surrounding area, the Occupied West Bank and investigations for specific population groups. The tender is for a period of two years with three extension options, each extension option is for one year.
 The investigation services focus in examining the residency issue, i.e proof of residence and center of life of claimants to the National Insurance, as well as providing services to questions and issues that will be referred by National Insurance to the investigation company. Investigations services will include active covert tracking, covert video camera documenting, covert recording, covert interrogation locating residential address and other relevant documents. Additionally, the investigator must assist in any legal procedure required by the National Insurance related to the residency investigations. According to the tender, the amount of the investigation cases required by National Insurance range between 800 and 900 cases.
 In previous years the company provided services to the Israeli Police and the Ministry on Interior.
 </t>
   </si>
   <si>
     <t>Tyrec</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the recycling of tires.
 Tyrec operates the biggest facility in Israel for the recycling of tires, located in the Shahak (Shaked) Industrial Zone in the northern West Bank.&amp;nbsp;Tyrec&amp;#39;s formal address indicates that it is based in the Shahak Industrial Park, but locates it in Katzir-Harish, a local council within the green line, thereby misleading the public about the factory&amp;#39;s whereabouts on occupied land.
 The company collects used oil from over 700 garages in Israel and in the West Bank. Its factory processes 8 tons of tires waste in one hour and produces rubber flakes from which the company manufactures various rubber products. These products are later marketed to different industries, such as stepping surfaces, traffic equipment, etc. These products are used in an Israeli army base within the green line.
 The company&amp;#39;s factory in the Shahak Industrial Zone was used as collateral for a loan that Igud Bank provided the company in 2010.
 </t>
   </si>
   <si>
     <t>Tzifha International</t>
   </si>
@@ -5207,86 +4732,66 @@
   </si>
   <si>
     <t xml:space="preserve">An automotive retailer and the sole distributor of&amp;nbsp;Toyota Motor Corporation&amp;nbsp;in the Israeli market.
 The Toyota Hilux model is being used by the Israeli Army, police, border police and the civil administration in the occupied Palestinian territories. &amp;nbsp;The&amp;nbsp;vehicles are used by the Israeli armed forces to protect illegal settlements and military bases along the West Bank, to oppress Palestinian demonstrators and for executing&amp;nbsp;house demolitions.
 Additionally, the&amp;nbsp;Toyota Camry model&amp;nbsp;served as the executive car of the Israeli Army&amp;#39;s high command from 2006 till 2010.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Military, Security and Surveillance, Service Industry and Retail</t>
   </si>
   <si>
     <t>Villar International</t>
   </si>
   <si>
     <t xml:space="preserve">Villar International is an Israeli public company that operates in the field of construction, entrepreneurship and real estate. The company is engaged in renting properties, constructing industrial buildings and providing archival services.
 The company constructs, owns, maintains and leases industrial and office buildings in Ariel and Barkan settlement Industrial Zones in the occupied West Bank.&amp;nbsp;Currently, the company offers 5 industrial buildings totaling 47,800 square meters for rent in Ariel IZ; and 12 industrial buildings totaling 57,900 square meters for rent in the Barkan IZ. These buildings constitute 13% of the company&amp;#39;s total rented property.
 In July 2023, the company was awarded a development agreement from the Israel Land Authority for the lease of a 10,000 square meters area designated for industry, light industry, and crafts within the Ariel settlement, with an exemption from the tender process.
 In 2016, the company completed the construction of a building in Ariel Industrial Zone taking over 5,000 square meters of occupied Palestinian land. &amp;nbsp;Furthermore, by the end of 2015, the company completed the construction of an operational center covering 3,5000 square meters, with offices occupying 1,1000 square meters of land in the same area.
 Villar International also holds a 50% stake in a joint project with Ziegler Investment Ltd. for the construction and maintenance of rental properties in the Ariel Industrial Zone, in the occupied West Bank.
 The company&amp;#39;s subsidiary, The Archivists Ltd., operates a primary storage facility covering 47,000 square meters in Barkan Industrial Zone. In 2020, The Archivists completed the construction of a new archival building in the same area. The Archivists also has a 16,000 square meter storage facility in the Ariel Industrial Zone.
 Villar International&amp;rsquo;s fully owned subsidiary, Beit Ha&amp;#39;archive Ltd., specializing in archiving and storing documents, is also located in Ariel Industrial Zone.
 Between 2015 and 2018, The Archivists provided archival service to the Israeli Prison Service for NIS 4,343,631.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Settlement Enterprise</t>
+  </si>
+  <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...21 lines deleted...]
-</t>
   </si>
   <si>
     <t>Y. Tzarfati Car and Metal Services</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli garage servicing private, commercial and military vehicles.
 The company also operates a welding workshop and is a licensed garage for the brands of DAF, Scania, IVECO, International and Isuzu.
 The company is based in the Mishor Adumim settlement Industrial Zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Y. Zamberg Metal Products</t>
   </si>
   <si>
     <t xml:space="preserve">A Private Israeli manufacturer of metal products for product display, logistic centers, furniture and industry.
 The company&amp;rsquo;s factory is based in Ariel Settlement industrial zone in the occupied West Bank.
 The company manufactures metal products for the use of defense air and aviation industry, armored vetches and firearms.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Y.D. Barzani </t>
   </si>
@@ -5787,51 +5292,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I375"/>
+  <dimension ref="A1:I372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -6272,10215 +5777,10132 @@
       <c r="G16" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>84</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>53</v>
       </c>
       <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H31" s="0"/>
       <c r="I31" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H32" s="0"/>
       <c r="I32" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H38" s="0"/>
       <c r="I38" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>33</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>47</v>
+        <v>175</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="H41" s="0"/>
+        <v>124</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I41" s="0" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>176</v>
+        <v>57</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0"/>
+      <c r="E43" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="I43" s="0"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D44" s="0"/>
+      <c r="D44" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="E44" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="I44" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>188</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>60</v>
+        <v>189</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>191</v>
+        <v>77</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>157</v>
+        <v>54</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>77</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C48" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>199</v>
+        <v>77</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" s="0" t="s">
-        <v>77</v>
+        <v>196</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="C51" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E51" s="0" t="s">
+      <c r="F51" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="F51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="H51" s="0"/>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="H52" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I52" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F53" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="G53" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="G53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H53" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>213</v>
+        <v>108</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E55" s="0" t="s">
+      <c r="F55" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="F55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>218</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
-        <v>55</v>
+        <v>118</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H57" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I57" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="0" t="s">
-        <v>60</v>
+        <v>224</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>227</v>
+        <v>60</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>49</v>
+        <v>229</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>83</v>
+        <v>231</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>230</v>
+        <v>61</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>231</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>234</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>172</v>
+        <v>235</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>199</v>
+        <v>85</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>238</v>
+        <v>47</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>239</v>
+        <v>26</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>241</v>
       </c>
-      <c r="F63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="0" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>244</v>
+        <v>47</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="0" t="s">
+      <c r="F65" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="F65" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="0" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="H65" s="0"/>
       <c r="I65" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>250</v>
+        <v>24</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>251</v>
-[...4 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="0" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>106</v>
+        <v>152</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="I67" s="0"/>
+        <v>38</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>256</v>
-[...3 lines deleted...]
-      </c>
+        <v>257</v>
+      </c>
+      <c r="C69" s="0"/>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>238</v>
+        <v>47</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="I69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I69" s="0"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="C70" s="0"/>
+        <v>259</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>226</v>
+      </c>
       <c r="D70" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>47</v>
+        <v>261</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I70" s="0"/>
+        <v>228</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>263</v>
+        <v>111</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H71" s="0"/>
       <c r="I71" s="0" t="s">
-        <v>264</v>
+        <v>118</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H72" s="0"/>
+        <v>103</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="I72" s="0" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>267</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>57</v>
+        <v>268</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>101</v>
+        <v>271</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>271</v>
+        <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>273</v>
+        <v>203</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H74" s="0" t="s">
         <v>274</v>
       </c>
+      <c r="H74" s="0"/>
       <c r="I74" s="0" t="s">
-        <v>16</v>
+        <v>229</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>275</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>206</v>
+        <v>13</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="H75" s="0"/>
+        <v>155</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I75" s="0" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E76" s="0" t="s">
+      <c r="F76" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="F76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="0" t="s">
-        <v>153</v>
+        <v>280</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>26</v>
+        <v>228</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>281</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>282</v>
+        <v>24</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>283</v>
+        <v>131</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>230</v>
+        <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>284</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F78" s="0" t="s">
-        <v>24</v>
+        <v>170</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>287</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E79" s="0" t="s">
+      <c r="F79" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="F79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="0" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="H79" s="0"/>
+        <v>189</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>104</v>
+      </c>
       <c r="I79" s="0" t="s">
-        <v>62</v>
+        <v>262</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>290</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>291</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>192</v>
+        <v>112</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>86</v>
+        <v>292</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>264</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>294</v>
+        <v>203</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>295</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>206</v>
+        <v>111</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H82" s="0"/>
       <c r="I82" s="0" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>109</v>
+        <v>299</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H83" s="0"/>
+        <v>300</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I83" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>301</v>
+        <v>52</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>302</v>
+        <v>60</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>52</v>
+        <v>111</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>185</v>
+        <v>38</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>308</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>31</v>
+        <v>138</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="H87" s="0"/>
       <c r="I87" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="H88" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I88" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>312</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>314</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>119</v>
+        <v>316</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>20</v>
+        <v>317</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>263</v>
+        <v>77</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="H91" s="0"/>
       <c r="I91" s="0" t="s">
-        <v>318</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H92" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>238</v>
+        <v>121</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>122</v>
+        <v>326</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>327</v>
+        <v>48</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>157</v>
+        <v>26</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>47</v>
+        <v>331</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>48</v>
+        <v>332</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>332</v>
+        <v>203</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>333</v>
+        <v>60</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H98" s="0"/>
       <c r="I98" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>178</v>
+        <v>13</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H99" s="0"/>
+      <c r="H99" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I99" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>10</v>
+        <v>340</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>14</v>
+        <v>112</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>341</v>
+        <v>57</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>342</v>
+        <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>164</v>
+        <v>345</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>110</v>
+        <v>346</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>86</v>
+        <v>159</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>346</v>
+        <v>121</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>119</v>
+        <v>203</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>350</v>
+        <v>14</v>
       </c>
       <c r="H103" s="0"/>
       <c r="I103" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>206</v>
+        <v>121</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H104" s="0"/>
+        <v>354</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I104" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>356</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="H105" s="0"/>
       <c r="I105" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>357</v>
+        <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>238</v>
+        <v>166</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="H106" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I106" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>164</v>
+        <v>13</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>14</v>
+        <v>365</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>365</v>
+        <v>14</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H110" s="0"/>
       <c r="I110" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>109</v>
+        <v>261</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H111" s="0"/>
+      <c r="H111" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I111" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>373</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>11</v>
+        <v>374</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>263</v>
+        <v>376</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>62</v>
+        <v>317</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>373</v>
+        <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>86</v>
+        <v>182</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>318</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>14</v>
+        <v>383</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>20</v>
+        <v>281</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>382</v>
+        <v>85</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>157</v>
+        <v>26</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>384</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>238</v>
+        <v>196</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H116" s="0"/>
       <c r="I116" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>199</v>
+        <v>111</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H117" s="0"/>
+        <v>53</v>
+      </c>
+      <c r="H117" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I117" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>24</v>
+        <v>394</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>185</v>
+        <v>38</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>395</v>
+        <v>158</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>156</v>
+        <v>399</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>32</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>78</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>400</v>
+        <v>47</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>401</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>113</v>
+        <v>407</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>16</v>
+        <v>408</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>408</v>
+        <v>13</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>409</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="0">
         <v>126</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>238</v>
+        <v>415</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>274</v>
+        <v>38</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="0">
         <v>127</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>416</v>
+        <v>138</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>14</v>
+        <v>418</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="0">
         <v>128</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H129" s="0"/>
       <c r="I129" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="0">
         <v>129</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>109</v>
+        <v>203</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H130" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I130" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="0">
         <v>130</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H131" s="0"/>
       <c r="I131" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="0">
         <v>131</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H132" s="0"/>
+        <v>189</v>
+      </c>
+      <c r="H132" s="0" t="s">
+        <v>228</v>
+      </c>
       <c r="I132" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="0">
         <v>132</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>192</v>
+        <v>429</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>230</v>
+        <v>430</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="0">
         <v>133</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>261</v>
+        <v>373</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>83</v>
+        <v>374</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>106</v>
+        <v>53</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>430</v>
+        <v>159</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>116</v>
+        <v>433</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="0">
         <v>134</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>373</v>
+        <v>435</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>433</v>
+        <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="0">
         <v>135</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>435</v>
+        <v>57</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>238</v>
+        <v>59</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>157</v>
+        <v>439</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="0">
         <v>136</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>11</v>
+        <v>374</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>439</v>
+        <v>13</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H137" s="0"/>
       <c r="I137" s="0" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="0">
         <v>137</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H138" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I138" s="0" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="0">
         <v>138</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H139" s="0"/>
       <c r="I139" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="0">
         <v>139</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>168</v>
+        <v>448</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H140" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I140" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="0">
         <v>140</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>448</v>
+        <v>111</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H141" s="0"/>
       <c r="I141" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="0">
         <v>141</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H142" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I142" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="0">
         <v>142</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H143" s="0"/>
       <c r="I143" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="0">
         <v>143</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>24</v>
+        <v>457</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H144" s="0"/>
+        <v>458</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>459</v>
+      </c>
       <c r="I144" s="0" t="s">
-        <v>20</v>
+        <v>460</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="0">
         <v>144</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>458</v>
+        <v>167</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>459</v>
+        <v>430</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>460</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="0">
         <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>439</v>
+        <v>24</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>165</v>
+        <v>48</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>430</v>
+        <v>182</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="0">
         <v>146</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>24</v>
+        <v>468</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>48</v>
+        <v>358</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>20</v>
+        <v>469</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="0">
         <v>147</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>171</v>
+        <v>82</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>467</v>
+        <v>111</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>174</v>
+        <v>116</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>185</v>
+        <v>472</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>468</v>
+        <v>118</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="0">
         <v>148</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>109</v>
+        <v>475</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H149" s="0"/>
       <c r="I149" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="0">
         <v>149</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>474</v>
+        <v>24</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="H150" s="0"/>
+        <v>300</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I150" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="0">
         <v>150</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>302</v>
+        <v>108</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="0">
         <v>151</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>52</v>
+        <v>299</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>300</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="I152" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I152" s="0"/>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="0">
         <v>152</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>301</v>
+        <v>484</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>302</v>
-[...4 lines deleted...]
-      <c r="I153" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="H153" s="0"/>
+      <c r="I153" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="0">
         <v>153</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>483</v>
+        <v>121</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="H154" s="0"/>
       <c r="I154" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="0">
         <v>154</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H155" s="0"/>
+        <v>489</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>182</v>
+      </c>
       <c r="I155" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="0">
         <v>155</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>24</v>
+        <v>185</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>488</v>
+        <v>112</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I156" s="0"/>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="0">
         <v>156</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>188</v>
+        <v>24</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>110</v>
+        <v>48</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I157" s="0"/>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="0">
         <v>157</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>24</v>
+        <v>175</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>48</v>
+        <v>181</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I158" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="0">
         <v>158</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>178</v>
+        <v>498</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="0">
         <v>159</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>497</v>
+        <v>47</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>122</v>
+        <v>501</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="0">
         <v>160</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>500</v>
+        <v>48</v>
       </c>
       <c r="H161" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="0">
         <v>161</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>47</v>
+        <v>506</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>48</v>
+        <v>108</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>54</v>
+        <v>439</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="0">
         <v>162</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>106</v>
+        <v>189</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>506</v>
+        <v>159</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="0">
         <v>163</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>509</v>
+        <v>288</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>157</v>
+        <v>33</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="0">
         <v>164</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>512</v>
+        <v>134</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>192</v>
+        <v>60</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="0">
         <v>165</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H166" s="0"/>
       <c r="I166" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="0">
         <v>166</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>10</v>
+        <v>340</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>13</v>
+        <v>518</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H167" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="I167" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="0">
         <v>167</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>341</v>
+        <v>520</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>342</v>
+        <v>231</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>519</v>
+        <v>218</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>157</v>
+        <v>459</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="0">
         <v>168</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>521</v>
+        <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>221</v>
+        <v>47</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>106</v>
+        <v>149</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>459</v>
+        <v>38</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="0">
         <v>169</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>147</v>
+        <v>116</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>38</v>
+        <v>459</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="0">
         <v>170</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>83</v>
+        <v>527</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>109</v>
+        <v>203</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>459</v>
+        <v>54</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="0">
         <v>171</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>206</v>
+        <v>121</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H172" s="0"/>
       <c r="I172" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="0">
         <v>172</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>10</v>
+        <v>532</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>11</v>
+        <v>533</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H173" s="0"/>
+        <v>535</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I173" s="0" t="s">
-        <v>20</v>
+        <v>317</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="0">
         <v>173</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>533</v>
+        <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>109</v>
+        <v>203</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>318</v>
+        <v>62</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="0">
         <v>174</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>206</v>
+        <v>541</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>539</v>
+        <v>103</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>26</v>
+        <v>439</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>62</v>
+        <v>88</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="0">
         <v>175</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H176" s="0"/>
       <c r="I176" s="0" t="s">
-        <v>87</v>
+        <v>469</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="0">
         <v>176</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>545</v>
+        <v>52</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H177" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I177" s="0" t="s">
-        <v>468</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="0">
         <v>177</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>10</v>
+        <v>548</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>52</v>
+        <v>463</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>38</v>
+        <v>228</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="0">
         <v>178</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>439</v>
+        <v>553</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>114</v>
+        <v>501</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>230</v>
+        <v>159</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>264</v>
+        <v>78</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="0">
         <v>179</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>552</v>
+        <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>554</v>
+        <v>13</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>500</v>
+        <v>14</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I180" s="0"/>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="0">
         <v>180</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>13</v>
+        <v>558</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I181" s="0"/>
+        <v>182</v>
+      </c>
+      <c r="I181" s="0" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="0">
         <v>181</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>559</v>
+        <v>196</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>185</v>
+        <v>26</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="0">
         <v>182</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>199</v>
+        <v>509</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>20</v>
+        <v>281</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="0">
         <v>183</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>509</v>
+        <v>13</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H184" s="0"/>
       <c r="I184" s="0" t="s">
-        <v>284</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="0">
         <v>184</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="I185" s="0"/>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="0">
         <v>185</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>82</v>
+        <v>568</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>13</v>
+        <v>558</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>185</v>
+        <v>459</v>
       </c>
       <c r="I186" s="0"/>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="0">
         <v>186</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>569</v>
+        <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>559</v>
+        <v>518</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="I187" s="0"/>
+        <v>104</v>
+      </c>
+      <c r="I187" s="0" t="s">
+        <v>317</v>
+      </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="0">
         <v>187</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>573</v>
+        <v>13</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H188" s="0"/>
       <c r="I188" s="0" t="s">
-        <v>264</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="0">
         <v>188</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>574</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>575</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="H189" s="0"/>
+        <v>47</v>
+      </c>
+      <c r="G189" s="0"/>
+      <c r="H189" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I189" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="0">
         <v>189</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>576</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H190" s="0"/>
       <c r="I190" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="0">
         <v>190</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>578</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>10</v>
+        <v>579</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>244</v>
+        <v>77</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H191" s="0"/>
+        <v>581</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I191" s="0" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="0">
         <v>191</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>581</v>
+        <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>236</v>
+        <v>93</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>77</v>
+        <v>584</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>583</v>
+        <v>155</v>
       </c>
       <c r="H192" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="0">
         <v>192</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>586</v>
+        <v>47</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>153</v>
+        <v>365</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="0">
         <v>193</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>587</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>588</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>365</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H194" s="0"/>
+      <c r="I194" s="0"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="0">
         <v>194</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>589</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="I195" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I195" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="0">
         <v>195</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>591</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>24</v>
+        <v>394</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="0">
         <v>196</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>593</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>64</v>
+        <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>395</v>
+        <v>13</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H197" s="0"/>
       <c r="I197" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="0">
         <v>197</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>595</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H198" s="0"/>
+        <v>25</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I198" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="0">
         <v>198</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>597</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>25</v>
+        <v>108</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="0">
         <v>199</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>599</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>106</v>
+        <v>601</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I200" s="0"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="0">
         <v>200</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>261</v>
+        <v>57</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>109</v>
+        <v>604</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I201" s="0"/>
+        <v>54</v>
+      </c>
+      <c r="I201" s="0" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="0">
         <v>201</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>606</v>
+        <v>77</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="H202" s="0"/>
       <c r="I202" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="0">
         <v>202</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>608</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>92</v>
+        <v>609</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>77</v>
+        <v>196</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="I203" s="0"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="0">
         <v>203</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>611</v>
+        <v>93</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>199</v>
+        <v>379</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="I204" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="H204" s="0"/>
+      <c r="I204" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="0">
         <v>204</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>379</v>
+        <v>203</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="H205" s="0"/>
-      <c r="I205" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I205" s="0"/>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="0">
         <v>205</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>616</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>10</v>
+        <v>435</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>11</v>
+        <v>617</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>206</v>
+        <v>115</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-      <c r="I206" s="0"/>
+        <v>354</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="0">
         <v>206</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>435</v>
+        <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>619</v>
+        <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>113</v>
+        <v>484</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>355</v>
+        <v>60</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="0">
         <v>207</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>621</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>622</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>483</v>
+        <v>623</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>60</v>
+        <v>116</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="0">
         <v>208</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>176</v>
+        <v>234</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>11</v>
+        <v>231</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="0">
         <v>209</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>235</v>
+        <v>628</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>172</v>
+        <v>629</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>274</v>
+        <v>33</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="0">
         <v>210</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>630</v>
+        <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>631</v>
+        <v>11</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>633</v>
+        <v>13</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="0">
         <v>211</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>634</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H212" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H212" s="0"/>
       <c r="I212" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="0">
         <v>212</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>636</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>10</v>
+        <v>637</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>13</v>
+        <v>639</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H213" s="0"/>
+        <v>116</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="I213" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="0">
         <v>213</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>11</v>
+        <v>231</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>641</v>
+        <v>13</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H214" s="0"/>
       <c r="I214" s="0" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="0">
         <v>214</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>13</v>
+        <v>644</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H215" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="H215" s="0" t="s">
+        <v>646</v>
+      </c>
       <c r="I215" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="0">
         <v>215</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>646</v>
+        <v>203</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>647</v>
+        <v>601</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>648</v>
+        <v>26</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="0">
         <v>216</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>650</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>206</v>
+        <v>158</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="H217" s="0"/>
+        <v>651</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I217" s="0" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="0">
         <v>217</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>156</v>
+        <v>654</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>653</v>
+        <v>48</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="0">
         <v>218</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>656</v>
+        <v>13</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="0">
         <v>219</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>657</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>13</v>
+        <v>218</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="0">
         <v>220</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>659</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>57</v>
+        <v>173</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>221</v>
+        <v>553</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="0">
         <v>221</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>661</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>554</v>
+        <v>644</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>192</v>
+        <v>663</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="0">
         <v>222</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>646</v>
+        <v>506</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>665</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H223" s="0"/>
       <c r="I223" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="0">
         <v>223</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>10</v>
+        <v>435</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>505</v>
+        <v>668</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H224" s="0"/>
+        <v>32</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I224" s="0" t="s">
-        <v>20</v>
+        <v>400</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="0">
         <v>224</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>435</v>
+        <v>82</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>32</v>
+        <v>116</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>26</v>
+        <v>472</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>401</v>
+        <v>433</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="0">
         <v>225</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>673</v>
+        <v>111</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>114</v>
+        <v>601</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>471</v>
+        <v>26</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>433</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="0">
         <v>226</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>674</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>109</v>
+        <v>676</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>603</v>
+        <v>189</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="0">
         <v>227</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>678</v>
+        <v>279</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H228" s="0"/>
       <c r="I228" s="0" t="s">
-        <v>264</v>
+        <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="0">
         <v>228</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>679</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>282</v>
+        <v>681</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H229" s="0"/>
+        <v>155</v>
+      </c>
+      <c r="H229" s="0" t="s">
+        <v>439</v>
+      </c>
       <c r="I229" s="0" t="s">
-        <v>16</v>
+        <v>281</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="0">
         <v>229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>683</v>
+        <v>13</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>153</v>
+        <v>14</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>506</v>
+        <v>38</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>284</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="0">
         <v>230</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>684</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>685</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H231" s="0"/>
       <c r="I231" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="0">
         <v>231</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>686</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>10</v>
+        <v>532</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>11</v>
+        <v>533</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>13</v>
+        <v>688</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="I232" s="0"/>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="0">
         <v>232</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>533</v>
+        <v>57</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>690</v>
+        <v>77</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>106</v>
+        <v>189</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="I233" s="0"/>
+        <v>159</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="0">
         <v>233</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>691</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>77</v>
+        <v>693</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>192</v>
+        <v>60</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>157</v>
+        <v>54</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="0">
         <v>234</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>695</v>
+        <v>207</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>601</v>
+      </c>
+      <c r="H235" s="0"/>
+      <c r="I235" s="0"/>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="0">
         <v>235</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>696</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>697</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>210</v>
+        <v>24</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-      <c r="I236" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I236" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="0">
         <v>236</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>698</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>92</v>
+        <v>699</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>24</v>
+        <v>701</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>106</v>
+        <v>48</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="0">
         <v>237</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>701</v>
+        <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>703</v>
+        <v>584</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="0">
         <v>238</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>704</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>586</v>
+        <v>671</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>20</v>
+        <v>317</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="0">
         <v>239</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>706</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>673</v>
+        <v>111</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>245</v>
+        <v>60</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>274</v>
+        <v>26</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>318</v>
+        <v>118</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="0">
         <v>240</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>708</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>116</v>
+        <v>49</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="0">
         <v>241</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>710</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>47</v>
+        <v>207</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H242" s="0"/>
       <c r="I242" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="0">
         <v>242</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>712</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>210</v>
+        <v>77</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H243" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I243" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="0">
         <v>243</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>714</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>77</v>
+        <v>716</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="0">
         <v>244</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>718</v>
+        <v>111</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>61</v>
+        <v>439</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="0">
         <v>245</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>719</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>171</v>
+        <v>254</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>506</v>
+        <v>159</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="0">
         <v>246</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>721</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>47</v>
+        <v>584</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>48</v>
+        <v>171</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>157</v>
+        <v>54</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="0">
         <v>247</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>586</v>
+        <v>261</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>169</v>
+        <v>19</v>
       </c>
       <c r="H248" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="0">
         <v>248</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>263</v>
+        <v>203</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H249" s="0"/>
       <c r="I249" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="0">
         <v>249</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>727</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>206</v>
+        <v>24</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>60</v>
+        <v>729</v>
       </c>
       <c r="H250" s="0"/>
       <c r="I250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="0">
         <v>250</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="H251" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H251" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I251" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="0">
         <v>251</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>732</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>199</v>
+        <v>138</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H252" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="0">
         <v>252</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>734</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>116</v>
+        <v>433</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="0">
         <v>253</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>736</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>433</v>
+        <v>469</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="0">
         <v>254</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>738</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>10</v>
+        <v>268</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>739</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>24</v>
+        <v>623</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>185</v>
+        <v>228</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>468</v>
+        <v>62</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="0">
         <v>255</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>740</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>625</v>
+        <v>59</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>114</v>
+        <v>458</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>230</v>
+        <v>38</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="0">
         <v>256</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>742</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>744</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H257" s="0"/>
       <c r="I257" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="0">
         <v>257</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>747</v>
+        <v>399</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="H258" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H258" s="0" t="s">
+        <v>439</v>
+      </c>
       <c r="I258" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="0">
         <v>258</v>
       </c>
       <c r="B259" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E259" s="0" t="s">
         <v>748</v>
       </c>
-      <c r="C259" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F259" s="0" t="s">
-        <v>400</v>
+        <v>203</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>14</v>
+        <v>601</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>506</v>
+        <v>104</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>16</v>
+        <v>118</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="0">
         <v>259</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>261</v>
+        <v>82</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>206</v>
+        <v>111</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>603</v>
+        <v>53</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>116</v>
+        <v>62</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="0">
         <v>260</v>
       </c>
       <c r="B261" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D261" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>752</v>
       </c>
-      <c r="C261" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E261" s="0" t="s">
+      <c r="F261" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="G261" s="0" t="s">
         <v>753</v>
       </c>
-      <c r="F261" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H261" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="0">
         <v>261</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>754</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>171</v>
+        <v>57</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>136</v>
+        <v>102</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>756</v>
+        <v>103</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="0">
         <v>262</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>759</v>
+        <v>215</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>61</v>
+        <v>159</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="0">
         <v>263</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>218</v>
+        <v>77</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H264" s="0"/>
       <c r="I264" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="0">
         <v>264</v>
       </c>
       <c r="B265" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D265" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F265" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="C265" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G265" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H265" s="0"/>
+        <v>103</v>
+      </c>
+      <c r="H265" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I265" s="0" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="0">
         <v>265</v>
       </c>
       <c r="B266" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266" s="0" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>61</v>
+        <v>182</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>87</v>
+        <v>766</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="0">
         <v>266</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>767</v>
+        <v>11</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>24</v>
+        <v>769</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>769</v>
+        <v>62</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="0">
         <v>267</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>770</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>772</v>
+        <v>196</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>153</v>
+        <v>14</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="0">
         <v>268</v>
       </c>
       <c r="B269" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E269" s="0" t="s">
         <v>773</v>
       </c>
-      <c r="C269" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F269" s="0" t="s">
-        <v>199</v>
+        <v>77</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="H269" s="0"/>
       <c r="I269" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="0">
         <v>269</v>
       </c>
       <c r="B270" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D270" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" s="0" t="s">
         <v>775</v>
       </c>
-      <c r="C270" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F270" s="0" t="s">
-        <v>77</v>
+        <v>463</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="H270" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H270" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I270" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="0">
         <v>270</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>777</v>
       </c>
-      <c r="C271" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E271" s="0" t="s">
+      <c r="F271" s="0" t="s">
         <v>778</v>
       </c>
-      <c r="F271" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G271" s="0" t="s">
-        <v>14</v>
+        <v>189</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>54</v>
+        <v>159</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>16</v>
+        <v>779</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="0">
         <v>271</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>291</v>
+        <v>111</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>192</v>
-[...6 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="H272" s="0"/>
+      <c r="I272" s="0"/>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="0">
         <v>272</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>782</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I273" s="0"/>
+        <v>181</v>
+      </c>
+      <c r="H273" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="I273" s="0" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="0">
         <v>273</v>
       </c>
       <c r="B274" s="0" t="s">
         <v>784</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>11</v>
+        <v>231</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>785</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>184</v>
+        <v>300</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="0">
         <v>274</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>786</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>787</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>238</v>
+        <v>121</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>302</v>
+        <v>152</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="0">
         <v>275</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>788</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>119</v>
+        <v>463</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>280</v>
+      </c>
+      <c r="H276" s="0"/>
       <c r="I276" s="0" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="0">
         <v>276</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>790</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>439</v>
+        <v>138</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>283</v>
+        <v>124</v>
       </c>
       <c r="H277" s="0"/>
       <c r="I277" s="0" t="s">
-        <v>318</v>
+        <v>229</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="0">
         <v>277</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>792</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>793</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>136</v>
+        <v>77</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="H278" s="0"/>
+        <v>794</v>
+      </c>
+      <c r="H278" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="I278" s="0" t="s">
-        <v>231</v>
+        <v>88</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="0">
         <v>278</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>796</v>
+        <v>60</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>157</v>
+        <v>61</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="0">
         <v>279</v>
       </c>
       <c r="B280" s="0" t="s">
         <v>797</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>61</v>
+        <v>439</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="0">
         <v>280</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>799</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="H281" s="0"/>
       <c r="I281" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="0">
         <v>281</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>801</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>47</v>
+        <v>271</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="H282" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H282" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I282" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="0">
         <v>282</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>803</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>171</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>273</v>
+        <v>24</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H283" s="0"/>
       <c r="I283" s="0" t="s">
-        <v>16</v>
+        <v>766</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="0">
         <v>283</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>805</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D284" s="0"/>
+        <v>254</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="E284" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>24</v>
+        <v>693</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="H284" s="0"/>
       <c r="I284" s="0" t="s">
-        <v>769</v>
+        <v>88</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="0">
         <v>284</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>807</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>808</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>695</v>
+        <v>47</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H285" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="H285" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I285" s="0" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="0">
         <v>285</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>809</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>11</v>
+        <v>810</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>48</v>
       </c>
       <c r="H286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>49</v>
+        <v>812</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="0">
         <v>286</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>812</v>
+        <v>11</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>238</v>
+        <v>558</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H287" s="0"/>
       <c r="I287" s="0" t="s">
-        <v>814</v>
+        <v>118</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="0">
         <v>287</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>815</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>171</v>
+        <v>816</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>11</v>
+        <v>629</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>559</v>
+        <v>77</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H288" s="0"/>
+        <v>108</v>
+      </c>
+      <c r="H288" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I288" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="0">
         <v>288</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>818</v>
+        <v>10</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>631</v>
+        <v>22</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>54</v>
+        <v>182</v>
       </c>
       <c r="I289" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="0">
         <v>289</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>820</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>10</v>
+        <v>821</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>24</v>
+        <v>558</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>106</v>
+        <v>601</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>185</v>
+        <v>459</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>20</v>
+        <v>229</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="0">
         <v>290</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>559</v>
+        <v>47</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>603</v>
+        <v>48</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>459</v>
+        <v>54</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>231</v>
+        <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="0">
         <v>291</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>826</v>
+        <v>57</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>827</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H292" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="0">
         <v>292</v>
       </c>
       <c r="B293" s="0" t="s">
         <v>828</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>829</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H293" s="0"/>
       <c r="I293" s="0" t="s">
-        <v>16</v>
+        <v>830</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="0">
         <v>293</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>52</v>
+        <v>134</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H294" s="0"/>
+      <c r="H294" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I294" s="0" t="s">
-        <v>832</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="0">
         <v>294</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>833</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>132</v>
+        <v>584</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I295" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="0">
         <v>295</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>835</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>586</v>
+        <v>837</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H296" s="0"/>
       <c r="I296" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="0">
         <v>296</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>22</v>
+        <v>231</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>839</v>
+        <v>223</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H297" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H297" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I297" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="0">
         <v>297</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>172</v>
+        <v>22</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>226</v>
+        <v>13</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="I298" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="0">
         <v>298</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F299" s="0" t="s">
-        <v>845</v>
+        <v>394</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H299" s="0"/>
       <c r="I299" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="0">
         <v>299</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="0">
         <v>300</v>
       </c>
       <c r="B301" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D301" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="F301" s="0" t="s">
         <v>848</v>
       </c>
-      <c r="C301" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E301" s="0" t="s">
+      <c r="G301" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="F301" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H301" s="0"/>
+      <c r="H301" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="I301" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="0">
         <v>301</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>850</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>244</v>
+        <v>693</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H302" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H302" s="0"/>
       <c r="I302" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="0">
         <v>302</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>852</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F303" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="G303" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="G303" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H303" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>42</v>
+        <v>317</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="0">
         <v>303</v>
       </c>
       <c r="B304" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>856</v>
       </c>
-      <c r="C304" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F304" s="0" t="s">
-        <v>695</v>
+        <v>13</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H304" s="0"/>
       <c r="I304" s="0" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="0">
         <v>304</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>858</v>
       </c>
-      <c r="C305" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>860</v>
+        <v>24</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>861</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H305" s="0"/>
       <c r="I305" s="0" t="s">
-        <v>318</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="0">
         <v>305</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H306" s="0"/>
+      <c r="H306" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I306" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="0">
         <v>306</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H307" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H307" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I307" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="0">
         <v>307</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>14</v>
+        <v>865</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="0">
         <v>308</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>868</v>
       </c>
-      <c r="C309" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E309" s="0" t="s">
+      <c r="F309" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="G309" s="0" t="s">
         <v>869</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H309" s="0" t="s">
-        <v>26</v>
+        <v>228</v>
       </c>
       <c r="I309" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="0">
         <v>309</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>870</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>47</v>
+        <v>623</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>872</v>
+        <v>60</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>157</v>
+        <v>26</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="0">
         <v>310</v>
       </c>
       <c r="B311" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>873</v>
       </c>
-      <c r="C311" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>646</v>
+        <v>379</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>876</v>
+        <v>613</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>230</v>
+        <v>54</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="0">
         <v>311</v>
       </c>
       <c r="B312" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>876</v>
+      </c>
+      <c r="F312" s="0" t="s">
         <v>877</v>
       </c>
-      <c r="C312" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G312" s="0" t="s">
-        <v>60</v>
+        <v>124</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="0">
         <v>312</v>
       </c>
       <c r="B313" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>879</v>
       </c>
-      <c r="C313" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F313" s="0" t="s">
-        <v>379</v>
+        <v>47</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>615</v>
+        <v>124</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="0">
         <v>313</v>
       </c>
       <c r="B314" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E314" s="0" t="s">
         <v>881</v>
       </c>
-      <c r="C314" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F314" s="0" t="s">
-        <v>884</v>
+        <v>623</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>122</v>
+        <v>60</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="0">
         <v>314</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>47</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="0">
         <v>315</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>625</v>
+        <v>47</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>60</v>
+        <v>354</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="0">
         <v>316</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H317" s="0"/>
       <c r="I317" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="0">
         <v>317</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>355</v>
+        <v>37</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I318" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="0">
         <v>318</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>11</v>
+        <v>891</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="H319" s="0"/>
+        <v>326</v>
+      </c>
+      <c r="H319" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I319" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="0">
         <v>319</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>10</v>
+        <v>435</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>22</v>
+        <v>875</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>24</v>
+        <v>558</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="0">
         <v>320</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>10</v>
+        <v>254</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>898</v>
+        <v>11</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>77</v>
+        <v>203</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>327</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H321" s="0"/>
+      <c r="I321" s="0"/>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="0">
         <v>321</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>435</v>
+        <v>10</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>882</v>
+        <v>11</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>559</v>
+        <v>899</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>60</v>
+        <v>300</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="0">
         <v>322</v>
       </c>
       <c r="B323" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F323" s="0" t="s">
         <v>902</v>
       </c>
-      <c r="C323" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G323" s="0" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="I323" s="0"/>
+        <v>19</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I323" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="0">
         <v>323</v>
       </c>
       <c r="B324" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>904</v>
       </c>
-      <c r="C324" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>906</v>
+        <v>47</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>302</v>
+        <v>37</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="0">
         <v>324</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>909</v>
+        <v>24</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H325" s="0"/>
       <c r="I325" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="0">
         <v>325</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>47</v>
+        <v>909</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="0">
         <v>326</v>
       </c>
       <c r="B327" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>912</v>
       </c>
-      <c r="C327" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>24</v>
+        <v>77</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H327" s="0"/>
+        <v>142</v>
+      </c>
+      <c r="H327" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I327" s="0" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="0">
         <v>327</v>
       </c>
       <c r="B328" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D328" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>914</v>
       </c>
-      <c r="C328" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>916</v>
+        <v>24</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>48</v>
+        <v>300</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="0">
         <v>328</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>918</v>
+        <v>11</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>77</v>
+        <v>693</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H329" s="0"/>
       <c r="I329" s="0" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="0">
         <v>329</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H330" s="0"/>
       <c r="I330" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="0">
         <v>330</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>695</v>
+        <v>331</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H331" s="0"/>
+        <v>332</v>
+      </c>
+      <c r="H331" s="0" t="s">
+        <v>61</v>
+      </c>
       <c r="I331" s="0" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="0">
         <v>331</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="H332" s="0"/>
       <c r="I332" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="0">
         <v>332</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>332</v>
+        <v>24</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>333</v>
+        <v>48</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="0">
         <v>333</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>10</v>
+        <v>173</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>199</v>
+        <v>927</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H334" s="0"/>
+        <v>280</v>
+      </c>
+      <c r="H334" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I334" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="0">
         <v>334</v>
       </c>
       <c r="B335" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D335" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E335" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G335" s="0" t="s">
         <v>930</v>
       </c>
-      <c r="C335" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H335" s="0"/>
       <c r="I335" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="0">
         <v>335</v>
       </c>
       <c r="B336" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D336" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>932</v>
       </c>
-      <c r="C336" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>934</v>
+        <v>899</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>283</v>
+        <v>37</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="I336" s="0"/>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="0">
         <v>336</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>52</v>
+        <v>394</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>937</v>
-[...1 lines deleted...]
-      <c r="H337" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H337" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I337" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="0">
         <v>337</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>57</v>
+        <v>435</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>906</v>
+        <v>407</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H338" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="I338" s="0"/>
+      <c r="I338" s="0" t="s">
+        <v>812</v>
+      </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="0">
         <v>338</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>10</v>
+        <v>226</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>395</v>
+        <v>166</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="0">
         <v>339</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>435</v>
+        <v>10</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>408</v>
+        <v>47</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>32</v>
+        <v>326</v>
       </c>
       <c r="H340" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>814</v>
+        <v>20</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="0">
         <v>340</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>261</v>
+        <v>10</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="H341" s="0"/>
       <c r="I341" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="0">
         <v>341</v>
       </c>
       <c r="B342" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C342" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D342" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="E342" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G342" s="0" t="s">
         <v>946</v>
       </c>
-      <c r="C342" s="0" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H342" s="0"/>
       <c r="I342" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="0">
         <v>342</v>
       </c>
       <c r="B343" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="C343" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D343" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="C343" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F343" s="0" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="H343" s="0"/>
       <c r="I343" s="0" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="0">
         <v>343</v>
       </c>
       <c r="B344" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="C344" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D344" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" s="0" t="s">
         <v>950</v>
       </c>
-      <c r="C344" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F344" s="0" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>953</v>
+        <v>354</v>
       </c>
       <c r="H344" s="0"/>
       <c r="I344" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="0">
         <v>344</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>10</v>
+        <v>234</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>24</v>
+        <v>953</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="H345" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H345" s="0" t="s">
+        <v>159</v>
+      </c>
       <c r="I345" s="0" t="s">
-        <v>49</v>
+        <v>229</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="0">
         <v>345</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>355</v>
+        <v>48</v>
       </c>
       <c r="H346" s="0"/>
       <c r="I346" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="0">
         <v>346</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>960</v>
+        <v>484</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>157</v>
+        <v>26</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="0">
         <v>347</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>10</v>
+        <v>959</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>22</v>
+        <v>533</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>24</v>
+        <v>203</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H348" s="0"/>
+        <v>429</v>
+      </c>
+      <c r="H348" s="0" t="s">
+        <v>472</v>
+      </c>
       <c r="I348" s="0" t="s">
-        <v>20</v>
+        <v>317</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="0">
         <v>348</v>
       </c>
       <c r="B349" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="C349" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="D349" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="E349" s="0" t="s">
         <v>963</v>
       </c>
-      <c r="C349" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F349" s="0" t="s">
-        <v>483</v>
+        <v>85</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="0">
         <v>349</v>
       </c>
       <c r="B350" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="C350" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D350" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" s="0" t="s">
         <v>965</v>
       </c>
-      <c r="C350" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F350" s="0" t="s">
-        <v>206</v>
+        <v>544</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="H350" s="0"/>
       <c r="I350" s="0" t="s">
-        <v>16</v>
+        <v>469</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="0">
         <v>350</v>
       </c>
       <c r="B351" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D351" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="C351" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F351" s="0" t="s">
-        <v>238</v>
+        <v>299</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="H351" s="0"/>
       <c r="I351" s="0" t="s">
-        <v>970</v>
+        <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="0">
         <v>351</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>545</v>
+        <v>399</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H352" s="0"/>
       <c r="I352" s="0" t="s">
-        <v>468</v>
+        <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="0">
         <v>352</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>301</v>
+        <v>24</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="H353" s="0"/>
+        <v>25</v>
+      </c>
+      <c r="H353" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I353" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="0">
         <v>353</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>400</v>
+        <v>203</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>14</v>
+        <v>974</v>
       </c>
       <c r="H354" s="0"/>
       <c r="I354" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="0">
         <v>354</v>
       </c>
       <c r="B355" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="C355" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D355" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="F355" s="0" t="s">
         <v>977</v>
       </c>
-      <c r="C355" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="I355" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="0">
         <v>355</v>
       </c>
       <c r="B356" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C356" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="D356" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E356" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="C356" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F356" s="0" t="s">
-        <v>206</v>
+        <v>644</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="H356" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="H356" s="0" t="s">
+        <v>472</v>
+      </c>
       <c r="I356" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="0">
         <v>356</v>
       </c>
       <c r="B357" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="C357" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="D357" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="F357" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="C357" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G357" s="0" t="s">
-        <v>153</v>
+        <v>645</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>38</v>
+        <v>228</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="0">
         <v>357</v>
       </c>
       <c r="B358" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="C358" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E358" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="C358" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E358" s="0" t="s">
+      <c r="F358" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="F358" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G358" s="0" t="s">
-        <v>876</v>
+        <v>25</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>471</v>
+        <v>15</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="0">
         <v>358</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>986</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>435</v>
+        <v>10</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>162</v>
+        <v>22</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>988</v>
+        <v>95</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H359" s="0"/>
       <c r="I359" s="0" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="0">
         <v>359</v>
       </c>
       <c r="B360" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D360" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="C360" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>274</v>
+        <v>38</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="0">
         <v>360</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="0">
         <v>361</v>
       </c>
       <c r="B362" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="C362" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D362" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E362" s="0" t="s">
+        <v>994</v>
+      </c>
+      <c r="F362" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="G362" s="0" t="s">
         <v>995</v>
       </c>
-      <c r="C362" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H362" s="0"/>
+      <c r="H362" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="I362" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="0">
         <v>362</v>
       </c>
       <c r="B363" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="C363" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D363" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E363" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="C363" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F363" s="0" t="s">
-        <v>31</v>
+        <v>394</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="H363" s="0"/>
       <c r="I363" s="0" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="0">
         <v>363</v>
       </c>
       <c r="B364" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="C364" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D364" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="C364" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F364" s="0" t="s">
-        <v>1001</v>
+        <v>518</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="0">
         <v>364</v>
       </c>
       <c r="B365" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C365" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D365" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F365" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="G365" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="C365" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H365" s="0" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="0">
         <v>365</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>395</v>
+        <v>13</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>653</v>
-[...1 lines deleted...]
-      <c r="H366" s="0"/>
+        <v>155</v>
+      </c>
+      <c r="H366" s="0" t="s">
+        <v>38</v>
+      </c>
       <c r="I366" s="0" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="0">
         <v>366</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>519</v>
+        <v>407</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="0">
         <v>367</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>226</v>
+        <v>24</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>1011</v>
+        <v>48</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="0">
         <v>368</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>13</v>
+        <v>261</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>153</v>
+        <v>14</v>
       </c>
       <c r="H369" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I369" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="0">
         <v>369</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>408</v>
+        <v>24</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="0">
         <v>370</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>24</v>
+        <v>623</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>48</v>
+        <v>538</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>71</v>
+        <v>439</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="0">
         <v>371</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>263</v>
+        <v>24</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>16</v>
-[...85 lines deleted...]
-      <c r="I375" s="0" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>