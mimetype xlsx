--- v0 (2026-05-30)
+++ v1 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="428">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -238,67 +238,60 @@
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural produce, marketing vegetables, fruits, flowers, propagating materials and herbs.
 The company&amp;rsquo;s brand-names include: Carmel, Carmel Bio-Top, Carmel Berry, Coral and Alesia.
 Carmel Agrexco is a private enterprise owned by Ampa Group, a private Israeli holding company owned by Shlomi Fogel and the Nakash brothers. Ampa Group is active in the fields of real estate, finance, agriculture and energy.
 The company was established by the Israeli government in 1956, under the name Agrexco, as a state-owned first Israeli agriculture export company. In 2011, Agrexco entered a formal liquidation process and was acquired by Bickel Group. In 2016, it entered a second liquidation process and was acquired by Ampa.
 In April 2022, Who Profits team documented nine of the company&amp;rsquo;s packing houses in four settlements in the Jordan Valley: three Herbs packhouses, a packing house of grapes and flowers for export, and a fish packing house in the settlement of Roi; three Herbs packhouses in Mehola; a packing house of cut flowers for export in the settlement of Argaman; and a herbs packhouse in the settlement of Na&amp;rsquo;ama.
 The company&amp;rsquo;s subsidiary Carmel Blueberry grows berries in the occupied Syrian Golan which are marketed by Carmel Agrexco under the brand name Carmel Blueberry. The berries are grown on a 120,000 square-meter farm in the occupied Syrian Golan which produces about 250 tons of fruit per season. The farm was established in full cooperation with Carmel Agrexco and its staff, which integrated advanced agricultural technologies into the farm and developed some of its berry varieties.
 According to an interview with the company&amp;rsquo;s co-owner and chairman, Shlomi Fogel, the company&amp;rsquo;s target is to expand to a 1,300,000 square-meters farm.
 In addition, Ampa Real-Estate, a subsidiary of the parent company Ampa Group, built the Ramot Resort Hotel project in Ramot settlement in the Syrian Golan. Ampa Israel, another subsidiary of the Ampa Group, built and marketed two residential projects in the settlement of Sal&amp;rsquo;it in the occupied West Bank as part of an expansion of the settlement.
 For more information about Agrexco&amp;rsquo;s past involvement in the occupation, see Who Profits&amp;rsquo; 2013 update &amp;ldquo;Agrexco Is Back in Business&amp;rdquo; and 2014 in-depth report &amp;ldquo;Made in Israel: Agricultural Export from Occupied Territories&amp;rdquo;.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market, Settlement Production</t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Jordan Valley, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Agrotop</t>
   </si>
   <si>
-    <t xml:space="preserve">A private Israel-based global company specializing in livestock and agro-construction projects.
-[...3 lines deleted...]
-</t>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Construction</t>
-[...1 lines deleted...]
-  <si>
     <t>$10M-$50M</t>
   </si>
   <si>
-    <t>Gaza, Naqab, Syrian Golan, West Bank</t>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Airbnb, Inc.</t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded American company operating an online vacation rental platform. The company offers listings in over 220 countries and regions globally.
 Airbnb offers listings of accommodation in illegal settlements on occupied Palestinian and Syrian land.
 Aribnb&amp;rsquo;s website advertises listings in 39 settlements in the occupied West Bank including Avnei Hefetz, Kdumim, Itamar, Ariel, Ma&amp;rsquo;ale Levona, Eli, Shiloh, Ofra, Har Adar, Matityahu, Giv&amp;rsquo;at Ze&amp;rsquo;ev, Giv&amp;rsquo;on HaHadasha, Oranit, Elkana, Barkan, Sha&amp;rsquo;arei Tikva, Karnei Shomron, Ets Efraim, Alei Zahav, Na&amp;rsquo;ale, Ma&amp;rsquo;ale Adumim, Neve Daniel, Elazar, Efrat, Tekoa, Bat Ayin, Kfar Adumim, Kalia (Kalya), Kiryat Arba, Nokdim, Almon (Anatot), Rimonim, Hashmona&amp;rsquo;im, Netiv HaGdud, Kida, Zufim, Shadmot Mehola, Yakir and Elon Moreh. The majority of the listings found were mislabeled as properties in &amp;ldquo;Israel&amp;rdquo;.
 Additionally, listings were found in 6 settlement neighborhoods in occupied&amp;nbsp;East Jerusalem&amp;nbsp;including Gilo, Har Homa (Homat Shmuel), Ramot Alon (Ramot), Pisgat Ze&amp;rsquo;ev, French Hill (Giv&amp;rsquo;at Shapira), and East Talpiot (Armon HaNatziv). The locations of all listings found were mislabeled as located in &amp;ldquo;Jerusalem, Israel&amp;rdquo;.
 Listings were also found in 15 settlements in the occupied Syrian Golan including El-Rum, Merom Golan, Ein Zivan, Ani&amp;rsquo;am, Kidmat Tsvi, Katzrin, Ramat Magshimim, Nov, Avnei Eitan, Eliad, Bnei Yehuda, Ma&amp;rsquo;ale Gamla, Ramot, Ne&amp;rsquo;ot Golan and Giva&amp;rsquo;at Yoav. All listings found were mislabeled as located in &amp;ldquo;Israel&amp;rdquo;.
 For more read Who Profits flash report&amp;nbsp;Touring Israeli Settlements: Business and Pleasure for the Economy of Occupation.
 For more on Airbnb&amp;rsquo;s retracted decision to de-list settlement properties, and its complicity in the plunder of Palestinian refugee properties from 1948, read Who Profits report&amp;nbsp;Profiting through Dispossession: Another Side of Airbnb&amp;rsquo;s Complicity.
 </t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
     <t>$5B-$10B</t>
@@ -312,50 +305,68 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>Amy Metom Engineers and Consultants</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli engineering consultancy firm specializing in infrastructure engineering, design and project management.
 The company is the main planner for the Tel Aviv Jerusalem fast train (known as the A1 route) which crosses into the occupied West Bank in two areas. The company planned sections B, C and D of the Tel Aviv Jerusalem fast train. The three sections include 20 sq.m of tunnels and are located between the Latrun intersection and the International Convention Center (Binyanei HaUma) in Giv&amp;rsquo;at Ram in Jerusalem.
 Along with the Germany-based company Obermeyer,&amp;nbsp;Amy-Metom is the head planner of the Green Line of the Jerusalem light rail, which will connect the settlement neighborhoods of Gilo, Talpiot East and Mount Scopus with the western part of the city and with one another.
 The company is also responsible for planning and developing new bus lines in Jerusalem in accordance with the new infrastructure projects for the light rail. The new bus lines include over thirteen stations located in occupied East Jerusalem: stations in the French Hill settlement neighborhood, a station next to the Dan hotel in northern East Jerusalem and nine stations in the Gilo settlement neighborhood.
 The company was also involved in an urban renewal project in Gilo and an infrastructure project in the French Hill.
 The company provided planning services for a transportation plan in the settlement of Modi&amp;rsquo;in Illit and planned roads near Afic, a settlement in the occupied Syrian Golan. Additionally, the company developed projects for the Israeli Ministry of Construction and Housing in several settlements in the Syrian Golan, including Ortal, Bnei Yehuda, Hispin and Katzrin.
 In 2013, the company was contracted to prepare a master plan for the ultra-orthodox Israeli public. The 1.39 million NIS project involved mapping and surveying major population centers of the ultra-orthodox public, including the settlements of Modi&amp;rsquo;in Illit and Beitar Illit in the occupied West Bank.
 In 2012, the company planned a section of Route 1 that connects Tel Aviv to Jerusalem. Route 1 crosses the green line and connects illegal settlements beyond the green line to Israeli cities within it.
 </t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">Ashtrom Group </t>
   </si>
   <si>
     <t>A publicly traded Israeli company active in the fields of contracting, residential development, income-producing properties, rental housing, construction industries and renewable energy.Through its subsidiaries, the company operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Services to settlementsThe company operates a cement factory in the Atarot Industrial Zone in the Occupied East Jerusalem.In of 2023,&amp;nbsp;Ashcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom,&amp;nbsp;operated a concrete factory in Pisgat Ze’ev settlement in occupied East Jerusalem.Netivei Edomit QuarryAshtrom owns 50% in the Netivey Edomit Quarry, located in the occupied West Bank.Netivey Edomit operates a quarry located near the settlement of Mishor Adumim Industrial Zone in the occupied West Bank. The quarry produces and supplies a variety of raw materials for the production of concrete mixes, quarry materials for infrastructure, aggregates, washed aggregates and includes an asphalt plant, which supplies approved mixes for road paving. An asphalt plant with a production capacity of over 500 tons per day operates in the quarry. Netivey Edomit is jointly owned by Ashtrom Group and&amp;nbsp;Y.D. Barzani.Netivey Edomit provided asphalt and construction materials for a 4 km section of Begin Road in Jerusalem, connecting Malha neighborhood to Beit Safafa in occupied East Jerusalem.Renewable Energy in the occupied Syrian Golan&amp;nbsp;In 2023, the company entered a partnership and created Ashtrom-Refek-Mivtach Reneable Energy Ramat Hagolan. Ashtrom holds 33% of the shares of Ashtrom-Rapac-Mivtach Renewable Energy Ramat Hagolan L.P. The company was established for the purpose of establishing a photovoltaic project for electricity production in the occupied Syrian Golan. The company signed option agreements to lease land with several settlements in the area, with the option for the settlements to enter as partners in the project.The Jerusalem Light RailBetween 2011 and 2021, the company was part of the CityPass consortium for the construction and operation of the Jerusalem Light Rail, which included the construction of the JLR Red Line and a depot in the settlement neighborhoods of Pisgat Ze’ev and the French Hill in occupied East Jerusalem.In February 2021, CityPass sold the operation of the JLR to the Israeli government for NIS 1.6 billion. By the end of 2021, the CityPass consortium had received NIS 1.45 billion, of which Ashtrom Group received NIS 500 million.&amp;nbsp;For more on the Jerusalem Light Rail read Who Profits latest publication&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue LineAshcrete Industrialized Construction Plants, a fully owned subsidiary of Ashtrom, provided a NIS 2 billion construction work for the “City of Training Bases”, an Israeli military training campus in the Naqab. In 2015, The campus&amp;nbsp;opened and it &amp;nbsp;spreads over 2,500 Dunam and includes 120 different buildings equipped with smart technology designed for classes and trainings of over 100,000 Israeli military soldiers and personnel.Services to the Israeli Prison Service (IPS)In 2023, The company provided concrete blocks for the IMOD and the Israeli Prison Service.&amp;nbsp;In 2021, Ashtrom Group, won a tender for the expansion of the Ofer Prison by adding prison cells for 480 prisoners. Ofer Prison is an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated. The company has also carried out construction work in Ofer prison in 2009-2010.Previous involvementsPreviously, Ashtrom took part in the construction of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. In 1994, Ashtrom took part in the establishment of the Beitar Illit settlement in the occupied West Bank. Between the years 1974-1980, the company was involved in settlement construction in the occupied Sinai Peninsula, including in the Israeli settlements Yamit and Ofira (both of which were evacuated in 1982 under the Egypt-Israel Peace Treaty).&amp;nbsp;since 1970, including the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol and Nof Zion in East Jerusalem, and Beitar Illit, Oranit, Alfei Menashe, and Ma’ale Adumim&amp;nbsp;in the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Assaf Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
@@ -382,102 +393,81 @@
 Yad2 website offers over 3,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan. Its job ads portal offers jobs for private security services for checkpoints and settlements in the occupied West Bank.
 West Bank &amp;nbsp;
 As of May 2024, over 2,060 properties for sale in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Einav, Avnei Hefetz, Yafit, Mehola, Shadmot Mehola, Beka&amp;#39;ot, Hamra, Argaman, Mehora, Masu&amp;#39;a, Ma&amp;#39;ale Efraim, Tomer, Netiv HaGdud, Na&amp;#39;ama, Vered Yeriho, Beit HaArava, Almog, Kalya, Mitspe Shalem, Shavei Shomron, Elon Moreh, Sela, Bracha, Kedumim, Itamar, Tzufim, Alfei Menashe, Karnei Shomron, Emanuel, Nofim, Yakir, Revava, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Barkan, Ariel, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Halamish, Rimonim, Ofra, Beit El, Psagot, Talmon, Dolev, Na&amp;#39;ale, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Har Adar, Giv&amp;#39;on HaHadasha, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Giv&amp;#39;at Binyamin, Almon, Ma&amp;#39;ale Michmash, Kokhav Ya&amp;#39;akov, Kedar, Har Gilo, Kfar Eldad, Nokdim, Tekoa, Ma&amp;#39;ale Amos, Efrat, Beitar Illit, Neve Daniel, Elazar, Alon Shvut, Karmei Tzur, Kiryat Arba, Ma&amp;#39;on, Carmel, Beit Yatir, Shim&amp;#39;a, Tene, Otniel, Hagai, Adora, Telem, and in Bat Ayin B (Merhavei David) settlement outpost.
 In addition, 979 properties for rental in the occupied West Bank were found on the company&amp;#39;s website. &amp;nbsp;
 These include properties in the settlements of Ma&amp;rsquo;ale Adumim, Mitspe Yeriho, Reihan, Hinanit, Shaked, Mevo Dotan, Hermesh, Avnei Hefetz, Kiryat Netafim, Revava, Tzufim, Alfei Menashe, Kedumim, Bracha, Migdalim, Eli, Shiloh, Ma&amp;#39;ale Levona, Bruchin, Ariel, Emanuel, Barkan, Alei Zahav, Pedu&amp;#39;el, Beit Aryeh, Etz Efraim, Sha&amp;#39;arei Tikva, Oranit, Elkana, Nofim, Yakir, Karnei Shomron, Immanuel, Kdumim, Yitzhar, Sal&amp;#39;it, Kfar Tapuach, Ofra, Beit El, Har Adar, Ganei Modi&amp;#39;in, Giv&amp;#39;at Ze&amp;#39;ev, Kfar Adumim, Geva Binyamin (Adam), Almon, Modi&amp;#39;in Illit, Kfar HaOranim, Mevo Horon, Rimonim, Ofra, Psagot, Talmon, Dolev, Giv&amp;#39;on HaHadasha, Kokhav Ya&amp;#39;akov, Ma&amp;#39;ale Michmash, Kohav HaShahar, Beit Horon, Nili, Na&amp;rsquo;ale, Hashmona&amp;#39;im, Avnat, Ro&amp;#39;I, Tomer, Hamra, Mehora, Netiv HaGdud, Ma&amp;#39;ale Efraim, Vered Yeriho, Almog, Har Gilo, Beitar Illit, Kedar, Neve Daniel, Efrat, Elazar, Alon Shvut, Bat Ayin, Kfar Eldad, Nokdim, Tekoa, Adora, Kiryat Arba, Pnei Hever (Ma&amp;#39;ale Hever), Negohot, Tene, Carmel and Otniel.
 Moreover, eight settlement businesses in the occupied West Bank are listed for sale on the company&amp;rsquo;s website. These include businesses in the settlements of Beitar Illit, Ariel, Alfei Menashe and Elkana.
 East Jerusalem 
 Additional properties in occupied East Jerusalem listed for sale on Yad2 website, include properties in the settlement neighborhoods of Har Homa, Gilo, Armon Hanatziv, Givat Hamatos, French Hill, Pisgat Ze&amp;rsquo;ev, Neve Yaakov, Ramot, Ramat Shlomo, the Old City, and Nof Tsiyon, which is located in the middle of the Palestinian neighborhood of Jabal Mukkaber in East Jerusalem.
 Additional properties in occupied East Jerusalem listed for rental include properties in the settlement neighborhoods of Har Homa, Armon Hanatziv, Givat Hamivtar, Ma&amp;rsquo;alot Dafna, Ramat Eshkol, Ramat Shlomo, Ramot, Neve Yaakov, Gilo, the French Hill and the Old City.&amp;nbsp;
 Syrian Golan 
 172 properties for sale in settlements in the occupied Syrian Golan were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, El-Rom, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Alonei Habashan, Katzrin, Ani&amp;rsquo;am, Had Nes, Yonatan, Ma&amp;rsquo;ale Gamla, Ramot, Nov, Natur, Haspin (Hispin), Bnei Yehuda, Givat Yoav, Neot Golan and Afik.
 Additional 74 properties in settlements in the occupied Syrian Golan listed for rental were found on the company&amp;#39;s website. These include the settlements of Neve Ativ, Odem, Sha&amp;rsquo;al, Qela&amp;#39; Alon, Ein Zivan, Kidmat Tsvi, Katzrin, Keshet, Ani&amp;rsquo;am, Had Nes, Ramot, Nov, Avnei Eitan, Bnei Yehuda, Givat Yoav, Neot Golan and Mevo Hama.
 In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: &amp;ldquo;From the River to the Sea&amp;rdquo;, and the caption under the map says: &amp;quot;Yad2 helps you look forward and build a future in your next home in Israel!&amp;quot;
 drushim.il
 Yad 2&amp;rsquo;s job ads portal, drushim.il, publishes job ads for private security services for checkpoints and settlements in the occupied West Bank.
 These include multiple job ads for security guards for armed security and inspection duties at checkpoints in the occupied West Bank for the T &amp;amp; M Protection Resources company, and for security guards for the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, for the S.B. Shmira Ubitahon company.
 In addition, job ads were listed for security guards for houses of ministers in the occupied West Bank, for the Mikud Guarding Security Services company; for security guard at a facility in Hebron for the Prime Minister&amp;#39;s Office security unit, for the Modi&amp;#39;in Ezrachi company; and for security guards for the Ma&amp;rsquo;ale Adumim settlement security unit.
 Additional job ads on the website include ads for security manager for the Ma&amp;rsquo;ale Adumim shopping mall; for various jobs at the Ariel University in the settlement of Ariel; and for service representatives for Kavim Public Transportation in Beitar Illit and Modiin Ilit settlements in the West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t>B Communications</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
-  </si>
-[...1 lines deleted...]
-    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
 Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Bank Leumi provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 The Jerusalem Light Rail 
 Bank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).
 In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project Danya Cebus and Dan Public Transportation Company.
 The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.
 The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project see Who Profits&amp;rsquo; Update Developments in the Expansion of the JLR Network: The Blue Line.
 In 2020, Bank Leumi financed the establishment of the JLR&amp;rsquo;s Red Line in a joint financing agreement with Hapoalim Bank with about NIS 2 billion for the JLR&amp;rsquo;s previous franchise, the Citypass Group.
 Design City 
 Bank Leumi financed the establishment of the Design City shopping complex, opened in July 2021, with NIS 250 million. The Design City is located in the Mishor Adumim settlement Industrial Zone in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. For more on the Design City project see Who Profits report The Design City Shopping Complex Built on Occupied Palestinian Land.
 Real Estate Projects
 In June 2024, Bank Leumi granted a loan to the settlement-registered company, Kiryat Sefer (Diur Modi&amp;#39;in), located in the Beitar Ilit settlement. The bank holds the company&amp;rsquo;s account in its branch as collateral. Bank Leumi previously accompanied the construction of the company&amp;#39;s residential project called &amp;quot;Nofei Illit&amp;quot; in the settlement of Modi&amp;#39;in Ilit.
 In March and April 2024, Bank Leumi granted Leo Properties A.B.D. company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Sheltam Building company two loans, holding as collateral the company&amp;rsquo;s contractual rights in two plots of about 37,497 m2 in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares, as part of Plan no. 6/7/ת/130 for change of designation from commerce to industry in the Industrial Zone.
 In March and April 2024, Bank Leumi granted Boneich Construction Development &amp;amp; Investments company two loans for the construction of 21 housing units in an area of 3,415 m2 in the settlement of Efrat on lands belonging to the Palestinian town of al-Khader. The bank holds as collateral the company&amp;rsquo;s contractual rights in the project, including the construction rights, in accordance with a lease agreement with the Israeli Civil Administration (ICA) in the occupied West Bank. 
 In June 2023, Bank Leumi granted Hasid Brothers Building Contracting Co. a loan, holding as collateral the company&amp;rsquo;s contractual rights in accordance to a development contract in an area of about 3,222 m2 near Armon HaNatziv Promenade in the settlement neighborhood of Talpiot East in occupied East Jerusalem according to Plan no. 4711 for the designation of the area to an area for hotels and tourism.
 In March 2023, Bank Leumi provided two loans to Hasid Brothers Building Contracting Co., holding as collateral the company&amp;rsquo;s contractual rights in three plots in a development project of a residential complex and public buildings in the Ramot settlement neighborhood in occupied East Jerusalem.&amp;nbsp; In 2012, Bank Leumi accompanied the Hasid Brothers&amp;rsquo; project for the construction of 77 housing units on an area of 6,347 m2 in the Har Homa settlement neighborhood in East Jerusalem as part of the neighborhood&amp;#39;s expansion.
 In 2022, Bank Leumi granted Israeli company Breeza Bagiva&amp;#39;a with a loan for a project in Alfei Menashe settlement according to plans no.&amp;nbsp;8\115&amp;nbsp;and&amp;nbsp;1\8\115&amp;nbsp;(both on occupied lands of Azzun village). The project stretches on 18,146 meters of land.
@@ -540,50 +530,53 @@
 As of July 2024, Bank Leumi has 6 active pledge agreements with the Beitar Ilit Municipality.
 In October 2003, Bank Leumi signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2102) against all the municipality&amp;#39;s revenues from the local government treasury up to the amount of NIS 3 million as collateral.
 In October 2003, Bank Leumi signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends 2102) against all the municipality&amp;#39;s current and future revenue up to the amount of NIS 3 million as collateral.
 Gush Etzion 
 As of July 2024, Bank Leumi has 2 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council provides services to 22 settlements in the occupied West Bank.
 In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) against all the municipality&amp;#39;s current and future revenue (with the exception of funds originating from the state budget) up to the amount of NIS 3,250,000 as collateral.
 Alfei Menashe
 In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 According to the council&amp;rsquo;s general assembly protocol from 2020, the council received a NIS 6,000,000 loan from the bank.
 Ariel
 In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) against the council&amp;rsquo;s current and future revenue as collateral.
 Golan Regional Council 
 As of July 2024, Bank Leumi has 24 active pledge agreements with the Golan Regional Council. The Golan Regional Council includes 33 settlements in the occupied Syrian Golan.
 In April and February 2023, Bank Leumi signed pledge agreements with the Golan Regional Council for a period of 99 years (ends 2122) against the council&amp;rsquo;s current and future revenue as collateral.&amp;nbsp;
 According to protocols of the Golan Regional Council general assembly from 2021, the Bank provided the council with a loan amounting to NIS 5,000,000 for the implementation of development projects.
 A 2020 general assembly meeting protocol of the Golan Regional council mentions a request for a NIS 600,000 loan from the bank.
 Mitzpe Kramim 
 In 2018, Bank Leumi provided mortgage loans for real estate on land privately owned by Palestinians in the illegal Israeli outpost Mitzpe Kramim in the Jordan Valley in the occupied West Bank.
 Branches in Settlements 
 Bank Leumi operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Ma&amp;rsquo;ale Adumim, Kiryat Arba, Modiin Ilit and Beitar Ilit in the occupied West Bank; the settlement neighborhood of Ramot Eshkol in occupied East Jerusalem; and the settlement of Katzrin in the Syrian Golan.
 Bank Leumi benefits from access to the Palestinian banking market as a captive market. The bank operates a branch in Ali Iben Abu Taleb street in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp; Development Co. </t>
   </si>
   <si>
     <t xml:space="preserve">Bar Amana Buildings Construction &amp;amp; Development Co. Ltd. is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory.
 The company is based in the settlement neighborhood of Ma&amp;#39;alot Dafna in occupied East Jerusalem.
 Construction on Occupied Land
 The company develops and markets residential projects in settlements throughout the occupied West Bank, including the settlements of Karnei Shomron, Adam-Geva Binyamin, Efrat, Elazar, Alon Shvut, Ibei HaNahal, Adora, Beit Hagai, Beit Yatir, Bruchin, Barkan, Dolev, Hemdat, Tal Menashe, Talmon, Tene Omarim, Yitzhar, Kfar Tapuach,, Carmel, Ma&amp;#39;ale Levona, Neveh Tzuf (Halamish), Kiryat Arba, Shim&amp;rsquo;a, Nofim, Susya, Ma&amp;#39;on, Ma&amp;#39;ale Hever, Ateret, Einav, Eli, Alei Zahav, Ofra, Otniel, Pedu&amp;#39;el, Almog, Kiryat Netafim, Karnei Shonron, Reihan, Shani-Livne, Shaked and Tel Tsiyon.
 The company has carried out projects for the construction of new neighborhoods in settlements in the occupied West Bank including the Karmei Shilo neighborhood in the settlement of Shilo, the Nofei Mamre neighborhood in the settlement of Kiryat Arba, and the Nofei Shim&amp;rsquo;a neighborhood in the settlement of Shim&amp;rsquo;a.
 Among the company&amp;rsquo;s projects are:
 A construction project in the settlement of Karnei Shomron for the development of 164 housing units on 22,100 square meters of land according to Plan no. 117/8/13 in Ginot Shomron neighborhood and the expansion of its entrance road. The project was accompanied by Clal Insurance, which holds as collateral all the rights in the property and or the project to be built on the land.
 A construction project in the settlement of Efrat for the development of 106 housing units and a commercial center including office space on 9,830 square meters of land. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Kiryat Arba for construction on 4,903 square meters of land according to plan 1\2\522. The project was accompanied by Clal Insurance, which holds as collateral the company&amp;#39;s rights in the project, including all current and\or future sums generated from the project.
 A construction project in the settlement of Adam-Geva Binyamin for the development of &amp;nbsp;45 housing units on about 10,864 square meters of land belonging to the Palestinian village&amp;nbsp;of Jaba&amp;#39; in the occupied West Bank according to Plan no. 240/2/14/3/1. The project was accompanied by Discount Bank, which holds as collateral all the rights in the property and the project.
 Through its subsidiary Al-Watan, a sister company of Bar Amana, the Amana movement used forged documents to prove ownership of privately owned Palestinian lands on which outposts were established, as in the case of the Migron settler outpost, which was established entirely on private Palestinian lands.
 In 2013, the company carried out the construction of 36 housing units in Katzrin
 settlement in the occupied Syrian Golan.
 International Sanctions on the Company
 Between June and November 2024, the governments of Canada, the United Kingdom, and the United States imposed sanctions on the Amana organization and Binyanei Bar Amana company for their complicity in the dispossession of Palestinian land and the establishment of dozens of illegal settler outposts and settler farms in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Baran Group</t>
@@ -1209,110 +1202,51 @@
 8 Listings were found on Expedia.com website in the settlements of Tekoa, Alon, Kfar Adumim, Ma&amp;rsquo;ale Adumim, Mitzpe Yericho, and Kalia in the occupied West Bank, all listed as located in &amp;ldquo;Israeli settlement.&amp;rdquo;
 32 listings were found in the settlements of El Rom, Ma&amp;rsquo;ale Gamla, Eliad, Ramot, Had Nes, Giv&amp;#39;at Yo&amp;#39;av, Bnei Yahuda, Yonatan, Katzrin, Merom Golan, Keshet, Alonei HaBashan, Ortal, Odem and Ein Zivan in the occupied Syrian Golan.
 Hotels.com
 Hotels.com is a provider of&amp;nbsp;hotel&amp;nbsp;accommodation worldwide, offering booking services.
 11 listings were found on Hotels.com website in the settlements of Tekoa, Kalia, Almog, Ma&amp;rsquo;ale Adumim, Nofei Prat, Kfar Adumim and Mitzpe Yericho in the occupied West Bank; and 37 listings in the settlements of Afik, Givat Yoav, Ramot, Ma&amp;rsquo;ale Gamla, Keshet, Had Nes, Ortal, Katzrin, Eliad, Alonei HaBashan, Ein Zivan, Merom Golan, El Rom and Odem in the occupied Syrian Golan.
 &amp;nbsp;
 trivago
 Expedia Group&amp;rsquo;s majority-owned subsidiary trivago (Nasdaq: TRVG) is a Germany-based global accommodation search platform company, which offers price comparisons for hotels and booking websites.
 4 listings were found on trivago website in three hotels in occupied East Jerusalem; 3 listings were found in the settlements of Tekoa and Kfar Adumim in the occupied West Bank; and 18 listings in the settlements of Ramot, Ma&amp;rsquo;ale Gamla, Ne&amp;rsquo;ot Golan, Afik, Eliad, Ein Zivan, Ortal, Sha&amp;rsquo;al, Brochim Qela&amp;rsquo; Alon, and Had Nes in the occupied Syrian Golan.
 </t>
   </si>
   <si>
     <t>$10B-$20B</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
-  </si>
-[...54 lines deleted...]
-</t>
   </si>
   <si>
     <t>Gadot Agro (Merhav Agro)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that imports, distributes, develops, manufactures, and exports crop protection products, biotechnology solutions, and specialized seeds.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company&amp;rsquo;s products were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center in 2015-2016, taking place in Tomer settlement.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs field personnel in the Syrian Golan and the Jordan Valley, as well as in the Palestinian Authority-controlled areas of the West Bank.
 </t>
   </si>
   <si>
     <t>Gat Fertilizers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the manufacturing and marketing of fertilizers.
 In June 2019, company products were documented near the settlement of Beit Ha&amp;rsquo;arava in the Jordan Valley, occupied West Bank.
 The company employs agronomists to serve its clients in the Jordan Valley and the Syrian Golan.
 </t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
@@ -1460,82 +1394,54 @@
 Givat Ze&amp;rsquo;ev
 In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Hapoalim Bank in 1998) signed a pledge agreement with the Givat Ze&amp;rsquo;ev Local Council in the occupied West Bank for a period of 99 years against the council&amp;rsquo;s revenue as collateral.
 Golan Regional Council&amp;nbsp; 
 As of July 2024, the bank has 5 active pledge agreements with the Golan Regional Council, which includes 33 settlements in the occupied Syrian Golan.
 In February 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of 12 years against all council&amp;rsquo;s current and future revenue as collateral.
 In January 2024, Hapoalim Bank signed a pledge agreement with the Golan Regioanl Council for a period of one year against all council&amp;rsquo;s revenue as collateral.
 Branches in Settlements 
 Bank Hapoalim operates branches and automated banking services machines in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 These include the settlements of Beitar Ilit, Ariel and Ma&amp;rsquo;ale Adumim in the occupied West Bank; the settlement neighborhoods of Ramot, Pisgat Ze&amp;rsquo;ev, Gilo, Armon Hanatziv, Ramot Eshkol, Neve Yaakov and the French Hill in occupied East Jerusalem; and the settlement of Bnei Yehuda in the Syrian Golan.
 Financing Military Projects 
 In 2022, Hapoalim Bank financed the establishment of the Israeli Ministry of Defense&amp;rsquo;s &amp;quot;Ofek Rahav&amp;quot; military camp, carried out by Shikun &amp;amp; Binui Group and Malam Team companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.
 In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.
 Palestinian Captive Market 
 Hapoalim Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 The bank also operates a branch in Salah al-Deen Street in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
@@ -1551,51 +1457,54 @@
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t xml:space="preserve">ISPRA - Explosives Manufacturing Industries </t>
   </si>
   <si>
     <t>ISPRA, also known as&amp;nbsp;Explosives Manufacturing Industries (1997) Ltd., is an Israeli developer and manufacturer of riot control weapons and police gear.&amp;nbsp;The company manufactures "less lethal ammunition", including pepper ammunition, hand-throwable and launchable tear gas and smoke grenades, tear gas and stun bullets, white smoke and training ammunition, guns and launchers, riot control drone system, gas masks, and tactical gear. The company's brands, Ispra Less Lethal and Sentinel Tactical Gear, are sold worldwide.The company supplies to police and defense forces in the USA, Canada, Europe, Asia, Central &amp;amp; South America and Africa.&amp;nbsp;The company provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;The company was founded in 1969, shortly after the Israeli occupation of the West Bank, East Jerusalem and the Syrian Golan. As early as the 1970s, the company worked in close collaboration with the Israeli Ministry of Defense in the development and production of various types of tear gas devices.&amp;nbsp;The company developed tear gas for the Israeli military specifically for the dispersion of demonstrations in the occupied West Bank. The company developed designated gas grenades that could be fired at greater ranges, grenades that released gas more quickly, and special equipment to adapt the grenades to the weapons used by the Israeli military. These include the 202 tear gas grenade, the 505 and 606 grenades filled with CS or CN gas, the 809 gas grenade, launched with a special launcher mounted on a rifle, and the 'M-5', also known as the 'Uzi gas' (due to its similarity in shape and operation to the Uzi submachine gun), a kind of flamethrower consisting of a tank of compressed air and a gas spray that can be remotely activated against protesters.&amp;nbsp;Services to the Israel Police&amp;nbsp;In October 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with air-dropped gas canisters until January 2025 for NIS 4,000,000.&amp;nbsp;In November 2023, the company was contracted as sole supplier with exemption from tender to provide the Israel Police with “Surprise Egg” ammunition for drones million until June 2024 for NIS 2,000,000. The contract includes the supply of 1,000 items with an option for 200 additional items as needed.Services to Israel Prison Service&amp;nbsp;The company is the sole supplier and maintainer of tear gas for the Israel Prison Service (IPS), and in particular the "Jacobson" tear gas, apparently named after the company’s founder, Dr. Amnon Jacobson.In July 2025, the company was contracted as sole supplier to provide the IPS with renewal of 150 used or worn-out canisters for the IPS units and purchase of 20 new "Jacobson" tear gas canisters for NIS 699,150.In May 2025, the company was contracted as sole supplier with exemption from tender to provide the IPS with Jacobson tear gas grenades with attenuated gas until May 2026 for NIS 123,664.&amp;nbsp;In 2020, the company provided the IPS with 1,000 tear gas canisters for NIS 146,601.&amp;nbsp;In 2018, the company was contracted as sole supplier to provide maintenance for the Jacobson canisters for 48 months (4 years) for NIS 819,000.Gaza 2018&amp;nbsp;Ispra is the developer of the “Cyclone Riot Control Drone System”, a system specifically designed to fire tear gas grenades from drones.The system was used for the first time in an operational experiment by the Israel Border Police using a DJI drone to shoot gas canisters at Palestinian protesters during the Great March of Return in Gaza. On 30 March 2018, identical technology was used against protesters in Gaza, marking the 42nd anniversary of Land Day. Such gas-carrying drones have since been widely used against Palestinian protests in the occupied West Bank.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
 Discount Bank and its fully owned subsidiary, Mercantile Discount Bank, provide financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Discount Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In April 2022, the bank granted Bar-Amana Buildings Construction &amp;amp; Development Co. a loan for the construction of 45 housing units on about 10&amp;rsquo;684 m2 of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1.
 In February 2022 and in 2020, Discount Bank granted Shoham Engineering and Development company loans against all the company&amp;rsquo;s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in Jerusalem. The bank holds as collateral the company&amp;rsquo;s contractual and actual rights in the land and project.
 In 2021, Discount Bank granted Shitrit Ayalon company a loan for a construction project on 4,500 m2 in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company&amp;rsquo;s contractual and rights to the land and project.
 Previously, the bank accompanied construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya&amp;#39;akov in occupied East Jerusalem. For more see Who Profits&amp;rsquo; report from 2017 Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise
@@ -1713,53 +1622,50 @@
 In 2020, Mercantile Discount granted the Ariel Municipality a 15-year NIS 3,000,000 loan to complete the construction of a country club in the settlement.
 Services to Settlements 
 In January 2024, Discount Bank financed the establishment of a new public transportation company operating in the occupied West Bank and East Jerusalem.
 The company &amp;ldquo;Derech Egged&amp;rdquo;, a subsidiary of Egged Group, won the Ministry of Transportation tender to operate bus lines between Jerusalem and nearby areas, including Ramot and Givat Ze&amp;rsquo;ev settlement neighborhoods in occupied East Jerusalem and Beit Horon settlement and Ofer military camp in the occupied West Bank. Discount Bank granted Egged NIS 340 million for the purchase of new buses and additional investments to improve service, covering 90% of the investment required to establish the lines.
 Branches in Settlements 
 Discount Bank and Mercantile Discount operate branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.
 Discount Bank operates branches in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank and the Ramat Eshkol settlement neighborhood in occupied East Jerusalem.
 Mercantile Discount operates branches in the settlement of Beitar Ilit in the occupied West Bank, and the Ramot settlement neighborhood in occupied East Jerusalem.
 Palestinian Captive Market 
 Discount Bank benefits from access to the Palestinian banking market as a captive market.
 Under the Paris Protocol, the Palestinian economy is subjected to the Israeli currency and the Palestinian banking market&amp;#39;s financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks have to rely on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.
 Discount Bank benefits from access to the Palestinian banking market as a captive market. The bank operates a branch in Sultan Sulayman Street in East Jerusalem.
 Services to the Israeli Military 
 Israeli military Intelligence Campus (Kiryat Hatikshuv) 
 In August 2022, Discount Bank, together with Harel Insurance Investments and Financial Services, led the financing of the military&amp;rsquo;s Intelligence Campus project in the Naqab in the amount of NIS 4.2 billion.
 The Israeli military Intelligence Campus (Kiryat Hatikshuv) is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region.
 The Campus is located near Likit junction, between Omer Industrial Park and the Palestinian Bedouin village of Lakiya. The campus spreads over 2,500,000 m2 to host the military&amp;rsquo;s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarter units of the Intelligence Division.
 Services to the Israel Police 
 In 2012, Discount Bank was the main financier in the amount of NIS 725 million of the Policity project for the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
 On January 10, 2023, a JCB backhoe loader was used by the ICA personnel, accompanied by a military escort, in demolitions in the town of &amp;lsquo;Anata in al-Quds District, occupied West Bank. The Israeli forces demolished a home under construction intended for a family of 5, and 14 non-residential structures, 4 of which were commercial and provided a source of income for 4 families.
 2022
@@ -1875,80 +1781,51 @@
 The company is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).
 Ofek military camp
 In October 2022, Malam Team was awarded a tender for the Israeli Ministry of Defense (IMOD) for the financing, planning, construction, operation and maintenance of the &amp;quot;Ofek Rahav&amp;quot; military camp, which will be established near the city of Ramla, for a period of 25 years.
 According to the tender, Malam Team will serve as the project&amp;#39;s main ICT contractor, for the design, construction, operation, maintenance and technological upgrades of the ICT systems. According to the company, its revenues from the project are expected to amount to about NIS 530 million.
 The camp will cover 360 dunams and is planned to accommodate about 9,000 serving soldiers, and will be the largest and most central multi-armed camp of the Israeli military and will include the new recruiting office and chain of command, the headquarters of the Ground Forces, the Technological and Logistics Directorate units, the Personnel Directorate and an advanced medical center. In addition, the project will include commercial areas, parking lots, sports facilities and bicycle paths.
 The project is part of the Israeli Government Resolution 2392 (from 2015) for the relocation of military camps from the center of Israel. The franchisee of the project is Shikun &amp;amp; Binui Group, and it is financed by Hapoalim Bank.
 Military logistics centers
 In 2020, Malam Team was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be one of two IT providers for three new military regional logistics centers for the period of 25 years, together with IBM. The new centers will provide all the military&amp;rsquo;s logistical needs using advanced technology. The entire operation is expected to be civilian, and based largely on robotics and sophisticated equipment. The contract, shared by MalamTeam and IBM is valued at NIS 1 billion for both companies.
 Eltel Technologistics 
 Malam Team provides outsourcing services to the IMOD through its subsidiary Eltel Technologistics, jointly owned with Elta Systems, subsidiary of Israel Aerospace Industries (IAI).
 Eltel, which develops and supplies technological and maintenance solutions for the security sector, was a main contractor for the IMOD for the operation and management of an interrogation and training facility for Israeli military combat units. The facility offers Israeli military and police advanced live ammunition and artillery training, digital shooting ranges and urban combat training areas that simulate the occupied West Bank, Gaza and the Syrian Golan Heights. In addition, the company operates a hi-tech training center for military commanders.
 As of 2020, the company has provided adaptation of technological and logistical solutions to the IMOD and a control team to work in cooperation with the Israeli military in training. In 2019, the company provided to the Israeli military training services and management of military exercises. In 2018, the company provided implementation and training of a sniper simulator in the Israeli military units.
 In 2019, Eltel Technologistics won a tender for the IMOD to supply drones to the Israeli military&amp;rsquo;s infantry units.
 In addition, Eltel provided installation and maintenance services for scanners installed at commercial and civil Israeli checkpoints in the occupied West Bank and besieged Gaza.
 In 2017, Eltel provided objects scanning systems to the Israeli Prison Service (IPS) for Hadarim Detention Facility, where Palestinian detainees are incarcerated, for NIS 346,219.
 In 2016, Eltel Technologistics provided shooting trainings for the Israeli Coordinator of Government Activities in the Territories (COGAT) for NIS 15,982.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden (Eden Springs) </t>
   </si>
   <si>
     <t xml:space="preserve">Mey Eden Ltd. is an Israeli bottled mineral water marketing company that extracts and distributes mineral water.
 Mey Eden is part of the Primo Water Corporation&amp;#39;s Eden Springs brand.
 Mey Eden water is extracted from a water reservoir in the occupied Syrian Golan.
 The water is extracted from the &amp;quot;Eden 1&amp;quot; water reservoir, located about 300 meters below the ground, in the southern area of the Syrian Golan near the Salukia Spring and Mey Eden&amp;rsquo;s water plant.
 Mey Eden operates a production and packaging plant in an area of at least 4,000 square meters in the Katzrin Industrial Zone in the occupied Syrian Golan.
@@ -1970,69 +1847,54 @@
 Meifalei Tuff cooperative has a license for Tuff mining and preparing growing substrates, building materials and mixtures in Merom Golan settlement in the occupied Syrian Golan. Products include substrates, growbags, polypropylene trough, raw materials, potting soil and paper plugs.
 The cooperative has three types of substrates used for agricultural purposes including Odem, Zohar and Ram named after illegal Israeli settlements in the occupied Syrian Golan.
 The cooperative provides raw materials such as Baltic Peatmoss, cocopeat, pine barks, red tuff, and tuff lava stones of different sizes.
 In 2022, the cooperative won a tender by the Israel Land Authority to operate the Tel Fares quarry until March 2023. The company won the tender with a bid of NIS 65 .1 million, the tender plan titled 11418/c spreads over 232 dunam of land in occupied Syrian Golan.
 Between April and May 2020, the cooperative received a license by the Department of Energy to extract tuff from the Tel Fares quarry.
 </t>
   </si>
   <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Migdal Insurance</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of insurance, pensions and financial services.
-[...17 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance and finance group. The&amp;nbsp;company is&amp;nbsp;engaged in the fields of insurance, pension, provident funds, capital markets and financial services.&amp;nbsp;As previous research by Who Profits has shown, Migdal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the previous complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Military Projects&amp;nbsp;In December 2024, Migdal signed a partnership agreement with&amp;nbsp;Shikun &amp;amp; Binui for three defense infrastructure projects for the Ministry of Defense.&amp;nbsp;The projects include the construction and operation of the military's “Wide Horizon” (Ofek Rahav) recruits complex, “Kiryat HaTikshuv” military ICT campus, and “Kiryat HaModiin” military Intelligence campus, which are carried out by Shikun &amp;amp; Binui Group as part of the Ministry of Defense's plan to relocate military bases to the Naqab. According to the agreement, Migdal, together with&amp;nbsp;Clal Insurance, will hold 50% of Shikun &amp;amp; Binui's holdings in the concessionaire companies in the projects in exchange for NIS 244 million.Exploitation of Occupied Natural ResourcesThrough financing and holdings in other companies, Migdal has financed renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Ruach BeresheetMigdal holds&amp;nbsp;10.06% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Migdal participated in the financing of Enlight’s "Ruach Beresheet" Wind Energy Project in the occupied Syrian Golan. In July 2020, Migdal, as part of a consortium with&amp;nbsp;Hapoalim Bank, signed a financing agreement with&amp;nbsp;Enlight Renewable Energy&amp;nbsp;for the establishment of the wind farm.&amp;nbsp;The wind farm is located in Tel el Farass area in the southeast of the Syrian Golan and was established by the company in partnership with the area’s settlements. The wind farm features 39 wind turbines and is expected to provide electricity to 70,000 households from both sides of the Green Line.ARAN Wind ProjectMigdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings, which won the tender for Afcon won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project, carried out by&amp;nbsp;Energix Renewable Energies,&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers.&amp;nbsp;For more on the Israeli renewable energy industry in the occupied Syrian Golan, see Who Profits’ reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources,&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Financing Settlement Transportation – The Jerusalem Light RailIn 2020, Migdal, together with&amp;nbsp;Hapoalim Bank&amp;nbsp;and the&amp;nbsp;First International Bank of Israel, financed the Jerusalem Light Rail expansion of the Red Line and the construction of the Green Line in occupied East Jerusalem. The companies&amp;nbsp;awarded&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industry with NIS 3.5 billion for the&amp;nbsp;J-Net Project.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Migdal is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Migdal holds 12.89% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Migdal holds 11.79% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, the Israel Police and Israel Prison Service. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Migdal holds 9.86% of the shares of&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, and to the Israeli military Civil Administration in the occupied West Bank.Migdal holds 9.7% of the shares of Israeli security services company&amp;nbsp;G1 Secure Solutions. The company provides security services and equipment to settlements and to Israeli checkpoints in the occupied West Bank. In addition, the company provides services to the Israeli Police and Israeli Prison Services.Migdal holds 9.49% of the shares of Israeli IT company&amp;nbsp;One Software Technologies,&amp;nbsp;which supplies computing services, computers, and equipment to the Israeli Ministry of Defense, the Israeli Civil Administration in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Migdal holds 9.41% of the shares of Israeli construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company also provides services to the Israeli Ministry of Defense and was involved in the construction of the barrier surrounding the besieged Gaza.Migdal holds 8.99% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. The company provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Migdal holds 7.65% of the shares of&amp;nbsp;Shapir Engineering and Industry, which is engaged in the extraction of occupied natural resources, construction on occupied Palestinian land, and provides services to the Israeli Ministry of Defense.Migdal holds 7.18%&amp;nbsp;of the shares of&amp;nbsp;Shufersal,&amp;nbsp;which operates supermarket and drugstore branches in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Migdal holds 6.94% of the shares of&amp;nbsp;Israeli telecommunications company&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Migdal holds 6.87% of the shares of Israeli mineral and chemicals company&amp;nbsp;ICL Group, which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and the Syrian Golan.Migdal holds&amp;nbsp;6.54% of the shares of&amp;nbsp;Afcon Holdings. Which is involved in renewable energy projects in the occupied Syrian Golan.&amp;nbsp;Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Holdings in Weapon CompaniesMigdal holds 6.86% of the shares in Israeli weapon system manufacturer&amp;nbsp;Smart Shooter, which provides remote-controlled weapon systems to the Israeli military used in the occupied West Bank and Gaza.Migdal holds shares in&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which supplies weapon and surveillance systems extensively used by the Israeli military in the occupied West Bank and used in the ongoing attacks on Gaza.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Minrav Group</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
@@ -3123,51 +2985,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I127"/>
+  <dimension ref="A1:I126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -3381,3410 +3243,3379 @@
       </c>
       <c r="I8" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="H9" s="0" t="s">
+      <c r="I9" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="E10" s="0" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="H10" s="0" t="s">
+      <c r="I10" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="H13" s="0" t="s">
         <v>80</v>
       </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="H14" s="0"/>
       <c r="I14" s="0" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F33" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C51" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>217</v>
+        <v>79</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>218</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>124</v>
+        <v>59</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>10</v>
+        <v>146</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>21</v>
+        <v>225</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>22</v>
+        <v>226</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>60</v>
+        <v>227</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>227</v>
+        <v>48</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>228</v>
+        <v>109</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>230</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>48</v>
+        <v>233</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>235</v>
+        <v>21</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H58" s="0"/>
+        <v>236</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I58" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>238</v>
+        <v>22</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>21</v>
+        <v>241</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H61" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I61" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>33</v>
+        <v>246</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>26</v>
+        <v>247</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>165</v>
+        <v>249</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>101</v>
+        <v>149</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>247</v>
+        <v>146</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>248</v>
+        <v>63</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>148</v>
+        <v>253</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>80</v>
+        <v>227</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>254</v>
+        <v>72</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>10</v>
+        <v>259</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>73</v>
+        <v>253</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>258</v>
+        <v>125</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>68</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>149</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>264</v>
+        <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>21</v>
+        <v>268</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>238</v>
+        <v>36</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>80</v>
+        <v>155</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>24</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>268</v>
+        <v>101</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>154</v>
+        <v>85</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>269</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>93</v>
+        <v>274</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>101</v>
+        <v>149</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>273</v>
+        <v>26</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>275</v>
+        <v>21</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="H70" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I70" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>21</v>
+        <v>279</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>194</v>
+        <v>280</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>280</v>
+        <v>138</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>281</v>
+        <v>36</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I72" s="0"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>137</v>
+        <v>285</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>36</v>
+        <v>253</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I73" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>254</v>
+        <v>102</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>269</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>101</v>
+        <v>292</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>290</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H76" s="0"/>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="C77" s="0"/>
       <c r="D77" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>297</v>
+        <v>83</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="C78" s="0"/>
+      <c r="C78" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="D78" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>78</v>
+        <v>252</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H78" s="0"/>
+        <v>301</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I78" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>253</v>
+        <v>304</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>303</v>
+        <v>102</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>58</v>
+        <v>307</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>67</v>
+        <v>257</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>68</v>
+        <v>163</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>308</v>
+        <v>58</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>258</v>
+        <v>85</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>162</v>
+        <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>58</v>
+        <v>312</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>313</v>
+        <v>124</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="H83" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H83" s="0"/>
+      <c r="I83" s="0"/>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="I84" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>21</v>
+        <v>319</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H85" s="0"/>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>320</v>
+        <v>21</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H86" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I86" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>21</v>
+        <v>166</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>22</v>
+        <v>324</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I87" s="0"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>165</v>
+        <v>101</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>325</v>
+        <v>72</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I88" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>114</v>
+        <v>58</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="H90" s="0"/>
       <c r="I90" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>58</v>
+        <v>101</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H91" s="0"/>
+        <v>72</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I91" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>48</v>
+        <v>166</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>154</v>
+        <v>66</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>44</v>
+        <v>337</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>165</v>
+        <v>21</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>101</v>
+        <v>340</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>338</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>21</v>
+        <v>112</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>341</v>
+        <v>109</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>111</v>
+        <v>79</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H96" s="0"/>
       <c r="I96" s="0" t="s">
-        <v>68</v>
+        <v>126</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>217</v>
+        <v>48</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H97" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>59</v>
+      </c>
       <c r="I97" s="0" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>14</v>
+        <v>349</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>80</v>
+        <v>257</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>145</v>
+        <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>353</v>
+        <v>109</v>
       </c>
       <c r="H101" s="0"/>
       <c r="I101" s="0" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D102" s="0"/>
+        <v>40</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E102" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>48</v>
+        <v>312</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>313</v>
+        <v>21</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H103" s="0"/>
+        <v>22</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I103" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>26</v>
+        <v>362</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>24</v>
+        <v>364</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>363</v>
+        <v>77</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>130</v>
+        <v>268</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>22</v>
+        <v>301</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>30</v>
+        <v>227</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>365</v>
+        <v>126</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>367</v>
+        <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>273</v>
+        <v>168</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>268</v>
+        <v>198</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>303</v>
+        <v>75</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>125</v>
+        <v>67</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>197</v>
+        <v>295</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H107" s="0"/>
       <c r="I107" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H108" s="0"/>
       <c r="I108" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>313</v>
+        <v>376</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H109" s="0"/>
+        <v>377</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I109" s="0" t="s">
-        <v>31</v>
+        <v>378</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>377</v>
+        <v>21</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>379</v>
+        <v>67</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="0">
         <v>110</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>382</v>
+        <v>43</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="0">
         <v>111</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>10</v>
+        <v>385</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>21</v>
+        <v>387</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>43</v>
       </c>
       <c r="H112" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="0">
         <v>112</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>386</v>
+        <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>43</v>
+        <v>391</v>
       </c>
       <c r="H113" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="0">
         <v>113</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>391</v>
+        <v>48</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="H114" s="0"/>
       <c r="I114" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="0">
         <v>114</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>48</v>
+        <v>312</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="H115" s="0"/>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="0">
         <v>115</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I116" s="0"/>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="0">
         <v>116</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H117" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I117" s="0"/>
+      <c r="H117" s="0"/>
+      <c r="I117" s="0" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="0">
         <v>117</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>26</v>
+        <v>189</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>401</v>
+        <v>198</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>14</v>
+        <v>403</v>
       </c>
       <c r="H118" s="0"/>
       <c r="I118" s="0" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="0">
         <v>118</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>188</v>
+        <v>26</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>197</v>
+        <v>48</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>404</v>
+        <v>109</v>
       </c>
       <c r="H119" s="0"/>
       <c r="I119" s="0" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="0">
         <v>119</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>10</v>
+        <v>128</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>48</v>
+        <v>408</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="H120" s="0"/>
+        <v>109</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="I120" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="0">
         <v>120</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>127</v>
+        <v>410</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>409</v>
+        <v>131</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>125</v>
+        <v>412</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="0">
         <v>121</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>411</v>
+        <v>385</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>64</v>
+        <v>414</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>130</v>
+        <v>416</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>66</v>
+        <v>417</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>413</v>
+        <v>288</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="0">
         <v>122</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>386</v>
+        <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>415</v>
+        <v>26</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>417</v>
+        <v>191</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>418</v>
+        <v>75</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>290</v>
+        <v>67</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="0">
         <v>123</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>190</v>
+        <v>120</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>59</v>
+        <v>422</v>
       </c>
       <c r="H124" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="0">
         <v>124</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>423</v>
+        <v>14</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="0">
         <v>125</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>48</v>
+        <v>285</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>14</v>
+        <v>427</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>60</v>
+        <v>257</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>98</v>
-[...27 lines deleted...]
-      <c r="I127" s="0" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>