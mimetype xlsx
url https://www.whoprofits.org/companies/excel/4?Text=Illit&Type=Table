--- v0 (2026-08-24)
+++ v1 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -296,78 +296,50 @@
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Boneich Construction Development &amp; Investments</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction, development and investments company. The company is involved in numerous construction projects in the occupied Palestinian territory.
 Boneich Construction Development &amp;amp; Investments is building 30 housing units in Hadagan Hill neighborhood in the Efrat settlement on an area of 6,200 m2 under a tender of NIS 4.35 million, with development expenses of NIS 3.84 million, which it won on 24 November 2013.
 The company is also involved in two construction projects in the Beitar Illit settlement. It is building 48 housing units in the northwest part of the settlement under the framework of the settlement&amp;#39;s Local Outline Plan 426/3. According to the tender that Boneich Building Development &amp;amp; Investments won on 18 March 2015, the company purchased an area of 3,628m2 for NIS 9.8 million, with development expenses of NIS 6.6 million. In West Beitar Illit, the company is executing a project according to a tender of NIS 6.5 million, which it won on 27 October 2014, to build 40 housing units on an area of 4,091 m2 in the center of Beitar Illit. Development expenses were NIS 7.725 million. This tender is part of Local Outline Plan 426/8, which refers to the land of the Palestinian villages Wadi Fukin, Husan and Nahhalin.
 In 2016, the company completed a residential project in the northeastern extension of Pisgat Zeev East, which pushes the settlement closer to the Palestinian villages of Hizma and Anata. The project was built on an area of 4,940 m2 as part of Municipal Zoning Plan 8150, which refers to the expansion of Pisgat Ze&amp;#39;ev East to the northeast.
 All four projects are accompanied by Hapoalim Bank.
 </t>
   </si>
   <si>
-    <t>Carrefour Israel (formerly Yenot Bitan)</t>
-[...26 lines deleted...]
-  <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
@@ -390,166 +362,128 @@
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Citybook Services</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of offshore outsourcing services for the US market: mainly real estate title searches, lease abstracts, but also some medical billing and accounting services.
 The company&amp;#39;s main branch is located in Modi&amp;#39;in Illit settlement and a secondary branch is located in Beitar Illit settlement - both in the occupied West Bank.
 Most of the company&amp;#39;s&amp;nbsp;employees are ultra-orthodox women, living in the settlements of Modi&amp;#39;in Illit and Beitar Illit.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
+    <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
+  </si>
+  <si>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$5B-$10B</t>
+  </si>
+  <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
-    <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
-[...26 lines deleted...]
-</t>
+    <t>A publicly traded Israeli construction company. Danya Cebus Group is one of the largest Israeli construction and infrastructure companies. The company specializes in executing large and complex infrastructure projects that include paving roads, building railway infrastructure, bridges, parking lots, tunnel mining and developing associated infrastructure.&amp;nbsp;The Group is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. In addition, the company provides construction services for military projects for the Israeli Ministry of Defense.&amp;nbsp;The Jerusalem Light RailDanya Cebus is the establisher and operator of the Blue Line of the Jerusalem Light Rail.The company holds 50% of the Blue Line project concessionaire and 75% of the project construction contractor.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.In September 2023, the company’s consortium, JTrain, was awarded the tender for the financing, planning, construction, maintenance and operation of the JLR’s third light rail line for a period of 25 years. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus and&amp;nbsp;Dan Public Transportation Company.&amp;nbsp;In July 2025, the JTrain consortium received approval to start construction work.&amp;nbsp;The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.&amp;nbsp;As part of the project, estimated at NIS 9 billion, the company will establish, operate, and maintain the Blue Line, including constructing a train depot complex, an elevated and underground track section, and the construction of 3 underground stations.The project is financed by a consortium led by&amp;nbsp;Bank Leumi.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.Construction on Occupied LandDanya Cebus has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;In January 2020, the company’s fully owned subsidiary Cebus Rimon won a tender to supply and install prefabricated transformer rooms in the settlement of Modi’in Illit in the West Bank.In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.The company also built a commercial complex for&amp;nbsp;Rami Levy&amp;nbsp;in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.The company built the Hebrew University's residential student dormitories, the "Students Village", in the settlement neighborhood of French Hill in occupied East Jerusalem. The project was carried out in partnership with the&amp;nbsp;Minrav Group. The residential complex includes 9 buildings spanning 40,000 square meters and can accommodate 1,600 students. The project also included infrastructure works and road development.&amp;nbsp;The company’s fully owned subsidiary Cebus Rimon was involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train, see Who Profits’ Update&amp;nbsp;Crossing the Line.In previous years,&amp;nbsp;the Group was involved in the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the "Green Park" neighborhood in the settlement of Modi'in Illit, and the "Nofei Hasela" neighborhood in the settlement of Ma’ale Adumim in the occupied West Bank.Exploitation of Occupied ResourcesIn 2022, Danya Cebus along with&amp;nbsp;Electra&amp;nbsp;won a NIS 600 million tender by Mekorot Water Company for planning and drilling of around 70 water wells. the company is carrying out the planning and execution of 36 water well drilling and installation of pumping stations including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;In August 2025, the company received additional 12 water well drillings from Mekorot, estimated at NIS 150 million.&amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Exploitation of Occupied Water ResourcesDanya Group’s Metsada conducts geophysical testing of water wells in the occupied West Bank for the Israel Water Authority.In September 2024, Danya Cebus was contracted by the Israel Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000. The project includes monitoring, water sampling, and pumping in the Mountain Aquifer, which is the main groundwater basin in the West Bank.The project in the Mountain Aquifer has been carried out by Metsada team since 2005 through a contract with Danya Cebus' parent company, Lapidoth Capital.&amp;nbsp;Metsada also provides services to international companies drilling gas and oil wells offshore Israel in the Mediterranean.In September 2024, Danya Cebus was contracted by the Israeli Water Authority, with an exemption from tender, for the monitoring of observation wells for 2025 as the sole supplier for NIS 700,000:&amp;nbsp;The observation well monitoring project includes monitoring in the mountain aquifer and the coastal aquifer, including water sampling, television photography, and pumpings for water sampling and cleaning of wells.The project in the Mountain Aquifer has been carried out since 2005 through a contract with the Metsada team of the Lapidot company.&amp;nbsp;The Metsada team performs geophysical tests on oil, water, research and observation wells drilled, including in the occupied West Bank. In addition, international companies drilling gas and oil wells in the sea off the coast of Israel use the services of the Metsada team.&amp;nbsp;The Mountain Aquifer is the main groundwater basin in the West Bank, extending across both sides of the Green Line.Services for the Israeli Ministry of DefenseGaza BarrierIn 2017, Danya Cebus won three tenders worth NIS 770 million for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza. The tender included the construction of three sections of a 16.8 kilometer long wall using the hydro-mill method for the Israeli Ministry of Defense.As part of the works, the company’s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company's employees attacked protesters who demonstrated near the work site near the border with Gaza.Israeli Military ICT Campus (Kiryat HaTikshuv)Danay Cebus carried out construction works for the&amp;nbsp;Israeli military Information and Communication Technology (ICT) Campus in the Naqab.The company carried out the construction of the Israeli military ICT Campus together with&amp;nbsp;Shikun &amp;amp; Binui under a 2018 tender. The works included the construction of all-purpose buildings on 173,000 square meters for the military's technology units, including the ICT Corps’ technology unit, the Air Force’s technology unit and the Southern Command headquarters. The project was part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab region.&amp;nbsp;In April 2023, Danya Cebus sold its shares in the construction contractor to&amp;nbsp;Shikun &amp;amp; Binui for NIS 7.5 million plus VAT.Camp Ariel Sharon Military BaseBetween 2013 and 2016,&amp;nbsp;Danya Cebus carried out construction work in Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.For more on development and military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Collaborations with the Military&amp;nbsp;In November 2025, the company launched the "Building a Future for Combatants" program in collaboration with the Israeli military's 7186th Military Engineering Unit of the Technology and Logistics Division. The program offers professional training in the field of civil engineering for combatants and military engineering operators, provided by company employees and the unit's reservists.Services for the Israeli PoliceDanya Cebus constructed the Isreali Police’s Tel Aviv District Police Headquarters office building.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>DefenSoft</t>
   </si>
   <si>
     <t xml:space="preserve">A homeland security company that develops software solutions for security systems. DefenSoft&amp;#39;s primary product, the Lighthouse, is a system for boundary security design. Applications for this software include borders and coastlines, military bases, airports and seaports.
 The company has provided the Israeli army with the defense array design for the Separation Wall in the occupied West Bank, and around the Gaza Strip.
 </t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1M-$5M</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Eli Yohanan Engineers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company.
 The compnay is involved in constructing housing projects in illegal Israeli settlements across the occupied West Bank and occupied East Jerusalem, including in Ma&amp;#39;ale Adumim, Efrat, Neve Daniel, Beitar Illit and Pisgat Ze&amp;#39;ev.
 The compnay is currently involved in the construction of 66 housing units in Pisgat Ze&amp;#39;ev, occupied East Jerusaelm, taking over 10,000 sq meters of Palestinain land. &amp;nbsp;The project, built in accordance with Local Outline Plan 8150, is accompanied by Hapoalim Bank.
 Hapoalim Bank is also accompanying the company&amp;#39;s residential project in the settlement of Beitar Illit, built in accordance with Local Outline Plan 426/7/ב, which refers to the lands of the Palestinian village Husan. The bank holds as collateral all present and future rights derived by the company from its development contract with the Israeli Civil Administration.
 Eli Yohanan Engineers was a contractor with the Israeli Ministry of Defense for the construction of the Separation Wall.
 </t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...34 lines deleted...]
-    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+    <t xml:space="preserve">G1 Secure Solutions </t>
+  </si>
+  <si>
+    <t>G1 Group is a publicly traded Israeli provider of guarding and security services and technologies.&amp;nbsp;The Group provides physical security services, electronic security, call center and patrol services, as well as planning, installation and maintenance services for low-voltage systems, control systems, multimedia and air conditioning.&amp;nbsp;The company has a recognized supplier approval to work with the Israeli Ministry of Defense.&amp;nbsp;Through its fully owned subsidiaries, G1 provides surveillance and patrol services and equipment to Israeli authorities and checkpoints in occupied Palestinian territory. In addition, the company is the operator of the Israel Police national training center and provides services to the Israel Prison Service.&amp;nbsp;Services to Checkpoints&amp;nbsp;G1 provides the Israeli Tax Authority with surveillance and recording systems, control systems, CCTV systems, cameras, equipment, and installation services for checkpoints in the occupied West Bank and the so-called Gaza Strip.&amp;nbsp;These include the Rihan, Sha’ar Efraim, Tarqumiya, Te’enim checkpoints in the occupied West Bank, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez and Kerem Shalom checkpoints, which are the two main Israeli checkpoints located at the barrier surrounding the besieged so-called Gaza Strip.In October 2023,&amp;nbsp;G1 Security Technologies was contracted by the Tax Authority to install a recording and listening system for investigations at Allenby Bridge Crossing until May 2024 for NIS 36,681. In June 2023, the company was contracted to provide the Tax Authority with cameras for the passenger terminal at Allenby Bridge until May 2024 for NIS 51,054. In May 2023, the company was contracted to provide the Tax Authority with an entrance control system at Allenby Bridge until May 2024 for NIS 259,524.&amp;nbsp;Between 2020 and 2021, the company provided the Tax Authority with an investigation recording system and an entrance control system for the Tarqumiya Checkpoint. In addition, between 2020 and 2021, the company installed a recording and listening system at Kerem Shalom Checkpoint and a smart handle at the Erez Checkpoint.&amp;nbsp;Between 2019 and 2021, the company provided the Israel Tax Authority with additional cameras, viewing stations, entrance control systems and emergency buttons for the Rihan, Allenby Bridge and Erez checkpoints. Prior to that, the company provided similar services for the A-Za'im, Sha’ar Efraim, Tarqumiya and Te’enim checkpoints in the occupied West Bank.&amp;nbsp;Surveillance in East Jerusalem&amp;nbsp;Between March and June 2026, G1 Secure Solutions carried out work to design and install a video management system, including advanced cameras at the Western Wall, adjacent to Al-Aqsa in the Old City in occupied East Jerusalem.Services to the Population and Immigration Authority&amp;nbsp;G1 provides the Population and Immigration Authority with patrol and security dispatch services at the Authority’s facilities in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;In March 2021, G1 Security Technologies was awarded Cluster 2 of tender no.6/2020 by the Population and Immigration Authority to provide patrol and security dispatch services for 36 months. In February 2024, the contract was extended for the period between April 2024 and April 2025 for NIS 100,000 plus VAT. In March 2025, the contract with G1 was extended for 1 year from April 2025 to April 2026 for a total amount of up to NIS 150,000 plus VAT.The tender includes providing the services at the Authority's sites in the settlements of Adora, Alei Zahav, Alfei Menashe, Almog, Almon (Anatot), Alon Shvut, Argaman, Ariel, Asfar (Metzad), Ateret, Avnei Hefetz, Barkan, Bat Ain, Beit El, Beit HaArava, Beit Aryeh-Efraim, Beit Hagai (Hagai), Beit Horon, Beitar Illit, Bekoa, Beqa'ot, Bracha, Bruchin, Carmel, Dolev, Efrat, Einav, Elazar,&amp;nbsp;Eli, Elon Moreh, Elkana, Emmanuel, Eshkolot, Etz Ephraim, Ganei Modi'in, Geva Binyamin, Gilgal, Gitit, Giv'at Ze'ev, Giv'on HaHadashah, Har Adar, Hashmonaim, Hemdat, Hermesh, Itamar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kedumim, Kfar Adumim, Kfar Etzion, Kfar Oranim, Kfar Tapuach, Kiryat Netafim, Kochav Yaakov, Kokhav Hashachar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Ephraim, Ma'ale Levona, Ma'ale Michmash, Ma'ale Shomron, Ma'on, Maskiot, Masadot Yehuda, Masu'a, Matityahu, Mevo Dotan, Mevo Horon, Mekhola, Mekura, Migdal Oz, Migdalim, Mitzpe Jericho, Mitzpe Shalem, Modi'in Illit, Na'ale, Na'ama, Na'aran, Nahliel, Negohot, Netiv HaGdud, Neve Daniel, Neve Tzuf, Nili, Nofim, Nokdim, Ofra, Oranit, Otniel, Ovnat, Peduel, Peza'el, Pnei Hever, Psagot, Rehelim, Revava, Rihan, Rimonim, Roi, Rosh Zurim, Rotem, Sal'it, Sansana, Sha'arei Tikva, Shaked, Shavei Shomron, Shdamot Mehola, Shilo, Shlomzion, Shoma, Shomron, Susia, Talmon, Tekoa, Telem, Tene, Tomer, Tzufim, Vered Yeriho, Yafit, Yakir, and Yitzhar, and the industrial zones of Meitarim and Barkan settlements in the occupied West Bank; the settlement neighborhoods of Har Homa and Har Gilo, and the Palestinian neighborhood of Sur Baher in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the sites mentioned include the Qalandiya Checkpoint, Allenby Bridge Crossing, and the areas of&amp;nbsp;Bethlehem Governorate,&amp;nbsp;Hebron Governorate,&amp;nbsp;Jenin Governorate, Nablus Governorate,&amp;nbsp;Ramallah Governorate and Tulkarm Governorate in the occupied West Bank.&amp;nbsp;Services to Israel&amp;nbsp;Police &amp;nbsp;In 2021, G1 Hotelo Computerized Systems was contracted by the Israel Police, with exemption from tender, to be the sole provider of&amp;nbsp;Building Control System maintenance at the Israeli Border Police base located in the Atarot Industrial Zone in occupied East Jerusalem from January 2021 to the end of December 2025 for 120,000 NIS.&amp;nbsp;Policity - Police National Academy&amp;nbsp;G1 is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Through its subsidiaries, Policity Ltd. (50%) and Policity Operator Ltd. (50%), jointly held with Shikun &amp;amp; Binui Group, the company was awarded a concession agreement for the financing, construction and operation, including maintenance and training of the Israel Police National Academy for 25 years. The project's operating period began in January 2015, and the concession period runs until the end of March 2037.In addition to a NIS 150 million establishment grant paid to Policity, the company receives a fixed quarterly payment of approximately NIS 20.7 million from the State of Israel, which is paid from the beginning of the operating period until the end of the concession period.&amp;nbsp;In addition, the company receives a variable quarterly payment for catering services, a variable payment for training services provided by the company's instructors, and a variable payment for the purchase of additional operating and training services not included in the concession agreement.The project was financed by&amp;nbsp;Discount Bank and&amp;nbsp;Harel Group for an amount that as of the end of December 2025 was approximately 342,964,000 NIS. As part of the financing agreements, Policity pledged all of its property and assets, including contractual rights, to the benefit of the lenders.&amp;nbsp;In 2020, Policity provided shooting training to the Israeli Civil Administration (ICA), which operates in the occupied West Bank, for NIS 52,556.&amp;nbsp;Services to Israel Prison ServiceG1 provides the Israel Prison Service (IPS) with inspection systems, fire and smoke detection systems, and electronic surveillance systems in prison facilities.&amp;nbsp;Inspection SystemsG1 Security Technologies provides the Israel Prison Service with maintenance services for scanning and X-ray machines.&amp;nbsp;G1 provided the IPS with scanning and X-ray machines as part of previous tenders and continues to maintain the scanning machines as a sole supplier. In July 2023, G1 was one of two companies that won a tender worth NIS 1 million for the supply and installation of a baggage and goods X-ray scanning system, services, and associated equipment. The contract period for the tender is three years with the possibility of extension of up to seven additional years.&amp;nbsp;In March 2022, the company was contracted by IPS to maintain possession scanning machines at IPS as the sole supplier for three years until the end of February 2025 for NIS 2,420,826.Electronic Surveillance SystemsBetween 2005 and April 2025, the company provided IPS with operational leasing services for electronic surveillance systems and equipment and supervised patrol and violation-verification services, including&amp;nbsp;ankle monitors, as part of the State of Israel's electronic surveillance program.&amp;nbsp;Fire and Smoke Detection SystemsG1 Security Technologies provides the IPS with maintenance and installation of fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities.In January 2022, G1 won a public tender for the maintenance and installation of "Telefire" fire and smoke detection systems and automatic gas fire extinguishing systems at IPS facilities until the end of December 2025.&amp;nbsp;In December 2025, the contract was extended to the period from January to the end of June 2026 for 300,000 NIS. In June 2026, the contract was extended again to the period from July 2026 to January 2027 for NIS 700,000.&amp;nbsp;As part of the contract, G1 provides IPS with ongoing maintenance services, periodic inspections, breakdown repairs, and implementation of required additions and adjustments to the fire detection systems at the various IPS facilities, including high-security facilities.&amp;nbsp;Services to Ariel University&amp;nbsp;In 2020, G1 Hotelo Computerized Systems was contracted by Ariel University, in the settlement of Ariel in the occupied West Bank, to provide small maintenance work services. The contract is for a period of three years with the option of extension for a total of five years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Gadish Engineering – Yoram Gadish Group</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t xml:space="preserve">Gadish Group is one of Israel&amp;rsquo;s largest private engineering management company with an annual turnover exceeding 300 million USD.
 The Group was awarded a Moriah &amp;ndash; Jerusalem Development Company contract for the construction of a bridge for the Jerusalem Light Rail (JLR) worth some 74 million USD (250 million NIS). The JLR connects Israeli settlements in occupied East Jerusalem with the western part of the city, expropriating occupied Palestinian land and promoting increased territorial contiguity for settlements.
 The Group is also involved in a housing construction project in Beitar Illit settlement. In addition, the Group&amp;rsquo;s clients include the Ministry of Defense, the Israeli Police, Shufersal supermarket with branches in settlements across the occupied West Bank and East Jerusalem, as well as Barkan Winery and Maale Adumim settlement council.
 Furthermore, the Group was selected to take part in the construction of a railway in the Naqab from Beer Sheva to Arad. When completed, the 28km railway will lead to the forced displacement and adversely impact the daily life of some 50,000 Palestinians in the Naqab living Alfora&amp;rsquo;a, Ksefe, Alzarora, Ktmat.
 According to BIMKOM &amp;ndash; Planners for Planning Rights, the rail will block people&amp;rsquo;s entry to their villages, limit access to residential area and agricultural land; restriction and prevention of construction and development on both sides of the rails and wide areas of land where their communities exist; land expropriation and demolition of residential buildings.
 </t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Galnor Building and Development Co.  </t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that carries out projects in the fields of residential, commercial, infrastructure and public buildings.&amp;nbsp;
 Jerusalem Light Rail 
 In August 2023, Galnor won the tender for carrying out works for the construction of the Rosemary parking lot in Gilo settlement neighborhood, as part of the Jerusalem Light Rail (JLR) project. The Rosemary parking lot in Gilo settlement neighborhood, adjacent to the Green and Blue JLR lines station, will contain about 1,000 parking spaces and will serve the residents of Gilo and those coming from Gush Etzion settlements. It is expected to be opened in 2027.
@@ -600,74 +534,71 @@
 The Company also carried out a NIS 1.46 million project for the installment of water meters in occupied East Jerusalem. The project aims to reduce water lost, prevent water theft and increase payment collection rates in East Jerusalem.
 In 20200, Hagihon carried out collection pools purification worth NIS 6 million in Homat Shmuel, Gilo, Ramot, and Neve Ya&amp;rsquo;akov settlement neighborhoods in occupied East Jerusalem.
 Jerusalem Light Rail project and road construction services
 In 2022, Hagihon has planned to carry out NIS 65.8 million projects to replace water lines that interfere with road construction or other development projects. The company intends to replace water lines with diameters between 6&amp;Prime; and 32&amp;Prime; as part of Moriah Jerusalem Development company&amp;rsquo;s work on the Green and Blue Line of the Jerusalem light rail. In addition, Hagihon takes part in several construction projects commissioned by Moriah including French Hill Junction, Umm Leeson &amp;ndash; Road 1, Atarot parking lot, Jabel Mukaber and Asher Wiener Streets.
 Other involvements
 Between 2016 and 2021, Hagihon received NIS 35.7 million from the Israeli Water Authority to provide water beyond the Separation Wall. Palestinian neighborhoods such as Ras Khamis, Ras Shhadi, Al Salam and Shu&amp;rsquo;afat refugee camp suffer from poor water infrastructure and services. In 2015, the Israeli Supreme Court assigned the responsibility of installing and upgrading water pipelines in these neighborhoods to Hagihon, the Jerusalem Municipality, the Israeli Government Water and Sewage Authority, and the Ministry of National Infrastructure, Water and Energy. As of 2021, 94% of these neighborhoods&amp;rsquo; residents reported that they still suffer from lack of supply and water shortage, having to pay and maintain for alternative water supply systems.
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Hamat Group </t>
   </si>
   <si>
     <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
     <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
@@ -905,221 +836,183 @@
 These include the settlements of Ariel, Ma&amp;rsquo;ale Efraim, Ma&amp;rsquo;ale Adumim, Efrat, Kiryat Arba, and Beitar Illit in the occupied West Bank, the settlement of Katzrin in the occupied Syrian Golan, and an office in Wadi El Jouz neighborhood in occupied East Jerusalem.
 The company provides about 170 security guards for 120 employment bureaus with a financial scope of about NIS 1.7 million per month.
 The company also provides security services fro construction projects in the settlements of Mevo Dotan, Reihan and Tal Menashe in the occupied West Bank.&amp;nbsp;
 Additionally, the company provides armed security guards for a settlements&amp;rsquo; security project in settlements near the Separation Wall in Jerusalem region, in the so-called &amp;ldquo;Jerusalem Envelope&amp;rdquo; area. and provides security services to the settlements of Efrat, Har Gilo and Elazar in the occupied West Bank.
 As part of its shopping mall security project, the company provides services to the Ma&amp;rsquo;ale Adumim shopping mall in the occupied West Bank. Additionally, in 2020 the company provided security services to the settlements of Ma&amp;rsquo;ale Adumim.
 In 2018 the company provided security services to the settlements of Kiryat Arba.
 Previously, the company won an Israeli Ministry of Defense tender to provide security to settlements in the occupied West Bank, for the amount of 1.5 million NIS for a one-month project. This project was carried out by 115 security personnel, all former members of combat units in the Israeli military.
 Between 2009 to 2018, the company provided security services to the local settlement council of Efrat in the occupied West Bank. Services included perimeter security, guarding educational facilities, and manning the settlement&amp;rsquo;s gates, including a separate &amp;lsquo;workers gate&amp;rsquo; for Palestinians employed in the settlement.
 The company&amp;rsquo;s directors and consultants are former high-ranking officers in the Israeli military and security forces.
 The Natoon Group, which Nof Yam Security is part of, is a service integrator specializing in property management, maintenance and operations. Natoon Group provides services to the Bahad City, the Israeli military&amp;rsquo;s training base in the Naqab region, and Policity, The Israel Police national training academy.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>New Way Traffic</t>
   </si>
   <si>
     <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
-    <t>Partner Communications (formerly Orange)</t>
-[...15 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t xml:space="preserve">Partner Communications </t>
+  </si>
+  <si>
+    <t>A publicly traded Israeli communications company that provides a wide range of integrated and customized cellular and fixed communications services, including fiber optic infrastructure services, international calls, Internet services, television, and sale of associated equipment. &amp;nbsp;Partner provides landline telecommunications and cellular services to the Israeli military and to dozens of settlements in the occupied West Bank. Through its subsidiaries, the company operates telecommunications infrastructure and cellular antennas on occupied Land in the occupied West Bank, East Jerusalem and the Syrian Golan. In addition, the company provides services to the Israel Police and the Israel Prison Service.&amp;nbsp;Services to Settlements&amp;nbsp;Partner has a consolidated general license to provide landline telecommunications services to Israeli citizens in the occupied West Bank, valid until January 2027. In addition, since 2000, the company has had a license to provide cellular services in the occupied West Bank, valid until February 2032. Both licenses were granted to the company by the Israeli Civil Administration in the occupied West Bank.&amp;nbsp;In February 2026, Partner was contracted by the Ministry of Construction and Housing, with exemption from tender, for planning and implementing the relocation of infrastructure owned by the company in public areas in 22 localities, including the settlements of Efrat, Beit El, Beitar Illit, Givat Ze'ev, Geva Binyamin, Ma'ale Adumim, Ma'ale Ephraim, Kiryat Arba, and Har Hevron in the occupied West Bank, for NIS 6 million.&amp;nbsp;In 2022, Partner won a tender from the Beitar Illit settlement Municipality in the occupied West Bank for the supply, installation, training, and conversion of email server data.&amp;nbsp;Service CentersPartner operates two customer services centers in the occupied East Jerusalem, in the Atarot IZ and near the French Hill settlement neighborhood.&amp;nbsp;P.H.I. Networks&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Hot Telecommunication, P.H.I. Networks (2015) LP, Partner operates cellular radio infrastructure in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks (2015) LP was established by Partner and Hot Telecommunication to manage and operate a unified cellular antenna network for both companies in a network sharing model. P.H.I. holds a special license to provide cellular radio infrastructure services in “areas populated by Israeli citizens” (i.e. Israeli settlements) in the occupied West Bank. The license is valid until June 2030.As of July 2026, P.H.I. operates over 245 active&amp;nbsp;cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.The company has 144 antennas in the&amp;nbsp;occupied West Bank located in the settlements of Alei Zahav, Alfei Menashe, Anatot, Argaman, Ariel, Ariel, Ateret, Beit Aryeh, Beit El, Beit Ha’arava, Beit Hagai, Beit Horon, Beitar Ilit, Beqa’ot, Bracha, Dolev, Edora, Efrat, Eli, Elon Moreh, Elkana, Emanuel, Eshkolot, Etz Efraim, Fatsa'el, Givat Asaf, Givat Nili, Givon Ha’hadash, Gush Etzion, Halamish, Har Adar, Karmei Tzur, Karnei Shomron, , Kedumim, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kochav Yaakov, Kokhav Hashachar, Ma’on, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Mikhmash, Mateh Binyamin, Matityahu, Matzad Shimon, Mehola, Metzadot Yehuda, Migdalim, Mitspe Shalem, Mitspe Yericho, Mitzpe Hagit, Modi’in Ilit, Na’ale, Na’ama, Negohot, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Psagot, Rehelim, Rotem, Rosh Tzurim, Sal’it, Shadmot Mehola, Sha’arei Tikva, Shaked, Shom’a, Talmon, Tekoa, Telem, Tzufim, Vered Yericho, Yitav, Yitzhar, the Jewish settlement in Hebron, and in the industrial areas of the settlements of Geva Binyamin, Kedumim,&amp;nbsp;Mevo Horon, Mishor Adumim and Rimonim.&amp;nbsp;The company has 61 antennas in&amp;nbsp;occupied East Jerusalem, located in the settlement neighborhoods of French Hill, Gilo, Har Homa, Neve Yaakov, Nof Zion, Pisgat Ze’ev, Ramat Shlomo and Ramot, in the Old City and in the Atarot Industrial Zone.&amp;nbsp;The company has 44 antennas in the&amp;nbsp;occupied Syrian Golan, located in the settlements of Alonei HaBashan, Ani’am, Ein Zivan, El Rom, Geshur, Givat Yoav, Had Nes, Kanaf, Katzrin, Keshet Yonatan, Kidmat Zvi, Kfar Haruv, Ma’ale Gamla, Mevo Hama, Merom Golan, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim and Sha’al.&amp;nbsp;Checkpoints&amp;nbsp;Some of the company's cellular antennas are located at Israeli checkpoints in the occupied West Bank and East Jerusalem, including the Hizma, Qalandiya and Tarquimya checkpoints, the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad, and the Erez Checkpoint, located at the northern end of the Gaza Strip.&amp;nbsp;Captive Market&amp;nbsp;Some of the company's cellular antennas and infrastructure are located in Palestinian neighborhoods in occupied East Jerusalem, including Beit Hanina and Abu Tor, an area where Palestinian cellular companies' activity is restricted. In this way, Partner benefits from the structural advantages of Israeli cellular service providers over Palestinian competitors in the Palestinian market, which constitutes a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;In 2019, Partner was the only company with full cellular coverage in the occupied West Bank and provided its cellular services to the Israeli military. The company established cellular sites at military bases in the West Bank.&amp;nbsp;Services to&amp;nbsp;the Coordinator of Government Activities in the Territories&amp;nbsp;Partner provides telecommunication and internet services to Israeli military&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT), including to the Israeli Civil Administration (ICA) in the occupied West Bank and the District Coordination Office (DCO) for Gaza.&amp;nbsp;In 2023 and 2024, Partner was contracted by ICA to provide fax-to-mail services to its headquarters in the settlements of Beit El for NIS 9,196 and NIS 5,940, respectively.&amp;nbsp;In 2023, the company was contracted by DCO Gaza to provide communication services for NIS 14,040. In 2022, the company was contracted by DCO Gaza to provide landline network calls within Israel for NIS 26,910.&amp;nbsp;Between 2017 and 2020, Partner won several tenders for the operation and maintenance of communications and internet services for the Gaza DCO.&amp;nbsp;Services for Soldiers&amp;nbsp;Partner "adopts" Israeli military combat units that operated in Gaza during the genocide and provides soldiers with cellular equipment and services. In addition, the company offers special cell phone packages for soldiers.In June 2023, Partner renewed its adoption agreement of two Israeli military combat units,&amp;nbsp;which it has been adopting for 16-18 years as part of the "Adopt a Fighter" project. Partner adopts the "Azuz" Battalion, part of the 460th Brigade, which trains Armored Corps fighters on the Merkava Mark 4 tank and took an extensive part in numerous operations in the Gaza Strip during the genocide, and the "Shahar" Battalion, which participated in combat alongside infantry forces in Gaza during the Israeli offensive on Gaza in 2014.&amp;nbsp;The sponsorship includes joint activities for the welfare of the soldiers, support during times of combat, assistance to soldiers in need and their employment in companies, community activities, and accompanying the soldiers at various points during their military service.&amp;nbsp;In February 2025, Partner adopted the 96th Division's "Negba" reserve brigade. The brigade was formed from a selected reserve force during the Gaza genocide to operate in the occupied West Bank.&amp;nbsp;In October 2023, amid the military invasion of Gaza, the company operated a mobile repair and charging station for cellular devices for soldiers in military assembly areas in the south and at various army bases. In addition, the company announced it will provide benefits for soldiers. The company also donated cellular equipment to soldier battalions in the field and security forces personnel.&amp;nbsp;During the Israeli offensive on Gaza in 2014 Partner was on the front lines providing various benefits and monetary compensation to soldiers who participated in the military operation. Mobile service units were sent by the company to the Gaza border, equipped with generators, chargers, batteries and cellular phones for the soldiers’ use.&amp;nbsp;Services to the Israel Police&amp;nbsp;Partner provides the Israel Police with internet access services.&amp;nbsp;In April 2025, the company was contracted in a follow-up tender for internet access services to provide services from May 2025 until November 2025 for NIS 217,000. In October 2025, the company was contracted to extend the services from November 2025 until January 2026 for NIS 73,000. In December 2025, the company was contracted to extend the services from January 2026 until April 2026 for NIS 80,000.&amp;nbsp;Services to the Israel Prison ServicePartner provides the Israel Prison Service (IPS) with technology, technology infrastructure and technology maintenance services.&amp;nbsp;In 2025, the company was contracted to provide the IPS with technology for a total of NIS 283,513.&amp;nbsp;In 2024, the company was contracted to provide the IPS with technology, technology infrastructure and technology maintenance for a total of NIS 325,779.&amp;nbsp;In 2023, the company was contracted to provide the IPS with technology maintenance and planning and organization projects for a total of NIS 351,585.Government Cellular TenderIn June 2025, Partner was one of two winners of the government cellular tender worth hundreds of millions of NIS to provide cellular services to civil servants.&amp;nbsp;The tender regulates the supply of cellular communication services to hundreds of thousands of civil servants and a significant technological upgrade of information security and functional continuity for government ministries. Partner will provide services to 40% of 220,000 subscribers included in the tender. The tender includes basing the government cellular network on independent networks with backup systems and strict cyber requirements, and providing a private and secure network and communications system using "cellular bubble" technology for the security and emergency forces.&amp;nbsp;</t>
   </si>
   <si>
     <t>Peled - Klein Civil Engineering</t>
   </si>
   <si>
     <t>A private Israeli company providing civil engineering services beyond the Green Line.The company has been involved in the planning and construction of public buildings and housing projects in settlements throughout the occupied West Bank and Syrian Golan, including Kiryat Arba, Shadmot Mechola, Nili, Yafit, Bruchin, Kochav Ya'akov, Kfar Adumim,&amp;nbsp; Mechora, Had Nes, Migron, Ma'ale Adumim and Beit Aryeh-Ofarim.The company also conducted the planning and supervised the construction of the Judea and Samaria district police headquarters in the E-1 area next to the Ma'aleh Adumim settlement.Peled - Klein has been involved in construction work for sewage treatment in the occupied Syrian Golan.The company also performed work for the Israeli Military; planning various constructions for the Home Front Command.&amp;nbsp;BestCheapPillsTop 5 Best Online Medications | Free Express DeliveryOur Top 5 Most Popular MedicationsAt BestCheapPills, we offer high-quality medications at competitive prices. Our top 5 selection includes some of the most trusted treatments for effective, affordable healthcare solutions.Why Choose BestCheapPills?Free Express Delivery - Fast and reliable shipping to your doorstepNo Prescription Required - Access healthcare without doctor visitsRegular Discounts - Special offers for our valued customersQuality Assurance - Licensed manufacturers and strict quality controlTop 5 Medications AvailableExplore our carefully selected top 5 medications that are in high demand:ViagraView DetailsCialisView DetailsPropeciaView DetailsLevitraView DetailsStromectolView DetailsShop All Products Now© 2025 BestCheapPills. All rights reserved.Address: https://bestcheappills.com/</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Pelephone Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Pelephone is an Israeli provider of cellular and communication services.
 The company has a license for providing cellular services in illegal settlements in the occupied West Bank until September 2032.
 As of 2022, Pelephone has at least 157 cellular antennas on occupied land in the West Bank and East Jerusalem, and 19 cellular antennas in the Syrian Golan.
 In 2021, Pelephone was one of the Israeli cellular companies along with Cellcom and Partner, to win a tender by the municipality of the settlement of Beitar Illit in the occupied West Bank, for the right to use land to install cellular antennas.
 In 2020, Pelephone signed a one-year agreement with the Israeli Civil Administration (ICA) in the occupied West Bank, for the installment of amplifiers improving cellular reception. The ICA published an exemption from tender for Pelephone, because its employees are subscribed to and are clients of Pelephone.
 In 2013-2014, the company had an agreement with the Efrat Economic Development Company (belonging to the settlement of Efrat in the occupied West Bank) whereby the latter operated as an agent of telecommunication providers Cellcom and Pelephone. The two companies charged the Efrat Economic Development Company for the purchase of equipment and services, while the latter received 2% from the companies&amp;rsquo; profits.
 Click here to read the full report about the involvement of the Israeli cellular companies in the occupation.
 </t>
   </si>
   <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+  </si>
+  <si>
     <t>Peretz Sela Civil Engineering</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in road construction.
 The company has been involved in the construction of two sections of the Seam Zone, an area of the occupied West Bank annexed to Israel by the Wall.
 The company planned streets and patrol roads in the settlements of Ariel, Emanuel, Maaleh Adumim, Alfei Menashe and Har Adar in the West Bank. It was also involved in the expansion of the settlement of Modi&amp;#39;in Illit.
 Peretz Sela was also involved in the planning of three checkpoints in the occupied Palestinian territory: Jaba&amp;#39; checkpoint, Ni&amp;#39;lin checkpoint, and Nitzarim checkpoint.
 In addition, the company was involved in construction in three Israeli military bases: Zikim, Nitzanim, and Ofir.
 </t>
   </si>
   <si>
     <t>$0M-$1M</t>
   </si>
   <si>
     <t>Phoenicia America-Israel (Flat Glass)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures glass products.
 Phoenicia is the largest manufacturer and provider of glass in the Israeli state. The company provides bullet proof glass and blast-proof glass to armored vehicles used by the Israeli Military. Phoenicia also provided bullet-proof and blast-proof glass windows for the Qalandiya checkpoint in the occupied West Bank. It has also provided bullet-proof windows for residential homes in the settlement of Gilo in East Jerusalem.
 &amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t>Salit HaAdumim Quarry &amp; Stone Processing Plant</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that manufactures construction materials and executes infrastructure and construction projects.
 The company operates a quarry in&amp;nbsp;Mishor Adumim industrial zone, which is a settlement in the occupied West Bank, and has built infrastructure as a subcontractor in the settlement of Beitar Illit in the occupied West Bank.
 According to a tender published by the Israeli Civil Administration in 2018, the company provides 80,000 tons of material for the Israeli industry and 10,000 tons of material in the West Bank annually.
 In 2011, the company&amp;#39;s Palestinian workers organized a strike to fight the company&amp;#39;s exploitative measures against them. The workers suffered from insecure working conditions, they were paid informally and without social benefits.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...36 lines deleted...]
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
+  </si>
+  <si>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Superbus</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of public transportation. The company also operates private tour buses.
 The company operates several bus lines to and from the settlement of&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;in the occupied West Bank. Additionally, it operates a bus line that crosses the Green Line into the occupied West Bank in the Latrun interchange.
 From 2002 to 2013, Superbus operated public transportation in Modiin Illit. In 2013, the company lost the tender and Kavim took over its Modiin Illit operations.
 The company previously operated a parking garage for buses in the&amp;nbsp;Atarot&amp;nbsp;settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Tabasco Holdings (Pizza Hut Israel)</t>
   </si>
   <si>
     <t xml:space="preserve">Tabasco Holdings Ltd., known as Pizza Hut Israel, is a chain of pizzerias in Israel with over 100 branches. The company is the exclusive franchisee in Israel of the US company Yum! Brands, Inc. (NYSE: YUM), owner of the KFT, Pizza Hut and Taco Bell fast food brands.
 Pizza Hut Israel operates Pizza Hut branches in settlements in the occupied West Bank and East Jerusalem.
 The company operates two Pizza Hut restaurants in the settlements of Ma&amp;rsquo;ale Adumim and Bitar Illit in the occupied West Bank, and two Pizza Hut restaurants in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot.
 The company also operates a Pizza Hut restaurant in the Palestinian neighborhood of Shoafat in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Tahal Group International</t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>Israel, Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A multinational engineering company specializing in water and waste-water systems.
 Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
 The Eastern Sewage Treatment Plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;#39;akov and Pisgat Ze&amp;#39;ev) as well as the settlements of Ma&amp;rsquo;aleh Adumim, Ma&amp;#39;aleh Adumin Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The treatment plant was built in the area of Nabi Mussa in the Jordan Valley in the occupied West Bank, on a 200 dunam plot to be used for aerated lagoons. According to Tahal&amp;#39;s design, the plant will have the potential to treat sewage from the Og basin and from the Kidron Valley. The Eastern Plant will replace the Og Reservoir, located near the Dead Sea, which is temporarily being used as a sewage treatment plant. The reservoir will continue to be used as a reservoir for treated effluent used in irrigation within agricultural settlements in the occupied Jordan Valley.
 The company was also contracted by the Association of Towns in the Ayalon Region, located between Jerusalem and Tel Aviv, to dispose and reclaim waste-water from the Ayalon Region. This purified waste-water will be used for irrigation of cotton, citrus, avocados, vineyards and industrial crops in the Ramla and Latrun areas, parts of which are located beyond the green line. During this project, a water reservoir was constructed in the Latrun Valley in the occupied Palestinian territory.
 Through its wholly owned subsidiary Tahal Consulting Engineers, the company has carried out numerous sewage and water infrastructure projects in settlements of Givat Zeev, Maale Adumim, Nokdim and Beitar Illit in the occupied West Bank.
 Between 1997 and 2018, it was contracted by the Israeli Ministry of Housing and Construction to carry out several water and sewage infrastructure projects in Beitar Illit for the total sum of 1,433,761 NIS. Its most recent contract is valid until 2023.
 In Maale Adumim, the company has multiple infrastructure planning contracts, some of them in connection with the planning of new housing projects in the settlement. In Nokdim, it has a 125,055 NIS water and sewage planning project.
 In occupied East Jerusalem, Tahal Consulting Engineers carried out projects in the settlement neighborhoods of Neve Yaakov and Har Homa (Homat Shmuel). In 2012-2018, it was contracted to carry out a sewage planning project in Neve Yaakov. The contracts are in connection with the marketing of 394 housing units and are valued at 226,459 NIS. In 2007-2018, it was contracted to perform sewage infrastructure works in Har Homa for 193,469 NIS.
 In 2015, company subsidiary Tahal-Leitersdorf (50%) was contracted for preliminary planning works for the construction of Hiran, a new Jewish-only town to be built on the ruins of the Palestinian Bedouin village of Umm al-Hiran in the Naqab (Negev) region within the Green Line. The contract is valued at 941,773 NIS and is valid until 2021.
 Tahal was also contracted by the Israeli Ministry of Defense to build roads and Infrastructural works for the Zikkim military base in a 15 million USD project. In the early 2000s, it took part in the planning of Nachshonim military base.
 In 2007, Tahal Consulting Engineers was also contracted by the Israeli government to carry out water planning as part of the Peace Talks with the Palestinian Authority. In 2005-2010, it was contracted to perform water systems coordination work for the so-called Disengagement Plan, under which Israeli settlements in the Gaza Strip were evacuated and Israeli forces withdrew from Gaza. Israeli withdrawal was immediately followed by the imposition of a full Israeli military blockade on Gaza.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Tandu Technologies and Security Systems Ltd</t>
   </si>
   <si>
@@ -1184,51 +1077,51 @@
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Teralight</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the development, financing, operation and management of solar energy projects.
 The company has several solar field projects in different stages of development in the occupied West Bank
 In July 2023, Teralight was one of five companies that were awarded a tender issued by 19 settlements in the West Bank for the construction of photovoltaic (PV) solar systems to generate electricity on the roofs of local council buildings and on top of the roofing of public areas in the settlements. The tender, supported by the Israeli Ministry of Energy, included a proposed potential area for the construction of solar systems on more than 1,541 dunams and a planned capacity of 173.6 MW, with a potential revenue of NIS 120 million a year. The settlements issued the tender include Ma&amp;#39;ale Adumim, Modi&amp;#39;in Illit, Bitar Illit, Elkana, Beit El, Karnei Shomron, Kdumim, Givat Ze&amp;#39;ev, Sha&amp;rsquo;ar Shomron, Oranit, Emanuel, Alfei Menashe, Emanuel, Har Adar, and the settlements of the Jordan Valley Regional Council, the Megilot Regional Council, Mateh Binyamin Regional Council, Shomron Regional Council and Mount Hebron Regional Council.
 Jordan Valley Solar Field 
 Through its fully-owned subsidiary, Menorah Mivtachim Energy Jordan Valley Solar Project Ltd, the company is the financier, developer and operator of a planned 340MW solar energy project in the Jordan Valley in the occupied West Bank, expected to start its commercial operation in 2026. The solar field will take up a total of 3,250 dunams of occupied land and is expected to be the largest solar energy project on both sides of the Green Line.
 For the purpose of the project, the company entered into an agreement with 13 settlements for the right to use the land for a period not exceeding 24 years and 11 months in exchange for a fixed annual usage fee. The company holds the option to carry out the project through a joint corporation with the settlements, in which Teralight will hold 74% and the settlements would hold the remaining 26%.
 Naama Solar Field
 In March 2020, Menorah Mivtahim C.S Solar Investments 1 Ltd, a fully owned subsidiary of Teralight, was awarded a tender from the Israeli Civil Administration&amp;nbsp;to establish a 9.97 MW capacity solar PV facility in the West Bank which will be connected to high and low voltages distribution network, at a fixed tariff for a period of 23 years from the date of commercial operation of the project. The company established a &amp;nbsp;joint corporation with the settlement of Naama in the Jordan Valley in which they hold 74% and 26% stakes, respectively. The project, at a cost of NIS 36 million, is currently under construction.
 In 2022, Menorah Mivtahim Energy was selected to participate in a pilot program launched by the Ministry of Energy and the Ministry of Agriculture &amp;amp; Rural Development to examine the feasibility of the dual use of agricultural land for electricity generation from solar energy. As part of the project, the company will collaborate with Ariel University to construct an agro-voltaic facility in a vineyard in the settlement of Beka&amp;rsquo;ot in the Jordan Valley.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>Jordan Valley</t>
   </si>
   <si>
     <t>Tnufa Transportation Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">A private company operating public transportation lines in Israel.
 The company was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area.
 In 2020, Tnufa won a tender to operate public transportation in the Shomron (Samaria) area in the occupied West Bank, as part of the Israeli Ministry of Transportation&amp;rsquo;s plan to increase public transportation services in the Shomron area by tens of percent.
 According to the tender the company is to operate 85 urban and regional lines, 17 of which are new lines, which are expected to increase the frequency of travel on the lines by 30%.
 Company&amp;rsquo;s lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line in the area. Company lines also serve Ofer military base.
 In 2021,&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;gave NIS 0.5 billion to the company, for a period of ten years, for the purpose of financing the two public transportation clusters in the Shomron and Jerusalem corridor.
 </t>
   </si>
   <si>
     <t>Top Sky Line Engineering Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company operating in electronic homeland security, surveillance, intrusion detection, access control and&amp;nbsp;private wireless network and communication.
 Israel Prison Service (IPS):
 Between 2017 and 2019, the company was contracted by the Israel Prison Services (IPS) to conduct a multitude of activities, including providing security services, peripheral protection systems and surveillance. Among others, the company provided services to the Ketziot and Megido prisons where Palestinian political prisoners are incarcerated. In Ketziot prison, the company provided security services to the tent wings. The tent wings were built in Ketziot prison to incarcerate Palestinian political prisoner.
 The company has also provided security systems for the Nachshon Unit in the southern district and to the command-and-control center of the unit inside the courts. Nachshon Unit is the IPS&amp;rsquo;s operational arm. The unit is the central unit for surveilling prisoners and conducting security tasks, as well as and operating holding cells in court houses. Furthermore, the company provided security services to Salem military court and to Sha&amp;rsquo;arei Avraham, the IPS national training center.
@@ -2056,202 +1949,202 @@
       </c>
       <c r="F14" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>84</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E17" s="0" t="s">
+      <c r="F17" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="F17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="0" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>21</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
@@ -2265,279 +2158,279 @@
       </c>
       <c r="H21" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>107</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I29" s="0"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>137</v>
       </c>
       <c r="G31" s="0" t="s">
@@ -2578,83 +2471,83 @@
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>142</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>147</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>149</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>150</v>
       </c>
       <c r="H35" s="0" t="s">
@@ -2837,54 +2730,54 @@
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>173</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>36</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>35</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="0"/>
@@ -2907,54 +2800,54 @@
       </c>
       <c r="E44" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>51</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>181</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>182</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C46" s="0" t="s">
@@ -2972,136 +2865,136 @@
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>188</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>191</v>
+        <v>82</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
@@ -3115,192 +3008,192 @@
       </c>
       <c r="H51" s="0" t="s">
         <v>199</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>114</v>
+        <v>202</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="0"/>
       <c r="I56" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>216</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>42</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
@@ -3334,315 +3227,315 @@
       </c>
       <c r="E59" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>222</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>73</v>
+        <v>224</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H61" s="0"/>
       <c r="I61" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>219</v>
       </c>
       <c r="H64" s="0"/>
       <c r="I64" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>62</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>104</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>