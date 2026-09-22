--- v0 (2026-05-25)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -204,51 +204,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -667,59 +667,50 @@
   <si>
     <t>Agriculture and Agrotechnology, Food Industry</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
     <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
 Ford vehicles&amp;#39; chasses are used as armored vehicles for the Israeli military in the occupied West Bank and in the besieged Gaza.
 In 2023, the Israeli military began using the &amp;ldquo;SandCat Tigris&amp;rdquo; 4X4 armored vehicle intended for military forces. The SandCat (also known as MK4) is based on the Ford F-550 chassis and drivetrain, and the suspension setup includes a pair of Ford&amp;#39;s original live axles. The multi-purpose protected off-road vehicle with vehicle armor is manufactured by Israeli-based company Plasan Sasa. The bulletproof vehicle can carry a driver and up to eight soldiers and is suitable for combat in built-up areas. The vehicle is protected against anti-tank fire, stones, and Molotov cocktails, and slots were added to the vehicle to allow shooting from the inside.
 Sandcat Tigris vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023, in an emergency procurement procedure, have been deployed in a variety of operational activities in Gaza during Israel&amp;#39;s 2023 attack on Gaza.
 The Sandcat Tigris was documented in use during military invasion and arrests in Jenin in the occupied West Bank.
 In mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including vans and SUVs made by Ford. The vehicles will be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.
 On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.
 In November 2022, the IMOD purchased 50 &amp;quot;Sand Cat&amp;quot; armored vehicles based on the Ford F-550 platform for the military to use in raids across the West Bank. The vehicles were purchased through an expedited order from Plasan Sasa and according to estimates, the scope of the deal is over NIS 50 million.
 The Ford F-350 pickup trucks are used as the Israeli military&amp;#39;s Unmanned Ground Vehicles (UGVs). The Unmanned Ground Vehicle &amp;quot;Border Protector&amp;quot; is based on a commercial Ford F-350 pickup on which remote control systems, observation systems and communication systems were installed. The vehicle is deployed to surveille the barrier surrounding Gaza since 2016. The Ford vehicles were equipped by Elbit Systems with remote driving technology, and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.
 In 2017, the Israeli military purchased 290 Ford F-150 and F-350 trucks which were meant to replace previous Ford trucks as well other trucks.
 In June 2012, Ford F-550 trucks were documented in the occupied West Bank during a non-violent demonstration. In 2003, Ford F-550 trucks were retrofitted by Carmor Integrated Vehicle Solutions (previously Hatehof) to Armored Personnel Carriers for use by the Israeli military in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>$100B-$250B</t>
-  </si>
-[...7 lines deleted...]
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Renewable Energy</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
@@ -1218,54 +1209,57 @@
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
+  </si>
+  <si>
+    <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
@@ -1676,79 +1670,50 @@
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2060,51 +2025,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I94"/>
+  <dimension ref="A1:I92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2959,1836 +2924,1778 @@
       </c>
       <c r="E31" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>152</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>153</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>52</v>
+        <v>161</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>159</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>164</v>
+        <v>52</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>166</v>
+        <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>51</v>
+        <v>168</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I35" s="0"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>171</v>
+        <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="I36" s="0"/>
+        <v>42</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G37" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="F37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" s="0" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>176</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>179</v>
+        <v>95</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>75</v>
+        <v>119</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>152</v>
+        <v>55</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="0" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="0" t="s">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="H42" s="0"/>
+        <v>190</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>120</v>
+      </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>191</v>
+        <v>52</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>119</v>
+        <v>195</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>194</v>
+        <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>196</v>
+        <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>52</v>
+        <v>197</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I44" s="0"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>200</v>
+        <v>110</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>203</v>
+        <v>98</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I45" s="0"/>
+        <v>48</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="H46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
-        <v>99</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C47" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="H47" s="0"/>
+        <v>152</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I47" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>11</v>
+        <v>209</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>211</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>214</v>
+        <v>54</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I49" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>216</v>
+        <v>59</v>
       </c>
       <c r="D50" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E50" s="0" t="s">
+      <c r="F50" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="F50" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="0" t="s">
-        <v>62</v>
+        <v>152</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>79</v>
+        <v>143</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>59</v>
+        <v>220</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>180</v>
+        <v>221</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>223</v>
+        <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>224</v>
+        <v>177</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>226</v>
+        <v>199</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="H52" s="0"/>
       <c r="I52" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C53" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="0" t="s">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="H53" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>232</v>
+        <v>61</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>30</v>
+        <v>233</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>234</v>
+        <v>51</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>61</v>
+        <v>237</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>236</v>
+        <v>55</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>55</v>
+        <v>241</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>169</v>
+        <v>143</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>241</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>244</v>
+        <v>30</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>194</v>
+        <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E58" s="0" t="s">
+      <c r="F58" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="F58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H58" s="0"/>
       <c r="I58" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>10</v>
+        <v>248</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>13</v>
+        <v>250</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="H59" s="0"/>
+        <v>55</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>251</v>
+        <v>33</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F61" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>256</v>
       </c>
-      <c r="G61" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H61" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>95</v>
+        <v>51</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>259</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>39</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C64" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" s="0" t="s">
-        <v>52</v>
+        <v>264</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>78</v>
+        <v>266</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I64" s="0"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>266</v>
+        <v>34</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>268</v>
+        <v>29</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="I65" s="0"/>
+        <v>15</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>230</v>
+        <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>29</v>
+        <v>195</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="H66" s="0"/>
       <c r="I66" s="0" t="s">
-        <v>31</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>273</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>198</v>
+        <v>29</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="H67" s="0"/>
+        <v>275</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>276</v>
+      </c>
       <c r="I67" s="0" t="s">
-        <v>194</v>
+        <v>87</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D68" s="0"/>
       <c r="E68" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="H68" s="0"/>
       <c r="I68" s="0" t="s">
-        <v>87</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>279</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
-      <c r="D69" s="0"/>
+      <c r="D69" s="0" t="s">
+        <v>280</v>
+      </c>
       <c r="E69" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="H69" s="0"/>
+        <v>30</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>139</v>
+      </c>
       <c r="I69" s="0" t="s">
-        <v>166</v>
+        <v>282</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>10</v>
+        <v>284</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>282</v>
+        <v>221</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>30</v>
+        <v>152</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>284</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>286</v>
+        <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>224</v>
+        <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>287</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>152</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>152</v>
+        <v>256</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>29</v>
+        <v>295</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H74" s="0"/>
+        <v>296</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I74" s="0" t="s">
-        <v>93</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>33</v>
+        <v>299</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>299</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>303</v>
+        <v>92</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>304</v>
+        <v>103</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>306</v>
+        <v>51</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>180</v>
+        <v>34</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>92</v>
+        <v>308</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>103</v>
+        <v>309</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>51</v>
+        <v>284</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>311</v>
+        <v>103</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>139</v>
+        <v>23</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>286</v>
+        <v>95</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>313</v>
+        <v>52</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>315</v>
+        <v>250</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>316</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>95</v>
+        <v>213</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>317</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>253</v>
+        <v>308</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>310</v>
+        <v>115</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H81" s="0"/>
       <c r="I81" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>115</v>
+        <v>61</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="H82" s="0"/>
+        <v>37</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>48</v>
+      </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>313</v>
+        <v>52</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>95</v>
+        <v>263</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>71</v>
+        <v>266</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>98</v>
+        <v>267</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>155</v>
+        <v>327</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>268</v>
+        <v>61</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>269</v>
+        <v>152</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>39</v>
+        <v>234</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>152</v>
+        <v>85</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>332</v>
+        <v>213</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>52</v>
+        <v>177</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>85</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>334</v>
+        <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>336</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>161</v>
+        <v>42</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>14</v>
+        <v>302</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>180</v>
+        <v>69</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>303</v>
+        <v>341</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>304</v>
+        <v>342</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>169</v>
+        <v>79</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>216</v>
+        <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>69</v>
+        <v>177</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>343</v>
+        <v>199</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      </c>
+        <v>346</v>
+      </c>
+      <c r="C92" s="0"/>
       <c r="D92" s="0" t="s">
-        <v>180</v>
+        <v>347</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>202</v>
+        <v>61</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>347</v>
+        <v>62</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="I92" s="0"/>
-    </row>
-[...52 lines deleted...]
-      <c r="I94" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>