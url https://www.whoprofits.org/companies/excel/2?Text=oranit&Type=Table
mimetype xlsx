--- v0 (2026-05-31)
+++ v1 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -93,50 +93,65 @@
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Ashdar Building Company</t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A construction company, which develops, builds and markets residential neighborhoods. Ashdar also rents office and industrial spaces.
 The company has built housing projects in the settlements of Oranit, Alfei Menashe,&amp;nbsp;Ma&amp;#39;ale Adumim and Beitar Illit&amp;nbsp;in the occupied West Bank.
 In December 2014, the company signed a contract&amp;nbsp;for an urban renewal project in the settlement neighborhood of Gilo in occupied East Jerusalem. The planned project will include 464 housing beyond the Green Line.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land</t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
@@ -152,550 +167,139 @@
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Atid Packaging</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private manufacturer of packages for the food and agricultural industries.
 The offices of the companies are located in the settlements of Maaleh Efraim and Oranit in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">Axel Springer </t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Eastlink Lanker</t>
   </si>
   <si>
     <t>Public Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">A public UK-based international investment company engaged in the import and export of metal and industrial equipment.
 The company holds 30% in&amp;nbsp;Tnufa Transportation Solutions Ltd.&amp;nbsp;which was founded in 2020 after winning a tender to operate public transportation in the occupied West Bank and East Jerusalem area. &amp;nbsp;Eastlink Lanker also holds shares in China Motors Ltd., which holds 22.5% in Tnufa, through its subsidiary Magi Motors.
 Tnufa Transportation lines operate between and serve the settlements of the Shomron Regional Council, Kedumim, Karnei Shomron, Beit Aryeh-Ofarim, Alfei Menashe, Emanuel, Elkana, Oranit and Ariel, as well as additional lines connecting between the settlements and major cities within the Green Line. The lines are operated by more than 260 buses, including bulletproof buses.
 Since 2021, Tnufa operate public transportation lines in the &amp;ldquo;Jerusalem Corridor&amp;rdquo; area. Several of company&amp;rsquo;s lines connect the settlements of Modi&amp;rsquo;in Illit, Har Adar, Mevo Horon and Ramot settlement neighborhood in East Jerusalem to Jerusalem and other cities within the Green Line. Company lines also serve Ofer military base.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
-    <t>Hapoalim Bank</t>
-[...138 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Israel Discount Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli&amp;nbsp;commercial bank that provides a variety of banking services and controls the Mercantile Bank. The bank offers banking services in all areas of financial activity.&amp;nbsp;
-[...137 lines deleted...]
-</t>
+    <t xml:space="preserve">A publicly traded Israeli commercial bank that provides a variety of banking and financial services, including in the credit card sector, the investment sector, and portfolio management. Discount Group holds full ownership of Mercantile Discount Bank in Israel and IDBNY Bank for banking operations in the United States.&amp;nbsp;The Discount Bank Group provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank finances renewable energy projects on occupied land. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Discount bank provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral.&amp;nbsp;Geva BinyaminIn April 2022, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan for the construction of 45 housing units across 10.684 dunams (10,684 square meters) of land in the settlement of Geva Binyamin (Adam) in the occupied West Bank, on lands belonging to the Palestinian village of Jaba', according to Plan&amp;nbsp;No. 240/2/14/3/1.&amp;nbsp;The bank holds as collateral a first-degree lien and mortgage on the real estate, including rights arising from winning the construction tender and all rights arising from insurance of the mortgaged property; and rights to all funds and financial rights that will reach the company from the Custodian of Absentee Property in the West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.Beitar IlitIn 2021, Discount Bank granted Israeli construction company&amp;nbsp;Shitrit Ayalon company a loan for a construction project on 4.5 dunams of land in the settlement of Beitar Ilit in the occupied West Bank. The bank holds as collateral the company’s contractual and rights to the land and project.Ariel&amp;nbsp;In December 2021, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Kedma in Ariel Ltd.&amp;nbsp;a loan for a construction project of 91 housing units on 25 plots of land across 20.423 dunams on lands belonging to the Palestinian towns of&amp;nbsp;Salfit and Marda in the occupied West Bank.&amp;nbsp;The project is part of City Plan&amp;nbsp;No. 130/8&amp;nbsp;for housing southeast of Ariel on an area of ​​443.294 dunams on Salfit and Marda lands as part of a housing program of the Ministry of Construction and Housing and the Israel Land Authority for buying a first apartment on preferential terms.&amp;nbsp;The bank holds as collateral liens on all of the company's rights and assets in the real estate located in Ariel, including all construction rights and everything built and/or to be built on it; and rights under the real estate lease contract and the tender given to the company by the Israeli Civil Administration in the West Bank; the company's rights in the account maintained at the bank branch, in the project's receipts, including the money of purchasers and/or tenants of units and/or areas and/or parts of the real estate and/or the project, the company's rights towards suppliers and/or subcontractors and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project.&amp;nbsp;Ramat Shlomo&amp;nbsp;In January 2019, the bank granted&amp;nbsp;Israeli construction company Effi Capital Nadlan a loan for a construction project of&amp;nbsp;136 housing units across 7.726 dunams&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan&amp;nbsp;No.&amp;nbsp;11085 for the expansion of the settlement neighborhood by adding 1,531 housing units, public buildings, institutions, waterworks and infrastructure across 561.448 dunams. The bank holds as collateral a first and exclusive lien without limitation in amount on all of the company's rights of any kind and type in the property, including all ownership, lease, development, and contractual rights, and all funds and financial rights that will reach the company in connection with the mortgaged property.&amp;nbsp;In October 2022, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a lien on all of the company's rights and assets in the real estate, including all construction rights and everything built and/or to be built on and/or under it and everything located and/or to be located there in the future and rights under the lease agreement under which the real estate was purchased from the Israel Land Authority; the company's rights in the projct's receipts, including the money of purchasers and/or tenants of the project, suppliers and/or subcontractors, and/or service providers for the project and/or in connection with it; the company's rights in its funds in the bank, and in the mortgaged assets related to the project; and all rights under a contract for the construction of public infrastructure signed between the mortgagors and Moriah Jerusalem Development Company Ltd.&amp;nbsp;In June 2024, the bank granted the company an additional loan for the same project, for which the bank holds as collateral a first and exclusive mortgage on the lease of the land as it is today and as it will be in the future, including all building rights and all rights of any kind or type in connection with the mortgaged properties.&amp;nbsp;Old City in JerusalemIn February 2022 and in 2020, Discount Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shoham Engineering and Developmentloans against all the company’s funds and financial rights from its projects with The Society for the Reconstruction and Development of the Jewish Quarter in the Old City in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and the project.&amp;nbsp;Atarot Industrial Zone&amp;nbsp;In June 2016, the bank granted&amp;nbsp;Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan in relation to a property on 3.215 dunams of land in the Atarot Industrial Zone in occupied East Jerusalem, as part of City Plan&amp;nbsp;No. 1689 for the designation of land for industrial and commercial areas and new roads in the industrial zone.&amp;nbsp;The company holds as collateral a first-degree lien and mortgage on all of the company's rights arising from a lease agreement with the Israel Lands Authority and all rights relating to the insurance of the mortgaged property, and a lien and check on all funds and financial rights that will reach the company from the Israel Lands Authority.&amp;nbsp;Previously, the bank financed additional construction projects in the settlements of Alfei Menashe, Ariel and Mishor Adumim in the occupied West Bank, and the settlement neighborhoods of Gilo and Neve Ya'akov in occupied East Jerusalem. For more, see Who Profits’ report from 2017&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Financing Settlement-Based Construction Companies&amp;nbsp;In November 2022, Mercantile Discount granted settlement-based construction and infrastructure contracting company Har Kabir Ltd., a loan, for which the bank holds as collateral a first degree permanent lien in an unlimited amount on all funds deposited and/or to be deposited in the company's account at the bank's branch in the settlement neighborhood of Ramot, and all rights arising from and/or related to it/them. The company is based in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In April 2022, the bank granted settlement-based company Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;a loan, for which the bank holds as collateral a first degree permanent lien on all funds deposited and/or to be deposited in the company's account/s at the bank's branch in the settlement neighborhood of Ramat Eshkol, and all rights arising from and/or related to it. In May 2019, the bank granted Bar Amana a loan for which the bank holds as collateral a permanent lien and a first mortgage on rights to all funds and financial rights of any kind that accrue and/or will accrue to the company from the Jerusalem Municipality pursuant to an agreement dated December 2017.Banking Services to Settlement Local and Regional CouncilsDiscount Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Discount Bank, Mercantile Discount and Municipal Bank provide loans, credit facilities and various banking services for over 200 settlements in the occupied West Bank and the Syrian Golan.These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh-Ofarim, Beit El, Beitar Ilit, Elkana, Emanuel, Givat Ze'ev, Gush Etzion, Har Adar, Karnei Shomron, Kdumim, Kiryat Arba, Ma'ale Adumim, Ma'ale Efraim, Modiin Ilit, Oranit, and Sha’ar Shomron in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan, and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount Bank, Mercantile Discount and Municipal Bank had a total of 12 active pledge agreements with the Gush Etzion Regional Council in the occupied West Bank.&amp;nbsp;In September 2024, Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2041) for a loan in the principal amount of NIS 8,000,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;In July 2023, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 17 years (ends 2040) for a loan of NIS 13,500,00. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;In May 2022, Israel Discount Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 45 years (ends&amp;nbsp;2067), for which the bank holds the council’s rights to all its current and future revenue as collateral.In February 2021, Mercantile Discount signed a pledge agreement with the Gush Etzion Regional Council for a period of 13 years (ends 2034) for a loan of NIS 7,900,000. The bank holds the council’s current and future revenue as collateral.&amp;nbsp;Har Hevron Regional CouncilThe Har Hevron Regional Council consists of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount Bank&amp;nbsp;have 14 active pledge agreements with the Har Hevron Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in&amp;nbsp;May 2025, the council approved taking out a NIS 9.3 million loan from Mercantile Bank for 15 years, approved by the bank. In 2024 and 2025, Discount and Mercantile provided the council with a total of NIS 4,800,000 in credit facilities.&amp;nbsp;In October 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 5,565,000. The bank holds as collateral the council’s rights to all its current and future revenues.In July 2025, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 3,752,000. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2024, Discount Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years (ends 2039). The bank holds as collateral the council’s rights to all revenues, excluding water and sewage revenues, arising from assets located within its jurisdiction.According to the council’s meeting protocols,&amp;nbsp;in 2024, Discount Bank provided the council with a NIS 750,000 loan.&amp;nbsp;In 2023, the bank provided the council with a NIS 2,700,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank. In September 2023, the council approved a NIS 2,241,278 loan from Mercantile Bank for 15 years. Also in 2023, the council maintained 4 bank accounts in Mercantile Bank for 4 schools located in the settlements of Susya, Atniel, and Sansana, which are under its jurisdiction.In 2022, the bank provided the council with a NIS 1,980,000 credit facility from Mercantile Bank and a NIS 1,750,000 credit facility from Discount Bank.Jordan Valley Regional Council&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 2 active pledge agreements with the Jordan Valley Regional Council.&amp;nbsp;In August 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 10 years (ends 2032) for a loan in principal amount of NIS 2,123,544. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In May 2022, the bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 12 years (ends 2034) for a loan in principal amount of NIS 10 million. The bank holds as collateral a first-degree lien on the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;Megilot Dead Sea Regional Council&amp;nbsp;The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;As of April 2026, Mercantile Discount has 3 active pledge agreements with the Megilot Dead Sea Regional Council in the occupied West Bank.&amp;nbsp;In August 2018, Mercantile Discount signed 3 pledge agreements with the Megilot Dead Sea Regional Council for a period of 35 years (ends 2053), for three loans of NIS 1,414,114, NIS 362,647, and NIS 1,978,687. The bank holds the council’s rights to its current and future revenue and property as collateral.Mateh Binyamin Regional Council&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Mateh Binyamin Regional Council in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024 and 2025, Discount Bank provided the council with a NIS 20 million credit facility.&amp;nbsp;In August 2018, Israel Discount signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 25 years (ends 2043) for a loan of NIS 130 million. The bank holds the council’s rights to all its current and future revenue and property as collateral.&amp;nbsp;Shomron Regional Council&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.As of April 2026, Israel Discount and Mercantile Discount had 8 active pledge agreements with the Shomron Regional Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2043) for a loan of NIS 750,000. The bank holds a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In December 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 15 years (ends 2040) for a loan of NIS 3 million. The bank holds as collateral a first-degree lien on all the council’s current and future revenues.&amp;nbsp;In July 2025, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2042) for a loan of NIS 2 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2024, Mercantile Bank signed a pledge agreement with the Shomron Regional Council for a period of 17 years (ends 2041) for a loan of NIS 9,300,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In July 2024, Mercantile Bank signed 2 pledge agreements (ending 2041) with the Shomron Regional Council for two loans in the amounts of NIS 1 million and NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Alfei MenasheAs of April 2026, Israel Discount and Municipal Bank had 2 active pledge agreements with the Alfei Menashe Local Council in the occupied West Bank.In November 2025, Mercantile Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 7 years (ends 2032) for a loan of NIS 1,445,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In November 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 3.5 million. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;In October 2020, Mercantile Discount signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) for a loan of NIS 2,021,000. The bank holds as collateral the council’s rights to all revenue that originates from assets located within its jurisdiction.&amp;nbsp;ArielAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Ariel Municipality in the occupied West Bank.In December 2025, Mercantile Bank signed a pledge agreement with the Ariel Municipality for a period of 17 years (ends 2042) for a loan in the principal amount of NIS 4 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In February 2025, Mercantile signed 2 pledge agreements for a period of 17 years (ending 2042) with the Ariel Municipality for two loans in the principal amounts of NIS 2,496,802 and NIS 6,768,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Ariel Municipality for a period of 10 years (ends 2032) for a loan of NIS 3,877,679. The bank holds the council’s rights to all its current and future revenues as collateral.According to the Municipality’s&amp;nbsp;meeting protocols, in&amp;nbsp;2020, Mercantile Discount granted the Municipality with a NIS 3&amp;nbsp;million loan for 15 years for the construction of a country club in the settlement.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Mercantile Discount had 5 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In April 2025, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 13 years (ends 2038) for a loan in the principal amount of NIS 22,500,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount Bank signed a pledge agreement with the Beit El Local Council for a period of 17 years (ends 2039) for a loan in the principal amount of NIS 3 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Beit Aryeh-Ofarim&amp;nbsp;As of April 2026, Mercantile Discount had 14 active pledge agreements with the Beit Aryeh Local Council in the occupied West Bank.&amp;nbsp;According to the council’s meeting protocols, in February 2025, the council approved increasing the short-term credit limit provided to it by Mercantile Discount from NIS 3,000,000 to 9% of the council's budget for the period between January and June 2025.&amp;nbsp;In November 2024, the council approved a permit to receive credit for a NIS 3,000,000 loan for 2025 from Mercantile Discount. According to the council's protocols, Mercantile Bank is the main bank through which the council requests a line of credit.&amp;nbsp;In 2024, Mercantile Discount provided the council with NIS 2.5 million credit loans. In 2023, Mercantile Discount provided the council with NIS 2.5 million credit loans. Between July and December 2022, Mercantile Discount provided the council with NIS 2 million credit loans.In December 2023, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Beit Aryeh Local Council for a period of 99 years (ends 2122).&amp;nbsp;The bank holds a first-degree mortgage on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind up to the amount of the secured amounts defined in the mortgage deed.In July 2023, Mercantile Bank signed 2 pledge agreements with the Beit Aryeh Local Council for a period of 99 years and 17 years respectively, for two loans in the principal amount of NIS 2,500,000 and NIS 300,000. The bank holds a first-degree lien on the council’s rights to all current and future revenues.&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues.In June 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2023, Mercantile Bank signed a pledge agreement with the Beit Aryeh Local Council for a period of 17 years (ends 2040) for a loan in the principal amount of NIS 700,000. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In March 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 8 years (ends 2031) for a loan of NIS 2,036,549. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2023, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2122) for a loan of NIS 750,000. The bank holds the council’s rights to all its current and future revenues as collateral.In May 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 500,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 7,900,000. The bank holds the council’s rights to all its current and future revenues as collateral.In January 2022, Mercantile Discount signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2121) for a loan of NIS 890,000. The bank holds the council’s rights to all its current and future revenues as collateral.Beitar IlitAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Beitar Ilit Municipality in the occupied West Bank.In August 2024, Mercantile Bank signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Beitar Ilit Municipality for a period of 45 years (ends 2069). The bank holds all rights to receive funds due in respect of the CompuSafe device (cash storage, management and deposit system) located in the municipality building, including all property rights, ownership rights, possession rights, and any other rights.&amp;nbsp;In August 2015, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 20 years (ends 2035), for which the bank holds as collateral the council’s rights to current and future funds from the Israel Police in respect of a rental agreement.In November 2010, Mercantile Discount signed a pledge agreement with the Beitar Ilit Municipality for a period of 99 years (ends&amp;nbsp;2109), for which the bank holds as collateral the council’s rights for funds from Isracard Ltd., the Ministry of Education, the Ministry of the Interior and the municipality's own receipts.ElkanaAs of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In February 2024, Mercantile Bank signed a pledge agreement with the&amp;nbsp;Elkana Local Council for a period of 99 years (ends 2123).&amp;nbsp;The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind&amp;nbsp;up to the amount of the secured amounts defined in the mortgage deed.&amp;nbsp;According to the council’s meeting protocols, in 2024, Mercantile Discount provided the council approved a NIS 1 million loan for 2024. In March 2023, the council decided to open an account at the Mercantile Discount and work with the bank in all areas of operation as well as receive banking services according to the council's needs.In December 2022, Mercantile Bank signed a pledge agreement with the Elkana Local Council for a period of 10 years (ends 2032) for a loan of NIS 2,099,330. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.EmanuelAs of April 2026, Mercantile Discount and Municipal Bank had 3 active pledge agreements with the Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In September 2023, Mercantile Discount signed a pledge agreement with the Emanuel Local Council for a period of 10 years (ends 2033) for a loan of NIS 1,573,934. The bank holds the council’s rights to all its current and future revenues as collateral.In September 2019, Municipal Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2118) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.&amp;nbsp;Givat Ze'evAs of April 2026, Mercantile Discount had 2 active pledge agreements with the Givat Ze’ev Local Council in the occupied West Bank.In February 2010, Mercantile Discount signed 2 pledge agreements with the Givat Ze’ev Local Council (ending 2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Interior, and all the council’s rights for current and future funds from&amp;nbsp;Israelcard Ltd. and Israel Credit Cards Ltd.&amp;nbsp;According to the council’s meeting protocols, in June 2022, the council opened a bank account at Mercantile Bank.In February 2010, Mercantile Discount signed a pledge agreement with the Givat Ze’ev Local Council for a period of 20 years (ends&amp;nbsp;2030), for which the bank holds as collateral all the council’s rights for current and future funds from the Ministry of Education.&amp;nbsp;Har AdarAs of April 2026, Mercantile Discount Bank had 5 active pledge agreements with the Har Adar Local Council in the occupied West Bank.In February 2026, Mercantile Bank signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2038) for a loan in the principal amount of NIS 1 million. The bank holds a first-degree lien on the council’s rights to all its current and future revenues as collateral.In April 2024, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2036) for a loan of NIS 2,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.In December 2023, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends&amp;nbsp;2122), for which the bank holds as collateral the council’s current and future revenue as collateral.According to the council’s meeting protocols, in October 2023, Mercantile Bank provided the council with a NIS 3,265,000 loan for 10 years.In August 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 7 years (ends 2029) for a loan of NIS 400,000. The bank holds the council’s rights to all its current and future revenues as collateral.In April 2022, Mercantile Discount signed a pledge agreement with the Har Adar Local Council for a period of 12 years (ends 2034) for a loan of NIS 1,610,000. The bank holds the council’s rights to all its current and future revenues as collateral.Karnei Shomron&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 6 active pledge agreements with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In 2024, the council maintained an account at Mercantile Bank.&amp;nbsp;In January 2024, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 4 years (ends 2028) for a loan of NIS 550,000. The bank holds the council’s rights to all its current and future revenues as collateral.In July 2023, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) for a loan of NIS 2,825,000. The bank holds the council’s rights to all its current and future revenues as collateral.In June 2022, Mercantile Discount signed a pledge agreement with the Karnei Shomron Local Council for a period of 11 years (ends 2033) for a loan of NIS 2,025,561. The bank holds the council’s rights to all its current and future revenues as collateral.Kdumim&amp;nbsp;As of April 2026, Mercantile Discount and Municipal Bank had 5 active pledge agreements with the Kdumim Local Council in the occupied West Bank.As of July 2024, Mercantile Discount has 3 active pledge agreements with the Kedumim Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In March 2023, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2033) for a loan of NIS 2,095,951. The bank holds the council’s rights to all its current and future revenues as collateral.In August 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 12 years (ends 2034) for a NIS 6,200,000 loan. The bank holds the council’s rights to all its current and future revenues as collateral. According to the council’s meeting protocols, the loan was approved by the council in May 2022.&amp;nbsp;In April 2022, Mercantile Discount signed a pledge agreement with the Kedumim Local Council for a period of 10 years (ends 2032) for a loan of NIS 1,100,000. The bank holds the council’s rights to all its current and future revenues as collateral.Kiryat ArbaAs of April 2026, Mercantile Discount had 4 active pledge agreements with the Kiryat Arba Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;According to the Local Council’s meeting protocols, in 2025, Mercantile Bank provided the council with a NIS 2 credit facility. In December 2025, the council approved a NIS 2 million credit facility with Mercantile Bank for 2026.&amp;nbsp;As of April 2025, the Council had 3 outstanding loans from Mercantile Bank in the amounts of NIS 2,000,000, NIS 800,000, and NIS 1,850,000. &amp;nbsp;In February 2022, Mercantile Discount signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2121) for a NIS 1,850,000 loan. The bank holds the council’s rights </t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
@@ -782,143 +386,51 @@
 In July 2021 the company was awarded a contract by the Israeli Police to supply and install passive communication equipment in a total amount of NIS 5 million.
 In April 2021 the company was contracted by the Israeli Police to supply and install passive communication equipment, ancillary computing equipment and communication and computing solutions in a total amount of NIS 4,400,000 million. Additionally, the company won a tender with the Israeli Police as a secondary winner, which can replace the primary winner the private Israeli Company Shamrad, to provide security systems and operational equipment.
 In 2020, the company provided services to Anata\ Al-Issawiya checkpoint project, also called &amp;ldquo;the ring checkpoint&amp;rdquo; located in the Eastern Ring Road (road 4370). The checkpoint connects road 437 and road 1 and crosses occupied land in East Jerusalem. According to the NGO Machsom Watch, Palestinian residents of the occupied West Bank are prohibited from passing through the checkpoint.
 Between 2019 and 2020, the company was contracted by the Israeli Police to conduct a multitude of activities, such as providing security services to police stations, including services to the stations located in the district called &amp;ldquo;Judea and Samaria&amp;rdquo;, which is the Israeli name for the occupied West Bank, and provided services for municipal policing in the settlement of Beitar Illit.
 Additionally, the company provided services to the Israel Border Police (Magav), including the Magav district located the occupied West Bank, and to the instructional base of Magav called &amp;ldquo;Bahad Magav&amp;rdquo; located near Beit Horon settlement in the occupied West Bank, in a total amount of NIS 706,149 thousand between 2019 and 2020.
 Moreover, the company provided services to special units involved in repression and crowd control such as the cavalry unit, used to repress demonstrations, and Yoav unit in charge of facilitating the dispossession of Palestinian Bedouins in the Naqab (Negev) region.
 In 2010 the company was contracted by the Israeli Police to supply and install passive communication equipment in a total amount of 4 million NIS.
 Services to settlements:
 In 2019 the company won a tender to supply, install and provide services for technological systems for the settlement of Oranit in the occupied West Bank.
 Population and Immigration Authority:
 In 2021 the company executed computing projects for the Population and Immigration Authority, in total amount of NIS 61,738.82 thousand.
 Ministry of Environmental Protection:
 In December 2020 the company provided maintenance and renovation of communications infrastructure in Beit El settlement in occupied West Bank, as part of the Ministry of Environmental Protection (MOEP) activity.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
@@ -949,50 +461,74 @@
 Checkpoints 
 By the end of 2005, the Israeli Ministry of Defense published the first tenders for the operation of checkpoints as part of the privatization project of Israeli checkpoints in the occupied West Bank. In 2008, Modi&amp;rsquo;in Ezrachi was one of two companies that won the tender for the operation of several checkpoints for NIS 5.64 million. As part of the tender, Modi&amp;rsquo;in Ezrachi operated the Jalameh (Gilboa), Barta&amp;#39;a (Reihan), Eyal, Hotze Shomron (Highway 5), Qalandia, Sheikh Sa&amp;rsquo;ad, Anata, and Al-Jib (Givat Ze&amp;rsquo;ev) checkpoints in the occupied West Bank and the Jerusalem Envelope.
 In 2016, Modiin Ezrachi security guards shot to death a brother and sister, aged 16 and 23, at the Qalandiya checkpoint. Since 2019, these checkpoints have been operated by T &amp;amp; M Protection Resources Holdings Israel.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Moked Matara</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security and surveillance company.
 In 2016, the company signed an agreement with the Oranit local settlement council in the occupied West Bank for the provision of security services. In its 2017-2019 annual budgets, Oranit settlement allocated a total of 7.268 million NIS to Moked Matara for guarding and security services.
 In 2017, the company won a tender to provide security and patrol services in education facilities in the settlement of Beit Aryeh &amp;ndash; Ofarim in the West Bank.
 In addition, the company lists among its clients the settlement councils of Karnei Shomron and Shomron and the settlement of Barkan.
 The company carries out security projects in Israeli towns in the framework of the Israeli government&amp;rsquo;s Safe City initiative (also known as City without Violence), including in settlements in the West Bank.
 According to the company&amp;rsquo;s website, one of the &amp;ldquo;firm&amp;rsquo;s most significant strengths&amp;rdquo; is its extensive training in implementing profiling techniques. The company further states that its &amp;ldquo;success in dealing with the challenges associated with the current Israeli security situation, mainly in the hotspots of Jerusalem, Eshkol Regional Council and The West Bank, have made it one of the most sought-after security firms in Europe.&amp;rdquo;
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Construction, Transportation</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
   </si>
   <si>
     <t>Rami Levi Hashikma Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">Rami Levy Chain Stores Hashikma Marketing 2006 Ltd. is the third-largest Israeli retail supermarket chain. The company operates a chain of discount supermarkets and wholesale. The company is also engaged in retail clothing sales, real estate, and cellular communications.
 Rami Levy company operates supermarket branches in the settlements of Modi&amp;rsquo;in Ilit, Ariel, Beitar Ilit, Mishor Adumim, Sha&amp;rsquo;ar Binyaminm and Gush Etzion in the occupied West Bank, and branches in Ramot settlement neighborhood and in the Atarot settlement Industrial Zone in occupied East Jerusalem.
 The company&amp;rsquo;s online store provides deliveries to dozens of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include the settlements of Geva Binyamin (Adam), Anatot (Almon), Har Adar, Ma&amp;#39;ale Michmash, Mitzpe Dani, Ma&amp;rsquo;ale Adumim, Kfar Adumim, Almog, Kalia, Beit Ha&amp;rsquo;arava, Mitspe Yeriho, Alon, Kedar, Mevo Horon, Modiin Ilit, Elkana, Oranit and Etz Efraim in the West Bank; the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev, Neve Ya&amp;rsquo;akov, French Hill, Givat Hamivtar, Ramat Eshkol and Ramot in East Jerusalem; and the settlements of Bruchim, Qela Alon, Merom Golan, Ein Zivan, Ortal, Katzrin, Keshet, Alonei Habashan and Kidmat Tzvi in the occupied Syrain Golan.
 The company&amp;rsquo;s fully owned subsidiary, Rami Levy Hashikma Marketing Communication, operates branches in the Atarot settlement Industrial Zone in occupied East Jerusalem, in Sha&amp;rsquo;ar Binyamin settlement Industrial Zone in the occupied West Bank, and Shilat Industrial Zone, located beyond the Green Line in no-man&amp;rsquo;s land.
 The company&amp;#39;s subsidiary, Good Pharm, a chain of Pharm stores, also operates a branch in the settlement of Ariel in the West Bank.
 Cofix coffee shop chain, a subsidiary of Rami Levy, operates a branch in the Old City of Jerusalem, and a branch in Salah Al-Din Street in occupied East Jerusalem.
 The company&amp;rsquo;s fruits and vegetable chain, Beit Haperot, operates branches in the settlement of Kfar Etzion in the occupied West Bank, and in the settlement neighborhoods of Armon Hantziv and Gilo in occupied East Jerusalem.
 In 2018, Rami Levy company opened a shopping mall in Atarot settlement Industrial Zone which includes 50 businesses. The mall is located on a 17.5 dunam (4.375 acre) lot and has 25,000 square meters of built-up space.
 In 2011, the company won a tender to build a mall in the settlement of Ariel in the West Bank. The mall takes up 4,000 square meters of land.
 In 2020, a request for a class action lawsuit was filed alleging fear of discrimination in the provision of services, after the Rami Levy supermarket chain refrained from providing a delivery service to the Palestinian neighborhood of Beit Hanina while it provides deliveries to the nearby settlement neighborhoods.
 Through its subsidiary, Rami Levy Hashikma Marketing Communications, the company markets cellular communication services and end devices at cheap rates. The company&amp;rsquo;s cellular phone services are based on the network and physical infrastructure of Pelephone Communications, which has stationed hundreds of antennas and telecommunication infrastructure facilities on occupied land in the West Bank and the Syrian Golan.
 The company&amp;rsquo;s subsidiary, Hashikma N.G.N International Communications 015 Ltd., holds a license from the Israeli Civil Administration in the West Bank to provide Bezeq telecommunication services.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail, Telecommunication</t>
   </si>
   <si>
     <t>Telrad Networks</t>
   </si>
@@ -1563,195 +1099,195 @@
       </c>
       <c r="E3" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="0" t="s">
+      <c r="F4" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="0" t="s">
+      <c r="G4" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H4" s="0"/>
       <c r="I4" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="0" t="s">
+      <c r="F5" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F5" s="0" t="s">
+      <c r="G5" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="H6" s="0"/>
       <c r="I6" s="0" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="C7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="G7" s="0" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I8" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="0" t="s">
@@ -1762,522 +1298,522 @@
       </c>
       <c r="E10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H12" s="0"/>
       <c r="I12" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>15</v>
+        <v>72</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="H19" s="0"/>
+      <c r="I19" s="0"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="I21" s="0"/>
+        <v>50</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H25" s="0"/>
       <c r="I25" s="0" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>