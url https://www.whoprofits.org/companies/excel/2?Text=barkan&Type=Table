--- v0 (2026-06-25)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -157,263 +157,144 @@
 &amp;nbsp;In January 2021, the company signed a leasing development agreement with Ma&amp;rsquo;ale Efraim settlement for an area of 8.78 dunams for NIS 424,424. According to the Ministry of Economy and Industry website, All Trade Recycling currently operates a recycling plant in the Ma&amp;#39;ale Efraim Industrial Zone.
 The Group&amp;rsquo;s fully owned subsidiary, Chayon Technologies, has a logistic center in the Barkan industrial zone. The center stretches over 9 dunams of land.&amp;nbsp; In addition, Chayon Technologies brand&amp;rsquo;s, Get Deal, factory is based in the Barkan industrial zone. Get Deal specializes in the refurbishment of computer products.
 Chayon Technologies also provided equipment for the Coordinator of Government Activities in the Territories (COGAT). In 2022, Chayon provided TV screens to COGAT for NIS 3,494. In 2021, Chayon provided COGAT with ICT screens for NIS 15,220, and computer screens for NIS 4,563. In 2020, Chayon provided laptops to COGAT for NIS 129,518; screens for NIS 9,273; and Computer screens for NIS 3,020. In 2018, Chayon provided computer screens to COGAT for NIS 12,287. In 2015, Chayon provided equipment to COGAT for NIS 48,607.
 In 2021, Chayon provided computer screens to the Israeli Prison Service (IPS) for NIS 2,707. In the same year, the company provided Screens for the Communication System Recording Project to IPS for NIS 1,528. In 2018, the company provided equipment for the construction project of 21, 22 wings in Ofer Prison. In 2016, the company provided computer screens to the IPS for a total amount of NIS 11,469.
 </t>
   </si>
   <si>
     <t>Population Control, Settlement Enterprise, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Waste Management</t>
   </si>
   <si>
     <t>Almog C.D.A.Y</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 The company constructed Almog Center, a commercial center in the settlement of Ariel&amp;nbsp;in the occupied West Bank.
 In previous years, the company constructed a neighborhood, two schools, a public library, an auditorium and a sport hall in the settlement of Ariel. The company also constructed industrial buildings for the Shamir Salads factory in the Barkan Industrial Zone and for the Barkan Mounting Systems factory in the Ariel Industrial Zone.
 </t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Avi Cranes</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of heavy lift services by renting and operating&amp;nbsp;cranes and&amp;nbsp;access equipment.&amp;nbsp;Company cranes were used for the construction of settlements, military infrastructure and&amp;nbsp;the Separation Wall in the occupied West Bank.
 The company supplied cranes and machinery for the construction and maintenance of the Separation Wall. Company&amp;#39;s&amp;nbsp;Manitou&amp;nbsp;aerial work platforms and&amp;nbsp;Liebherr&amp;nbsp;crane, were documented in Qalandiya checkpoint and during maintenance works on the Wall near A-Ram. A company crane was also documented during the installation of a military watchtower near the Palestinian town of Beit Sahour.
 Additionally, company equipment was used for settlement expansion. In 2008, a company crane was observed in an overnight erection of settlement outposts on privately owned Palestinian&amp;nbsp;land in&amp;nbsp;Modi&amp;#39;in Illit&amp;nbsp;settlement. In 2011, a company crane was documented during the construction of an industrial structure in Ariel West settlement industrial zone. By mid-2013,&amp;nbsp;JLG access platforms were also spotted&amp;nbsp;in the construction site of another industrial building in&amp;nbsp;Barkan I.Z., an Israeli industrial zone in the West Bank.
 Avi Cranes also supplied a CC2800&amp;nbsp;Terex&amp;nbsp;crane for the&amp;nbsp;assembling&amp;nbsp;of a TBM machine during the tunneling of the new Tel-Aviv Jerusalem fast train line (A1). The new train&amp;#39;s route crosses the Green Line into the occupied Palestinian territory in two areas and passes on the lands of the Palestinian villages Beit Iksa and Beit Surik.&amp;nbsp;(For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">B. Gaon Holdings </t>
   </si>
   <si>
     <t>TASE, Public</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli holdings corporation specializing in water and gas distribution, sewage treatment, desalination and fire protection markets.
 Services to settlements 
 The company provides equipment and services for the construction of water infrastructure on occupied land for the supply of water to settlements in the occupied West Bank and Syrian Golan.
 Mekorot 
 Mekorot Water Company is the Group&amp;rsquo;s main customer, accounting for NIS 228,290,000, approximately 32.7%, of the company&amp;#39;s revenues in 2022.
 Mekorot, Israel&amp;rsquo;s national water company, builds and maintains water infrastructure on occupied Syrian and Palestinian land, exploits occupied natural resources, and provides services to settlements and settlement agriculture.&amp;nbsp;
 The Gaon Group carries out projects for Mekorot in the occupied West Bank.
 The company established a 10 km water line between the settlements of Elkana and Barkan, designed to secure water supply for West Bank settlements and connect them to the National Water Carrier.
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Bank of Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli commercial bank that provides a variety of banking and financial services.
 Jerusalem Bank provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.
 Financing Construction and Infrastructure Projects in Illegal Settlements 
 Jerusalem Bank provides financial infrastructure to various construction companies for the purpose of construction of real estate projects in settlements in the occupied West Bank and holds as collateral the company&amp;#39;s rights to the land and the project.
 In July 2023, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 61645 for residential construction according to tender no. יש/8/2018 and for ten lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate, and all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank.
 In June 2022, the bank granted A. Barkan &amp;amp; Co. three loans for construction projects in three residential complexes, and 28 lots in the settlement of Geva Binyamin&amp;ndash;Adam on lands belonging to the Palestinian village of Jaba&amp;#39;, according to Plan no. 240/2/14/3/1 for land designation for residential purposes, public buildings and institutions, an engineering facility, a transportation center, extensive planting, residential and commercial roads. The bank granted the company a loan for the lease of residential complex number 69745 and eight lots in the settlement according to tender יש/22/2021 for the marketing of 357 housing units in the settlement; a loan for the lease of residential complex number 69748 and twelve additional lots (263-274) in the settlement; and a loan for the lease of residential complex number 69749 and eight additional lots (197-204) in the settlement. The bank holds as collateral for all three loans all the rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from the Israel Land Authority or the &amp;quot;Custodian of Abandoned and Government Property in Judea and Samaria&amp;quot; (Custodian of Absentee Property in the West Bank); and all funds from buyers of apartments on the property.
 In 2021 and 2019, the bank accompanied the company&amp;nbsp;Shlomo Cohen&amp;nbsp;in its project in the settlement of Ma&amp;#39;ale Adumim, according to plan No. 24\1\420 on the lands of the Palestinian villages of al-Izariyya and Abu Dis. The bank holds as collateral all of the company&amp;#39;s rights on the land, all of its rights in its bank account in the Jerusalem Bank, and all of payments from the Israel Land Authority and/or the Custodian of Absentee Property in the West Bank and/or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In February 2020, the bank granted A. Barkan &amp;amp; Co. a loan for the lease of complex number 55132 for the construction of 110 housing units and seven lots in the settlement of Ariel. The bank holds as collateral all rights in the real estate; all the rights of the company in a bank account in Jerusalem Bank and any other account, deposit, securities, or rights of any kind it has at the bank; any rights or funds that will come to the company from Israel Land Authority or the Custodian of Absentee Property in the West Bank; and all funds from buyers of apartments on the property.
 In 2019, the bank accompanied the company&amp;nbsp;A. Barkan&amp;nbsp;in its construction project in Ariel. The bank held as collateral the company&amp;#39;s rights in its bank account in the bank, and the rights the payments from the Israel Land Registration and\or the Custodian of Absentee Property in the West Bank and\or the Ministry of Construction and Housing and\or the Customs and VAT Department. The bank also holds as collateral all of the rights granted to the company from house buyers and contractors and subcontractors.
 In 2017, Who Profits documented the involvement of the bank in settlement construction. The report showed that the bank accompanied construction projects in the settlements of Efrat, Ma&amp;#39;ale Adumim and Givat Ze&amp;#39;ev in the occupied West Bank; and Gilo and Ramot settlement neighborhoods in occupied East Jerusalem. For the full report see Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.
 Branches in Settlements 
 Jerusalem Bank operates branches in the settlements of Beitar Ilit and Modi&amp;rsquo;in Ilit in the occupied West Bank.
 </t>
   </si>
@@ -486,100 +367,57 @@
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cellcom Israel</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications group providing a wide range of communications services. Cellcom is the largest Israeli cellular provider, providing a wide range of services including cellular telephony, cellular services, high-speed broadband services, multimedia services, over-the-top (OTT) television services, Internet infrastructure and connectivity services, international calling services, and landline telephone services.Cellcom provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Services to SettlementsCellcom holds a license to provide cellular services in the occupied West Bank, valid until 2032, and a unified license from the Ministry of Communications to provide Internet services, including broadband infrastructure and access services, and landline and international telephony services, in the occupied West Bank.Additionally, since 2001, Cellcom has held a license from the Israeli Civil Administration in the West Bank to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;Furthermore, Cellcom’s fully owned subsidiary, Golan Telecom, has also held a license from the Israeli Civil Administration since 2016 to provide mobile radio telephone services in the occupied West Bank.&amp;nbsp;As of January 2025, the company has at least 167 active cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.These include company antennas in the settlements of Alon Moreh, Elkana, Efrat, Argaman, Ariel, Adora, Oarnit, Eshkolot, Beit Aryeh, Beit Horon, Beitar Illit, Barkan, Geva Binyamin, Givat Zeev, Gitit, Har Adar, Har Hevron, Hebron, Talmon, Kfar Tapuach, Mevo Dotan, Mevo Hama, Migdalim, Modi'in-Maccabim-Re'ut, Mehola, Mateh Binyamin, Mishor Adumim, Ma'ale Adumim, Metzadot Yehuda (Beit Yatir), Mitzpe Yeriho, Maskiyot, Elkana, Nili, Naama, Sal'it, Otniel, Eli, Alei Zahav, Einav, Psagot, Fatsa'el, Kdumim, Kalia, Kiryat Arba, Kiryat Sefer (Beitar Ilit), Karnei Shomron, Rosh Tzurim, Shavei Shomron, Shadmot Meholah, Shilo, Sha'arei Tikva, and the Allenby Bridge Crossing in the occupied West Bank; the settlement neighborhoods of Gilo, Har Gilo, Atarot, Nof Zion, Ramat Shlomo, Ramot, Ma’aot Dafna, and Atarot Industrial Zone in occupied East Jerusalem; and the settlements of Avnei Hefetz, El-Rom, Odem, Alon, Aloney HaBashan, Kanaf, Kfar Haruv, Ma’ale Gamla, Neot Golan, Neve Daniel, Nofei Sela (Ma'ale Adumim), Nofim and Ein Zivan in the occupied Syrian Golan.&amp;nbsp;Since 2022, the company has carried out communications work, including infrastructure planning, execution, and relocation, for infrastructure owned by Cellcom in settlements in the occupied West Bank. In February 2024, Cellcom was contracted by the Minister of Construction and Housing of Israel as sole supplier, with exemption from tender, to provide infrastructure planning and execution and infrastructure relocation in the settlements of Efrat, Beit El, Beitar Ilit, Givat Ze’ev, Geva Binyamin, Ma’ale Adumim, Ma’ale Ephraim and Kiryat Arba in the occupied West Bank until end of December 2024 for NIS 5,000,000. In January 2023, the company was contracted to provide the same services until the end of December 2023 for NIS 7,000,000; and in January 2022 until the end of December 2022 for NIS 10,000,000.In July 2024, the company inaugurated a new cellular site in the Beit El settlement in the occupied West Bank to improve cellular reception for residents of the settlements in the area.In September 2023, the company inaugurated a new cellular site in the Sde Ephraim settlement in the occupied West Bank, establishing a new cellular antenna to provide high-quality cellular reception and browsing to residents of the area.In July 2023, the company was contracted by the Israel Land Authority, with an exemption from tender, to construct a communications facility in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.IBC UnlimitedThe company’s subsidiary, IBC Unlimited, provides planning and construction of a fiber optic network for settlements in the occupied West Bank.In December 2021, IBC Unlimited received a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank.IBC Unlimited is jointly owned by Cellcom with Hot Telecommunication System, Israel Infrastructure Fund and the Isarel Electric Corporation (IEC).&amp;nbsp;In 2019, the Ariel University in the settlement of Ariel in the occupied West Bank awarded Cellcom and Bezeq International (subsidiary of&amp;nbsp;Bezeq) a tender for the provision of Internet services.In 2018, Cellcom won a tender by the Shomron Regional Council in the occupied West Bank for the provision of cellular services, radio mobile phones, and general services and maintenance.Between 2010 and 2021, Cellcom was the provider of external infrastructure and utility in the expansion project of the Beitar Illit and Efrat settlements as part of the construction of 8,333 housing units in an area of 10,161 dunams by the Gadish Group.Services to the Israeli Civil AdministrationIn December 2024, the Israeli Civil Administration (ICA) published a tender for the construction of 22 cellular communication masts in the occupied West Bank for the ICA, designed to carry antennas of cellular companies Cellcom, Pelephone, and PHI in 4G and 5G technologies. The masts will be erected in 22 locations, settlements and roads throughout the occupied West Bank and the Jordan Valley.Services to the Israeli MilitaryCellcom provides cellular and internet services to the Israeli military. The company also provides communications services to the Israeli military from the military’s public cloud platform based on Microsoft Azure.Cellular Services to the Israeli MilitaryCellcom has been the civilian provider of cellular service and end-user equipment for the Israeli military since 2012. The company has provided coverage and infrastructure construction of cellular sites at military sites.In September 2024, Cellcom won the Israeli Ministry of Defense (IMOD) military cellular tender worth over NIS 40 million for three years. The tender includes the supply of communication services and iPhone and Samsung devices, 5G packages and overseas browsing packages to approximately 40,000 permanent military personnel.In April 2018, Cellcom re-won the IMOD and military tender to continue providing cellular services for the next three years, for an estimated amount of NIS 12 million. Under the previous contract, the company carried out coverage and construction of sites at military sites.In 2012, Cellcom won the Israeli military cellular tender to provide cellular services to the Israeli army and the Ministry of Defense for three years, with an option of extending the contract for additional seven years.Internet Services to the Israeli MilitaryIn 2023, the company won the IMOD tender for the supply of Internet to Israeli military bases for tens of millions of NIS for a period of 6 years. The tender includes the supply of Internet services, information and cyber security, and Microsoft 365 services to the Israeli military. The tender also includes the upgrade of Israeli military training and guidance systems to unclassified content based on civilian applications and infrastructure. The tender was led by the military Center of Computing and Information Systems, the Mamram Unit, and the ICT Corps Hoshen Unit.As part of the agreement, Cellcom will manage services from the military’s public cloud platform based on Microsoft Azure, to allow regular and reserve service soldiers to access unclassified information securely and accessible on cloud-based civilian platforms on the soldiers' personal computers or mobile phones. The tender includes advanced information security services and communication equipment for a secure computer network, the operation of professional service centers to support end users, as well as the deployment of a wide-ranging fiber optic infrastructure nationwide to Israeli military bases. In addition, Cellcom will manage the military’s WIFI Campus, the smart WIFI-based training environment for soldiers, which upgrades and streamlines the training process of soldiers with dedicated, unclassified content, via smartphone.Gaza 2024In December 2024, a Cellcom cellular antenna was documented at an Israeli military outpost established in the Tel a-Sultan neighborhood near the coast of Rafah in the so-called Philadelphi Corridor in occupied Gaza.In 2024, a Cellcom cellular antenna was established in the “Netzarim Corridor” in occupied Gaza as part of the Israeli military's extensive construction and development of infrastructure and military bases that took place in central Gaza. The antenna was established to provide cellular services for soldiers. The so-called Netzarim Corridor, controlled by Israeli forces and located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.Palestinian Captive MarketLike other major Israeli telecommunications providers, Cellcom enjoys structural advantages over Palestinian providers in the Palestinian market, capitalizing on the vulnerability of the de-developed and dependent Palestinian telecommunications network.With hundreds of Israeli cellular antennas built on occupied Palestinian land, Israeli providers can offer extensive cellular coverage while Palestinian operators are restricted from deploying and maintaining telecommunications infrastructure in most of the West Bank and are limited in the services they are allowed to offer, like 4G and LTE. &amp;nbsp;In 2016, Cellcom had a 41.5% market share of the fixed broadband market in the occupied Jordan Valley, compared to 16.1% for the Palestinian provider Paltel Group-Hadara.For more on the commercial involvement of Israeli telecommunications providers, see Who Profits' previous report Signal Strength: Occupied:&amp;nbsp;The Telecommunications Sector and the Israeli Occupation.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Clal Insurance Enterprises Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli group active in the fields of insurance, pensions and finances for private and business customers.
-[...42 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>A public Israeli holding company active primarily in the fields of insurance, pensions, provident funds, finance, and credit cards. The Group is one of the largest financial insurance and credit card groups in Israel.&amp;nbsp;Clal has provided financing for settlement expansion projects and is engaged in the provision of services to settlements and in the exploitation of occupied natural resources. These include telecommunication and energy services, and transportation projects such as the Jerusalem Light Rail.&amp;nbsp;As previous research by Who Profits has shown, Clal and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ 2022 report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2018 and 2020, Clal provided the Israeli settlement-based construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co. with loans for construction projects.&amp;nbsp;Bar-Amana is owned by the settlement movement Amana and considered to be the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied West Bank.&amp;nbsp;Clal holds the company's rights in several construction projects and occupied land as collateral in the settlements of Karnei Shomron, Efart and Kiryat Arba.In September 2020, Clal&amp;nbsp;granted&amp;nbsp;Bar-Amana a loan for a construction project of 164 housing units on&amp;nbsp;22.1 dunams (22,100 square meters) of land in the settlement of Karnei Shomron in the occupied West Bank according to&amp;nbsp;City Plan No. 117/8/13 in Ginot Shomron neighborhood in the settlement as part of the development of the neighborhood and expansion of its entrance road. Clal holds as collateral all the company’s rights in the property and or the project to be built on the land.In December 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction project in the settlement of Kiryat Arba for construction on&amp;nbsp;4.903 dunams of land. Clal holds as collateral the company's rights in the project, including all current and\or future sums generated from the project, its rights in its bank accounts, its rights according to the agreement signed between the company and the Custodian of Abandoned Property in the West Bank, its rights to receive any funds and tax refunds, and funds received from buyers and contractors.In April&amp;nbsp;2018, Clal&amp;nbsp;granted Bar Amana&amp;nbsp;a loan for a construction project of 40 housing units and a commercial center and office space on&amp;nbsp;9.83 dunams of land in the settlement of Efrat in the occupied West Bank.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for construction on lands belonging to the Palestinian villages Al Kahdir and Artis. Clal holds as collateral the company's rights in the project, including all current and future revenue from the project.&amp;nbsp;In December 2020, Clal granted the company an additional loan for the same project under the same plan for the construction of 106 housing units.&amp;nbsp;A. BarkanIn 2020, Clal Insurance&amp;nbsp;granted Israeli construction company&amp;nbsp;A. Barkan&amp;nbsp;a loan for a construction project of 110 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;according to tender&amp;nbsp;85/2019/יש. Clal holds as collateral the company's rights in the project, including its rights from the Custodian of Abandoned Property in the West Bank and the Israeli Ministry of Construction and Housing (IMOCH), and any grants and funds given to the company by contractors.Traklin Yizum&amp;nbsp;UbniyaIn 2020, Clal granted Israeli construction company Traklin Yizum Ubniya loans for the construction of 254 housing units in the settlement of Beit Aryeh.&amp;nbsp;In&amp;nbsp;March 2020, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for the construction of 118 housing units in the settlement as part of&amp;nbsp;Plan No. 202/2/2 for the allocation of areas for public purposes, housing and infrastructure in the settlement. As part of the agreement, Clal holds as collateral the company's financial and contractual rights in the project, including all of the company's rights in the bank, all of its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors. In November 2020, Clal granted the company an additional loan for the construction of 136 housing units under the same City Plan. Clal holds as collateral the company's rights in the project, including, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.In&amp;nbsp;November 2016, Clal&amp;nbsp;granted the company&amp;nbsp;a loan for a construction of 80 housing units&amp;nbsp;in the settlement of Beitar Illit in accordance with&amp;nbsp;Plan No. 426/3. As part of the agreement, Clal holds as collateral the company's rights in the project, including all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.Z.F. BuildingBetween 2018 and 2021, Clal granted Israeli construction company Z.F. Building loans for the construction of a residential and commercial project in the settlement of Efrat, on lands belonging to the Palestinian villages of Al Kahdir and Artis in the occupied West Bank.&amp;nbsp;In May 2018, Clal granted Z.F. Building a loan for a construction project of 40 housing units with a commercial compound on 9.830 dunams of land in the settlement of Efrat.&amp;nbsp;The project is part of&amp;nbsp;Plan No. 410/5/4 for the rezoning of lands belonging to&amp;nbsp;Al Kahdir and Artis.&amp;nbsp;Clal holds as collateral the company's rights in the project, including all of its rights in the bank and its rights from an agreement with&amp;nbsp;Bar Amana Buildings Construction &amp;amp; Development Co, all its rights to receive funds from the Israeli Land Authority or the Custodian of Abandoned Properties in the West Bank, and funds received from home buyers and contractors.&amp;nbsp;In April 2021, Clal granted the company an additional loan for the same above project.&amp;nbsp;Financing Israeli Military ProjectsIn 2022, Clal participated in the financing of the Israeli military ICT campus “Kiryat HaTikshuv”. The NIS 2 billion project was part of the Israeli Ministry of Defense's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force Technology Unit and the Southern Command headquarters.For more on military projects in the Naqab, see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services to the Israel PoliceClal&amp;nbsp;owns the Israel Police Yarkon Region Headquarters building.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other companies, Clal Insurance is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, in the exploitation of occupied natural resources, and in the construction and expansion of settlement infrastructure.&amp;nbsp;Clal holds 8.36% of the shares of Israeli renewable energy,&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Clal holds 7.89% of the shares of Israeli telecommunications company,&amp;nbsp;Partner Communications,&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements in the occupied West Bank and East Jerusalem. The company has also provided Telecommunication and internet services to the Israeli military District Coordination and Liaison Office in Gaza and the Israeli Civil Administration in the occupied West Bank.Clal holds 7.84% of the shares of gas fueling and energy company,&amp;nbsp;Dor Alon Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank and East Jerusalem.&amp;nbsp;Dor Alon also has access to the captive Palestinian market and has been supplying fuel to the Palestinian Authority since 2021.&amp;nbsp;Clal holds 7.8%&amp;nbsp;of the shares of construction and engineering company Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail project, which connects Israeli settlements in occupied East Jerusalem. The company also operates a quarry and concrete plant in the occupied West Bank. For more on the Jerusalem Light Rail, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Clal holds 7.56% of the shares of&amp;nbsp;Paz Energy, which operates gas stations and convenience stores in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Paz also provides fueling services for the Israeli Air Force and the Israeli Civil Administration in the occupied West Bank, as well as to the Israel Police and the Israel Prison Service.&amp;nbsp;Clal holds 6.88%&amp;nbsp;of the shares of construction company&amp;nbsp;Shikun &amp;amp; Binui Group, which has significant involvement in the construction and expansion of settlements and occupation infrastructure in the occupied West Bank and East Jerusalem. the company also provides services to the Israeli Ministry of Defense, and was involved in the construction of the barrier surrounding besieged Gaza.Clal holds 6.81% of the shares of real estate and infrastructure company&amp;nbsp;Electra, which is involved in the construction of infrastructure and transportation projects in the occupied West Bank and East Jerusalem. The company carries out part of the construction of the Jerusalem Light Rail Blue Line in occupied East Jerusalem. Electra has also provided services to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Clal holds 6.69% of the shares of&amp;nbsp;Zabar Solar, which operates three commercial solar fields in the occupied West Bank.Clal holds 6.4% of the shares of construction company,&amp;nbsp;Danya Cebus, which is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem. The company is the co-contractor of the Jerusalem Light Rail Blue Line.&amp;nbsp;Clal holds 5.61%&amp;nbsp;of the shares of construction company&amp;nbsp;Ashtrom Group, which is involved in the exploitation of occupied natural resources. The company&amp;nbsp;operates a quarry in the occupied West Bank, a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Clal holds 5.57% of the shares of IT company&amp;nbsp;One Software Technologies, which supplies a wide range of computing services and equipment to the Israeli Ministry of Defense, incluidng the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration in the West Bank, and the District Coordination and Liaison in Gaza. The company has also provided services to the Israel Prison Service.Clal holds 5.59% of the shares of Israeli telecommunication company&amp;nbsp;Bezeq, which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, to the Israeli military, the Israel Police and the Israel Prison Service.Clal holds&amp;nbsp;2.91%&amp;nbsp;of the shares of&amp;nbsp;Mayer Cars &amp;amp; Trucks Co., the exclusive importer of&amp;nbsp;Volvo Group&amp;nbsp;in Israel. Mayer Cars provides&amp;nbsp;Volvo&amp;nbsp;equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense. Through its subsidiary,&amp;nbsp;Merkavim Transportation Technologies&amp;nbsp;Ltd., jointly held with Volvo Group, Mayer Cars has provided armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Holdings in Israeli BanksClal holds 6.59% of the shares of Israel&amp;nbsp;Discount Bank,&amp;nbsp;which is involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks, see their profiles and Who Profits’ dynamic report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>CNH Industrial</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$15B-$25B</t>
   </si>
   <si>
     <t>Compost Or</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in the development, management and operation of waste recycling plants.
 Compost Or operates the largest Israeli sewage sludge treatment site, located next to Masu&amp;rsquo;a settlement in the Jordan Valley in the occupied West Bank. The site is one of several Israeli waste management facilities in the West Bank and is used for treatment and landfilling of various types of waste and contaminated soils. Some of the waste is then turned into compost and agricultural fertilizers that are sold to farmers.
 Sewage sludge treated in the site is collected from sewers and sewage treatment plants coming from 25 municipalities within the Green Line, as well as from the settlements of Ariel and Gush Etzion. The sludge from these facilities is collected and delivered to the site in the West Bank by the company&amp;rsquo;s wholly owned subsidiary Compost Or Transportation. The company owns three other subsidiaries that produce fertilizer pellets, bedding materials for poultry farming and biochar products in the site in the Jordan Valley.
 In recent years, Israeli waste treatment sites within the Green Line faced growing complaints by local Israeli municipalities and have increasingly been relocated to occupied Palestinian territory, where Israeli Clean Air Law does not apply and companies benefit from looser environmental regulations.
 In 2015, Compost Or submitted a plan to the Civil Administration in the West Bank to establish a gas production facility in the Jordan valley, that will be used to generate electricity from waste. The size of the compound is 222.7 dunam consisting lands that belong to the Palestinian towns Qabatiya and Ur Al Far&amp;#39;a. The plan was submitted by the settlement regional council on behalf of the private company Compost Or.
 In addition, the company is working in cooperation with the Jordan Valley Research and Development Center, where it holds agricultural experiments in the center&amp;rsquo;s facility located in Gilgal settlement.
 In 2014, the company provided specialized compost for tomato crops in the settlement of Na&amp;rsquo;ama in the Jordan Valley and for grapevines vineyard of Barkan winery in Mevo Horon settlement in the West Bank.
 According the company&amp;rsquo;s website it supplies bedding materials to a turkey poultry farm located in Avnei Eitan, an Israeli settlement in the southern Syrian Golan.
 </t>
   </si>
   <si>
@@ -594,136 +432,84 @@
   <si>
     <t xml:space="preserve">A &amp;nbsp;holding group of companies specializing mainly in engineering and civil engineering.
 Through its subsidiary Shachaf Hasharon Investments &amp;amp; Finance, the company is involved in initiating and constructing commercial and industrial areas in Moshav Mevo Horon, an Israeli settlement in the occupied West Bank located near the Palestinian village of Beit Ligya. This project includes planning and construction on 303 dunams in the Mevo Horon commercial area, 100 dunams of plots, and a new urban building plan for the area&amp;#39;s new facilities.
 G Infinity Promotion and Investment, another full subsidiary of the Group, buildt income-generating property on an area of 12,000 sqm in the Barkan industrial zone, which is an Israeli settlement in the West Bank.
 Electra Infrastructure, a 49% subsidiary of the Covenant Group, was contracted by Israeli Railways to build tunnel 3A in section D of the Tel Aviv-Jerusalem Fast Train (A1), which passes through occupied Palestinian land.&amp;nbsp;In February 2015, Electra and Electra Infrastructure won a tender for the construction and maintenance of the track and electronic systems of the Tel Aviv- Jerusalem A1 train.
 The A1 train route crosses the green line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis.
 Electra Infrastructure also built vehicle tunnels in a road next to the settlement of Nili.
 Ben Hasharon, a 80% subsidiary of Electra Infrastructure, had been contracted to carry out the planning and physical development of the expansion of the Barkan industrial zone southern section. This project includes 300 dunams, 135 of which are designated for industrial plots. The company&amp;#39;s activity also serves the Samaria Development Co. through constructing roads and large-scale quarrying in the Barkan stone quarry, establishing infrastructure systems, developing roads and plots, a project of 27 million USD (100 million NIS).&amp;nbsp;The quarrying of Palestinian non-renewable natural resources for Israeli needs is another form of illegal exploitation.
 In addition , the company&amp;#39;s subsidiary Etz Efraim In Momentum is involved in both the planning and implementation of development and construction work&amp;nbsp;on a scale of around 300 single-family homes&amp;nbsp;in Etz Efraim, an Israeli settlement in the West Bank. The project includes urban building plan processes, detailed planning of the infrastructure systems including public areas, and marketing the developed plots for private construction.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>D.N. Kol Gader</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in security fences for airports and seaports, defense industries, power stations, nuclear power stations, detention centers and prison facilities.
 The company is based in the Barkan I.Z., a settlement industrial zone in the occupied West Bank. The company&amp;#39;s fences have been documented in various settlements and checkpoints in the occupied Palestinian territory: in the Barkan settlement (March 2014), the Masua settlement in the Jordan Valley (January 2013), the Geva Binyamin settlement (September 2012), East Jerusalem (April 2009) and in the Irtah&amp;nbsp;checkpoint by Machsom Watch (November 2008).
 Additionally, D.N. Kol Gader Trading Ltd., an associated company of D.N. Kol Gader, is also located in the Barkan I.Z. D.N. Kol Gader Trading received loans from Hapoalim Bank in 2012, 2014 and 2017 in connection with a property in the Barkan I.Z. in accordance with Local Outline Plan 5/1/ת/130. The bank holds the company&amp;#39;s rights to the property as collateral.
 The other shareholder in D.N. Kol Gader Trading, EF.A Metal Products, built a 2500m2 in Ariel West IZ in the occupied West Bank. This project was accompanied by Leumi Bank, which holds as collateral all the company&amp;#39;s rights to its Ariel property. The property is built in accordance with Local Outline Plan 6/ת/130, which refers to the land of the Palestinian Village Salfit.
 </t>
   </si>
   <si>
-    <t>Services to the Settlements, The Wall and Checkpoints</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>Delta Galil Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli corporation that manufactures and markets clothes globally. The group engages in the marketing, distribution, and sale of branded products in the jeans and outerwear categories, along with related products.
 Through its subsidiary, Delta Israel Brands (TASE: DLTI), the company operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.
 In May 2011, Who Profits documented a 1,680-square-meter&amp;nbsp;warehouse rented and operated by the company in the Barkan industrial zone in the Barkan settlement in the occupied West Bank. &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>Industrial Manufacturing, Service Industry and Retail</t>
   </si>
   <si>
+    <t>Efco Equipment</t>
+  </si>
+  <si>
+    <t>A private Israeli importer of mechanical equipment for infrastructure, earthwork, handling, logistics, industry, construction, agriculture and ecology.&amp;nbsp;The company is the exclusive representative in Israel for the brands&amp;nbsp;Hyundai Construction Equipment, Hyundai Forklift, CROWN, GOMACO, Kennametal, Marini, MST, STAX, Generators, Terex, Vermeer, and BOMAG. &amp;nbsp;Efco’s parent company, Colmobil, provides&amp;nbsp;vehicles and maintenance services to the Israeli military and the Israeli Police. For more, see the Colmobil’s full profile. &amp;nbsp;Hyundai Machinery for the Israeli Military&amp;nbsp;Efco is the exclusive Israeli representative of&amp;nbsp;HD Hyundai construction equipment, which has been widely used by the Israeli military and Israeli authorities in the demolition of Palestinian homes and infrastructure in the occupied West Bank, East Jerusalem, and Gaza. Additionally, the company's equipment has been documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.Gaza &amp;nbsp;Genocide&amp;nbsp;Hyundai excavators have also been widely used by the Israeli military for extensive demolitions inside the Gaza Strip following its ground invasion in October 2023. Hyundai excavators were documented as being used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems. In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;Settlement Construction&amp;nbsp;Hyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem. On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.Previously, Hyundai machinery was documented in construction works in the settlements of Ariel, Ofra, Halamish and Barkan in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.For more on HD Hyundai see the company’s full profile. &amp;nbsp;Services to the Israel Police&amp;nbsp;In January 2024, the company was awarded a tender from the Isreal Police for the procurement and maintenance of backhoe-type construction equipment for a period of two years with an option for an additional two years. &amp;nbsp;Construction on Occupied Land&amp;nbsp;In February 2017, mechanical engineering equipment imported by Efco Equipment was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank.For more on the Nabi Elias Bypass Road project, see Who Profits’ report: Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55).&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>ENI Advanced Security Solutions</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides security services to the public and private sectors.
 The company won a tender issued by the Shomron regional council for providing a&amp;nbsp;peripheral security system and a command center for the settlement of&amp;nbsp;Barkan in the occupied West Bank. ENI&amp;rsquo;s&amp;nbsp;command center&amp;nbsp;controls over 100&amp;nbsp;cameras&amp;nbsp;and a full electronic fencing system, encircling the settlement.
 V-ALERT, the fencing system installed in Barkan, was provided by&amp;nbsp;G.M. Technologies.&amp;nbsp;It includes electronic sensors to detect human movement outside the settlements.
 ENI also established and upgraded the security systems in the City of David settler complex in the Palestinian neighborhood of Silwan in occupied East Jerusalem, a project that included surveillance cameras connected to a central command center.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
@@ -804,147 +590,119 @@
 In 2019, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement regional council of Megilot.
 In 2018, it won tenders for the provision of security, patrolling and on-call services to public institutions for the settlement regional council of Mateh Binyamin and the settlement local councils of Immanuel and Givat Zeev.
 In 2017, the company won a tender for the provision of security and patrolling services to educational institutions for the settlement local council of Elkana.
 It also won a tender for the provision of security and guarding services to educational institutions and the Barkan settlement industrial zone for the settlement regional council of Shomron.
 In 2015, the company won tenders for the provision of security and patrolling services to educational institutions and perimeter security for the settlement local councils of Beit Aryeh-Ofarim, Immanuel and Kdumim and the settlement regional council of Mateh Binyamin.
 Additionally, in June 2019, Who Profits recorded the presence of company guarding personnel in the Og sewage purification plant, a purification plant in the Jordan Valley in the occupied West Bank. The Og plant (Nabi Musa) treats sewage from the northeastern neighborhoods of Jerusalem (including the settlement neighborhoods of Neve Ya&amp;rsquo;akov and Pisgat Ze&amp;rsquo;ev) as well as the settlements of Ma&amp;rsquo;ale Adumim, Ma&amp;rsquo;ale Adumim Industrial Zone, Adam, Anatot, and Mitzpeh Yericho. The plant treats 20,000 m&amp;sup3; of sewage per day. The purified water is primarily intended for use in irrigating date plantations in the settlement regional councils of Megilot and the Jordan Valley.
 The company operates a branch in the Barkan Industrial Zone.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Ha'argaz Technopach Metal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures metal equipment and packaging for airborne haulage and electronic casings. Company&amp;#39;s products are used for the high-tech, communication and security industries.
 The company&amp;#39;s 8000 sqm. plant is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank.
 Moreover, the plant manufactures casings for the Guardium vehicle (Elbit and IAI) which is used for patrols along the seamline and the separation Wall. It also manufactures components for UAVs and for weapons systems for UAVs.
 </t>
   </si>
   <si>
     <t>Settlement Production, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Hamat Group (formerly: Lipski Plastic)</t>
-[...5 lines deleted...]
-</t>
+    <t xml:space="preserve">Hamat Group </t>
+  </si>
+  <si>
+    <t>Hamat Group is a publicly traded Israeli company engaged in the production, marketing, distribution and sale of products in the construction products industry, sanitary ware, faucets, plumbing products and ceramics.The group owns the following trade names: “HAMAT”, “HAMAT USA”, “HARSA”, “HOUZER”, “ZM”, “LAB3”, “FORMEX”, “BATH Clip”, “Ziv Kitchens”, “Lipski”, and “Aloni A” under which a significant portion of its products are marketed.Settlement Production&amp;nbsp;Hamat Group's fully owned subsidiary, Harsa Studio, operates a factory in the Barkan Industrial Zone in the occupied West Bank, located on land owned by the company.&amp;nbsp;In 2017, Hamat Group purchased 12 dunams (12,000 square meters) of land in the Barkan Industrial Zone for a total of NIS 24.7 million. The land was purchased in accordance with a capitalized lease agreement signed with the Israel Land Authority, which is valid until September 2036 with an option to extend the lease period for an additional 49 years. Before the purchase, between 1991 and 2017, the company had leased the land from the Israel Land Authority.&amp;nbsp;The area includes a main building, a factory, a warehouse and offices with an area of approximately 6,100 square meters.&amp;nbsp;Harsa Studio is engaged in the production, development, marketing, and sale of plastic plumbing and sanitation products, including pipes, pipe fittings, cisterns, toilet seats, etc., as well as designed plastic consumer products for bathrooms and kitchens.&amp;nbsp;Harsa Studio products are marketed under the name BathClip. Harsa Studio has an export volume of over 25%, and its products are marketed in North America.Services to Settlements&amp;nbsp;Hamat Group’s products are marketed by authorized distributors in the settlement of Beitar Illit in the occupied West Bank and the settlement neighborhood of Ramat Eshkol in East Jerusalem.Services to Israel Prison Service&amp;nbsp;In 2018,&amp;nbsp;Hamat’s fully owned subsidiary Harsa Studio, provided the Israel Prison Service (IPS) with professional seminar for the plumber staff of the IPS units for NIS 7,956.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, Settlement Enterprise, Settlement Production</t>
+  </si>
+  <si>
+    <t>$250M-$500M</t>
   </si>
   <si>
     <t>Harel Insurance Investments and Financial Services</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli insurance company operating in the fields of life insurance, general insurance, health insurance, provident and pension funds, and capital market activities.As previous research by Who Profits has shown, Harel and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Through its fully owned subsidiary, Gamla Harel Residential Real Estate Ltd., Harel provides financing for the construction of real estate projects in settlements in the occupied West Bank.&amp;nbsp;In March 2024,&amp;nbsp;Gamla Harel granted&amp;nbsp;Israeli construction company Bialik - mother of the Beit Yerushalmi Group a NIS 5,180,000 loan for a construction project of 35 housing units the settlement neighborhood of Gilo in occupied East Jerusalem on 2.826 dunams (2,826 square meters) of land. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units.&amp;nbsp;In April 2021, Gamla Harel granted Israeli construction company Effi Capital a NIS 12,895,000 loan for a construction project of 236 housing units on 3 plots of land on 8.376 dunams of land in the settlement neighborhood of Givat Hamatos in occupied East Jerusalem. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.&amp;nbsp;The project is part of City Plan No. מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In February 2020, Gamla Harel granted Israeli constriction company&amp;nbsp;A. Barkan&amp;nbsp;a NIS 25,200,000 loan for a construction project of 110 housing units on 7 plots of land&amp;nbsp;in the settlement of Ariel in the occupied West Bank, on 11.550 dunams of land belonging to the Palestinian city of Salfit and the Palestinian town of Marda.&amp;nbsp;The project is part of Plan No. 130/8 for the development of a residential neighborhood southeast of the settlement.&amp;nbsp; The project was also&amp;nbsp;financed by the&amp;nbsp;Bank of Jerusalem.&amp;nbsp;In November 2020, Gamla Harel granted Israeli construction company Toren Your House a NIS 10,500,000 loan for a construction project of 85 housing units on 13 plots on an area of 14.854 dunams in the settlement of Ariel in the occupied West Bank. The project is part of Plan No.130/8 for the development of a residential neighborhood southeast of the settlement. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.Services to the Israeli Ministry of Defense&amp;nbsp;Through its fully owned subsidiary, Career Army Savings Fund Ltd., the company administers a training fund intended for permanent Israeli military employees and retirees.In December 2025, the company announced it will offer insurance benefits to Israeli military soldiers. Soldiers who drive military vehicles during their service will be able to include this as part of their insurance driving history, which will allow them to receive insurance benefits and improved terms in car purchases.&amp;nbsp;Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit Systems, Israel’s largest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing genocide in Gaza and Israeli military attacks on Lebanon. For more on Elbit Systems, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;In October 2021, the Israel Infrastructure Fund, together with the&amp;nbsp;Bezeq and Serverfram companies, invested NIS 500 million in the establishment of a server farm that will host Bezeq and&amp;nbsp;Google, where Google will host on its servers the government and commercial companies' activities as part of its role in the Nimbus project. Project Nimbus provides cloud services to different Israeli bodies, including the Israeli Ministry of Defense (IMOD) and the Israeli military.Harel provides group health insurance services for the Ministry of Defense Rehabilitation Department and for disabled veterans and their family members.Financing Military ProjectsKiryat Hamodi’inIn 2022, Harelparticipated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.Services to the Israel PoliceIn 2012,&amp;nbsp;Harel, together with&amp;nbsp;Discount Bank, financed the establishment of “Policity”, the National Police Academy campus and training facility for the Israel Police.&amp;nbsp;Harel financed the project&amp;nbsp;with the amount of NIS 250 million.Insurance Services to Israeli Weapons ManufacturersAdditionally, the company&amp;nbsp;provides&amp;nbsp;special group insurance services&amp;nbsp;to employees of&amp;nbsp;Israel Aerospace Industries and Rafael Advanced Systems Israeli government-owned weapons manufacturers.Holdings in Complicit CompaniesThrough its holdings in other companies, Harel is complicit in the exploitation of occupied natural resources, development of settlement infrastructure and settlement construction, and providing services to the Israeli military and Israel Police.Harel holds 12.41% of the shares of&amp;nbsp;Israeli Energy company,&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration in the occupied West Bank, Israeli Police and Israeli Prison Services. In addition to operating gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Harel holds 9.71% of the shares of Israeli IT company,&amp;nbsp;Matrix IT which provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service.&amp;nbsp;Through its subsidiaries, the company provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;Harel holds 9.32% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Harel holds 8.3% of the shares of Israeli retail company,&amp;nbsp;Fox-Wizel (Fox Group) which through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.Harel holds 8.28% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp; Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Harel holds 7.58% of the shares of Israeli retail chain of supermarkers, &amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Harel holds 6.45% of the shares of&amp;nbsp;Israeli telecommunications company,&amp;nbsp;Bezeq&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Harel holds&amp;nbsp;6.22% of the shares of&amp;nbsp;Israeli real estate and infrastructure company,&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Harel holds 5.95% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Harel holds 5.2% of the shares of Israeli mineral and chemicals company,&amp;nbsp;ICL Group which extracts occupied natural resources from the Dead Sea and provides services to settlements in the occupied West Bank and Syrian Golan.Harel holds&amp;nbsp;0.83% of the shares of&amp;nbsp;Elbit systems, Israel’s biggest military and arms company, which works closely with the Israeli military to which it develops and supplies weapon and surveillance systems. Elbit Systems' weapon systems and armaments have been extensively used in the ongoing recent attacks on Gaza and in Israeli military attacks in Lebanon. For more on Elbit Systems’ complicity in the ongoing genocide &amp;nbsp;on Gaza, see Who Profits’ report&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;&amp;nbsp;Financing Exploitation of Occupied ResourcesHarel holds&amp;nbsp;10.43% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.In 2020, Harel was part of a consortium with&amp;nbsp;Bank Hapoalim and&amp;nbsp;Phoenix which financed the construction of Enlight’s Emek Habacha wind turbines farm in the occupied Syrian Golan for NIS 525.&amp;nbsp;The project is one of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Syrian Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.Holdings in Israeli BanksHarel holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.22%),&amp;nbsp;Hapoalim Bank&amp;nbsp;(6.53%) and&amp;nbsp;Leumi Bank&amp;nbsp;(6.16%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
+  </si>
+  <si>
+    <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Herzel Bibi - Nitsat HaDuvdevan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli chain of health food stores. The company operates branches in the settlements of Gush Etzion and Ariel in the West Bank.
 Additionally, the company markets&amp;nbsp;mislabeled&amp;nbsp;settlements products under its brand name. The Organic&amp;nbsp;Tahini sold under Nitsat HaDuvdevan brand originates from the&amp;nbsp;Achva-Achdut factory in the&amp;nbsp;Barkan industrial Zone&amp;nbsp;and the Organic eggs marketed by the chain, arrive from Gvaot Olam, which is an&amp;nbsp;organic farm&amp;nbsp;and&amp;nbsp;Israeli&amp;nbsp;outpost near the settlement of&amp;nbsp;Itamar&amp;nbsp;in the northern&amp;nbsp;West Bank.
 </t>
   </si>
   <si>
     <t>Food Industry, Service Industry and Retail</t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
-  </si>
-[...1 lines deleted...]
-    <t>$250M-$500M</t>
   </si>
   <si>
     <t>I.R.P.C. Rubber Products Co.</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli manufacturer of rubber products for the automotive industry.
 The company operates a factory in Barkan I.Z in the occupied West Bank. In addition, the company provides rubber products for the Israeli army.
 </t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
@@ -1007,127 +765,107 @@
 JCB heavy machinery equipment has been used in the construction of settlements, settlement industrial zones and settlement infrastructure projects on occupied Palestinian and Syrian land.
 On November 16, 2020, JCB equipment was documented in the construction site of the Givat Hamatos settlement neighborhood in East Jerusalem.
 On Nov 15, 2020, JCB machinery was documented in Beit Safafa working on land slated for new illegal settlement.
 Between 2009 and 2013, JCB loaders and excavators were used for the construction of housing projects in the West Bank Israeli settlements of Alfei Menashe, Oranit, Ma&amp;rsquo;ale Adumim and Tzufin; in the settlement neighborhood of Har Homa in East Jerusalem; and for the construction and expansion of Kalia settlement&amp;rsquo;s beach in the occupied Dead Sea area, and in the Barkan and Ariel West settlement industrial zones in the West Bank. In addition, JCB machinery was used for construction projects in the occupied Syrian Golan.
 The Jerusalem Light Rail
 In February 2021, Who Profits documented JCB equipment used in the construction of the Jerusalem Light Rail (JLR) in the French Hill and in Ramat Shlomo settlement in occupied East Jerusalem. Company equipment was also used in the construction of the JLR station in the settlement neighborhood of Pisgat Ze&amp;rsquo;ev in occupied East Jerusalem.
 The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 JCB machinery was also used in the construction of the A1 high-speed railway between Tel Aviv and Jerusalem, which crosses the Green Line in two places. For more information see Who Profits Update Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 Services to the Israel Police 
 In March 2023, Comasco was contracted by the Israel Police, with an exemption from tender, for the maintenance of JCB tractors, which are maintained exclusively by Comasco, until September 2023 for NIS 50,000.
 In 2021, JCB&amp;rsquo;s Israeli distributor Comasco was contracted by the Israeli Police, with an exemption from tender, to provide JBC 3CX SITEMASTER Tractor maintenance services and spare parts purchase until 2024 for 210,000 NIS.
 &amp;nbsp;
 On 12 November 2021, the UK national contact point (UK NCP) for the OECD Guidelines for Multinational Enterprises published its final statement on a complaint that alleged JCB&amp;rsquo;s responsibility for human rights abuses carried out using JCB equipment. 
 The UK NCP has found that JCB did not breach its obligation under paragraph 3 of Chapter IV of the Guidelines by virtue of its relationship with Comasco; The UK NCP concluded that JCB did not fully observe the Guidelines under paragraph 4 of Chapter IV by not having a policy commitment to respect human rights; The UK NCP also found that JCB did not observe its obligations under paragraph 5 of Chapter IV by not carrying out human rights due diligence in its supply chain. 
 &amp;quot;UK NCP&amp;nbsp;concludes that the alleged adverse human rights activities as depicted in the photographs and videos cannot be conclusively linked to&amp;nbsp;JCB&amp;nbsp;because of their business relationship with Comasco. Therefore,&amp;nbsp;UK NCP&amp;nbsp;did not find&amp;nbsp;JCB&amp;nbsp;in breach of its obligations under article 3 of Chapter IV.&amp;quot;
 In 2022, JCB introduced a human rights policy. According to the company, it is not responsible for any alleged human rights violations that may be committed by third parties using JCB products. For the full NCP statement follow this link.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
+    <t>Private, Subsidiary of Public</t>
+  </si>
+  <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>Kvotzat Mifalei J.Brosh - Brosh Fibers (formerly Ayelet Barkan)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and marketer of carpet yarns.
 The company is based in the&amp;nbsp;industrial zone of Barkan, located in the Barkan settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company operating in the fields of life insurance and general insurance, and controls the &amp;quot;Mivtachim&amp;quot; pension fund. The company also provides financial services to businesses and invests in real estate.
-[...28 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Services to the Settlements</t>
+    <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Modi'in Ezrachi</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security group that provides security and guarding, armed courier and patrol and surveillance services. The company is one of the largest private security companies in the Israeli market.
 Services for the Israeli Civil Administration in the West Bank 
 Between August 2023 and February 2024, the company operated a postal facility in Bitunya Checkpoint in the occupied West Bank for the Israeli Civil Administration (ICA) for a total of NIS 1,883,835.
 In 2018, the compamy was contracted by the ICA to provide security services at the Civil Administration&amp;rsquo;s headquarter complex in the settlement of Beit El in the occupied West Bank for NIS 20,480,586.
 In 2007, the company provided security and guarding services in occupied East Jerusalem for the ICA.
 Security Services for Settlements
 Security services for settlers in East Jerusalem 
 The company provides security and guarding services for Israeli settlers, settlement compounds, and settlers&amp;#39; shops and facilities in occupied East Jerusalem, under a contract with the Ministry of Construction and Housing.
 Since the end of the 1990s, the Ministry of Construction and Housing holds the administrative authority and responsibility for the operation of security activities for settlers in Palestinian neighborhoods in East Jerusalem and Jewish settlement compounds in East Jerusalem through an external service provider. For the purpose of providing these security services, the Ministry of Construction and Housing has contracted Modiin Ezrachi which won the tenders conducted by the Ministry starting in 1999.
 In September 2010, a security guard working for Modi&amp;rsquo;in Ezrachi shot and killed a Palestinian resident of Silwan in East Jerusalem.
 Between 2021 and 2023, the company provided the Ministry of Construction and Housing security services in occupied East Jerusalem, including security and guarding services for Israeli settlers residing in settlement compounds located in Palestinian neighborhoods in occupied East Jerusalem. The services included security services in settlement compounds in the City of David, a settler compound located in the Palestinian neighborhood of Silwan, and in Kfar Hateimanim (Ha-Shiloaḥ), which includes several settlers&amp;rsquo; compounds located within the Palestinian neighborhoods of Batn al-Hawa and Silwan in occupied East Jerusalem. The services included guarding and escorting the residents.
 In May 2023, the company won a tender by the Ministry of Housing and Construction for security and guarding services at facilities in occupied East Jerusalem.
 The tender includes the provision of security services in the area of the Old City: the Old City, and the Western Wall Tunnel tourist site which passes under the houses of the Muslim Quarter; the City of David area: the settlement neighborhoods of Kfar Hateimanim, Kidmat Zion (located within the Palestinian neighborhood of Abu Dis) and Nof Tsiyon (located within the Palestinian neighborhood of Jabel Mukaber), and the Palestinian neighborhoods of Abu Tor and Abu Dis; Mount Olives area: Ras al-Amud, the settlement neighborhood of Beit Orot, Mount of Olives, and Shim&amp;#39;on HaTsadik Tomb (in the Palestinian neighborhood of Sheikh Jarrah), for 12 months with the option to extend for additional periods of up to 48 additional months.
 The services include the securing of the Jewish residents in occupied East Jerusalem; guarding and securing houses, apartments, shops, buildings and tourist sites, yeshivas and places of study; Secure, foot and mobile escort services in East Jerusalem; Static guarding and security services and walking tours in East Jerusalem; Operation of control and control centers in the City of David, the Old City, and the Mount of Olives Ridge; Operating a set of technological centers to manage all the means of the protection systems, control and monitoring of the escort system; Operation of stone-protected patrol vehicles in East Jerusalem for patrolling; operation of protected shuttle vehicles for the residents; and guarding, security and escorting visitors to the Jewish cemetery on the Mount of Olives.
 Between January and June 2023, the company received for these services a total of NIS 15,577,385. In 2022, the company received NIS 29,484,496; and in 2021 NIS 45,061,880.
 In June 2023, the company published a job ad for the recruitment of security guards for the City of David. &amp;nbsp;
 In August 2022, the company was contracted by the company for the Reconstruction and Development of the Jewish Quarter in the Old City of Jerusalem to provide janitorial and security services.
 The Jerusalem Light Rail&amp;nbsp; 
 The company provides security services to the Jerusalem Light Rail, which connects settlement neighborhoods in occupied East Jerusalem to the western part of the city.
 In June 2011, the company won the tender for the security of the JLR. In November 2023, the company won an additional tender issued by the Jerusalem municipality for security services for the Jerusalem Light Rail (JLR).
@@ -1193,100 +931,109 @@
     <t xml:space="preserve">The company is based in Barkan Settlement IZ and is a certified supplier to the Israeli police and the military.
 The company was sued by members of its Palestinian work force for exploitative working conditions. They demanded that the company pays them a minimum wage salary and grant them social benefits as stipulated in Israeli law.
 In 2007 the Israeli High Court ruled that relations between Palestinian workers (in the settlements and Israel) and Israeli employers should be governed by Israeli labor laws. However, conditions on the ground remain highly exploitative. According to the ILO, the application of the 2007 High Court ruling &amp;ldquo;remains limited, as only certain aspects, such as the minimum wage, have been extended through military orders&amp;rdquo;.[1]
 [1] International Labour Organization, &amp;ldquo;The Situation of Arab Workers in the Occupied Territory,&amp;rdquo; 2018.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Ofertex Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Ofertext manufactures textile from recycled materials through non-woven stitch bonding and needle techniques.
 The company&amp;rsquo;s main products are floor rags, bathmats, home mats, pet mats and Geotechnical fabric, used by construction and infrastructure companies.
 Ofertext&amp;rsquo;s main production site is located in Barkan Industrial Zone (IZ), in the occupied West Bank. The company also has a marketing and distribution office in Miami Florida, USA.
 Ofertext has a track record of exploiting Palestinian workers at its main production site in Barkan IZ. According to Kav La Oved, between 2008-2013, the company was sued by 25 Palestinian workers for a total amount of 546,988 NIS (~ 156,801 USD).
 Barkan IZ is one of 20 settler IZs and is the biggest employer of Palestinian workers. Palestinian workers in IZs are exploited as a cheap labour and work in precarious and often dangerous conditions. Check out Who Profits&amp;rsquo; dynamic report on settler industrial zones for more information on the structural exploitation of Palestinian workers.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Waste Management</t>
   </si>
   <si>
+    <t xml:space="preserve">Phoenix Financial </t>
+  </si>
+  <si>
+    <t>Phoenix Financial is a publicly traded Israeli company operating in the fields of insurance, asset and investment management, agencies, financial services and credit.The company finances settlement expansion projects and exploitation of occupied natural resources, and provides services to the Israeli Ministry of Defense and the Israel Police.As previous research by Who Profits has shown, Phoenix Financial and other major Israeli insurance companies are complicit in financing settlement construction, settlement transportation projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Construction on Occupied Land&amp;nbsp;In July 2022, Phoenix granted Israeli construction company Efi Capital’s a loan for a construction project of 166 housing units on 10 plots on 27.459 dunams (27,549 square meters) of land as part of&amp;nbsp;Plan No. 120/6 for the development of a residential neighborhood in the settlement of Emmanuel. As part of the agreement Phoenix holds as collateral the company's rights in the project.In March 2022, Phoenix granted Israeli construction company Z.F. Building a NIS 7 million loan for a construction project of 106 housing units in the settlement of Efrat. As part of the agreement Phoenix holds as collateral the company's rights in the project.Holdings in Complicit CompaniesServices to the Israeli Military&amp;nbsp;Phoenix holds 19.95% of the shares in Israeli manufacturer of riot control weapons,&amp;nbsp;ISPRA- Explosives Manufacturing Industries, which provides riot control weapons, mainly tear gas, to the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Phoenix holds 13.8% in&amp;nbsp;Smart Shooter, which provides Artificial Intelligence and Machine Learning based technologies weapon systems to the Israeli military used in Gaza and the occupied West Bank. In 2021, Phoenix invested USD 10 million in Smart Shooter. Phoenix first invested in the company in 2019.&amp;nbsp;Phoenix holds 11.9% in Mayer Cars &amp;amp; Trucks Co., the exclusive importer of Volvo Group in Israel. Mayer Cars provides Volvo equipment, vehicles, spare parts and maintenance services to the Israeli Ministry of Defense (IMOD). Through its subsidiary, Merkavim Transportation Technologies Ltd., jointly held with Volvo Group, Mayer Cars provides armored buses to settlements in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem. &amp;nbsp;The company has also provided buses for the Israel Prison Service.Phoenix holds 8.16 % shares in Aryt Industries which manufactures, through its subsidiary Reshef Technologies, electronic fuses, which enable the operation control of explosive charges found in artillery shells, tanks, mortars and artillery rockets. The company provides fuses to the Israeli Ministry of Defense.&amp;nbsp;Phoenix holds 8.12% of the shares in Israeli IT company,&amp;nbsp;One Software Technologies, which is a supplier of a wide range of computing services, computers, and equipment to the Israeli Ministry of Defense, the Coordinator of Government Activities in the Territories (COGAT), the Israeli Civil Administration (ICA) in the West Bank, and the Israeli military District Coordination and Liaison (DCL) Gaza. The company has also provided services to the Israel Prison Service.Phoenix holds 6.62% of the shares in Israeli IT company,&amp;nbsp;Malam Team, which is an official supplier for the Israeli Ministry of Defense (IMOD) and supplies services to the Israel Police, Israeli military and the Israel Security Agency (Shin Bet).Phoenix holds 6.6% of the shares of&amp;nbsp;the Israeli IT company,&amp;nbsp;Formula Systems which provides through its subsidiaries services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Exploitation of Occupied Natural Resources&amp;nbsp;Phoenix provides financial infrastructure for renewable energy projects in the occupied Syrian Golan. And holds shares in companies involved in the exploitation of occupied natural resources in both the occupied West Bank and Syrian Golan.&amp;nbsp;ARAN Wind ProjectPhoenix holds&amp;nbsp;7.15%&amp;nbsp;of the shares of&amp;nbsp;Afcon Holdings, which won the tender for carrying out electrical works and civil infrastructure for the ARAN project. The ARAN project of&amp;nbsp;Energix Renewable Energies&amp;nbsp;is a large wind turbine farm in the occupied Syrian Golan. The project will include 41 wind turbines, 200 meters long each, built on agricultural land owned by Syrian farmers. Additionally, Afcon supplies services to the Israeli military, the Israel Prison Service and the Israel Police.Emek HabachaPhoenix holds&amp;nbsp;4.24%&amp;nbsp;of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.Phoenix, together with a consortium of&amp;nbsp;Bank Hapoalim&amp;nbsp;and&amp;nbsp;Harel Insurance, financed the construction of Enlight’s Emek Habacha Wind Project in the occupied Syrian Golan with NIS 525, million 80% of the cost of the entire project.The projects are two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the Israeli wind energy industry in the occupied Golan, see Who Profits reports&amp;nbsp;Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources&amp;nbsp;and&amp;nbsp;Greenwashing the Golan: The Israeli Wind Energy Industry in the Occupied Syrian Golan.&amp;nbsp;Renewable Energy in the NaqabPhoenix provided financing to the Neot Hovav solar field in the Naqab, established by&amp;nbsp;Energix Renewable Energies. The project is contingent on the dispossession of local Palestinian Bedouin communities in the region and the demolition of over 1,000 Bedouin homes while exposing thousands of residents of the area to health risks.Phoenix financed additional renewable energy projects in the Naqab region in which it holds shares. For more on developmental projects in the Naqab, see Who Profits Dynamic Map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects. &amp;nbsp;Phoenix holds 10.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Phoenix holds 1.3% of the shares in Israeli renewable energy company,&amp;nbsp;Meshek Energy-Renewable Energies, which owns the Meitarim Solar Field located in the Meitarim settlement Industrial Zone in South Hebron Hills in the occupied West Bank.&amp;nbsp;Jerusalem Light Rail&amp;nbsp;Phoenix holds&amp;nbsp;8.18%&amp;nbsp;in&amp;nbsp;Shapir Engineering and Industry, the co-operator and developer of the Jerusalem Light Rail (JLR), a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In addition, Shapir operates a quarry and a concrete plant near the settlement of Nili in the occupied West Bank.&amp;nbsp;Settlement Infrastructure&amp;nbsp;I.B.C. Unlimited&amp;nbsp;Phoenix holds 34.3% shares of I.B.C. (Unlimited) Holdings, which provides planning and construction of fiber optic network for settlements in the occupied West Bank.&amp;nbsp;IBC Unlimited holds a license to deploy fiber across the occupied West Bank to provide high-speed internet to settlements in the West Bank. The company provides fiber optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe, Nofim, Kfar Adumim, Geva Binyamin, Har Adar, Ma’ale Michmash, Psagot, Kochav Ya’akov, Geva Binyamin, Kochav Hashahar, rimomim, Talmon, Dolav, Na’ale, Kdumim, Emmanuel, Sala’it and Kochav Yair in the occupied West Bank.Phoenix holds&amp;nbsp;6.87%&amp;nbsp;of the shares of&amp;nbsp;Lesico Group, a publicly traded Israeli company that carried out works for the expansion of the Kidron water treatment plant located in the occupied West Bank and provides services to settlements in the occupied West BankPhoenix holds 6.23% of the shares of&amp;nbsp;Cellcom Israel&amp;nbsp;which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.Phoenix holds 6.1% of the shares of&amp;nbsp;Partner Communications&amp;nbsp;which provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military and the Israeli District Coordination of Gaza and the Israeli Civil Administration in the settlement of Beit El in the occupied West Bank.Construction on Occupied Land&amp;nbsp;Phoenix holds&amp;nbsp;12.74%&amp;nbsp;of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Phoenix holds&amp;nbsp;6.62% of the shares of&amp;nbsp;Oron Group, which is involved in construction on occupied land and the exploitation of occupied natural resources in the occupied West Bank. The company owns and operates the Meitarim Quarry located near the settlement of Tene Omarim in the southern Hebron Hills in the occupied West Bank.Phoenix holds&amp;nbsp;6.97%&amp;nbsp;of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Other&amp;nbsp;Services to SettlementsPhoenix owns 80% of the Ramot shopping mall, located in the settlement neighborhood of Ramot in occupied East Jerusalem.Phoenix shares 11.28% of the shares in Israeli fashion retail company, Castro Model, the Castro Group operates four stores in Ariel and Ma’ale Adumim settlements in the occupied West Bank.Phoenix holds 7.36% of the shares in Israeli clothes manufacturer,&amp;nbsp;Delta Galil Industries, which operates branches in the settlement neighborhoods of Pisgat Zeev and Ramot in occupied East Jerusalem and in the settlement of Maale Adumim in the occupied West Bank.Phoenix holds 6.63% of the shares of&amp;nbsp;Shufersal&amp;nbsp;which operates supermarket and drugstore branches under the brand names “Shufersal”, “Shufersal Deal”, “Yesh Chesed” and “Be” in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Holdings in Israeli BanksPhoenix holds shares in Israeli banks&amp;nbsp;Discount Bank&amp;nbsp;(7.26%),&amp;nbsp;Leumi Bank&amp;nbsp;(7.12%), and&amp;nbsp;Hapoalim Bank&amp;nbsp;(7.12%), all of which are involved in financing settlement construction on occupied land and in providing financial services to settlements' regional and local councils. For more on the involvement of Israeli banks see their profiles and Who Profits’ report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.Services to the Israel PolicePhoenix provides group dental insurance for officers and retirees of the Israel Police and their families. In March&amp;nbsp;2024, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 42,000,000 for four years.In September 2023, the company was contracted, with an exemption from tender, to provide dental insurance to the Israel Police for NIS 6,000,000 for one year.Services to the Israeli Prison ServicesIn August 2025, Phoenix was contracted to provide dental insurance for guards and retirees of the IPS for NIS 10,196,666 for 3 years.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan</t>
+  </si>
+  <si>
     <t>Rolbit Electronic Thermostats and Controllers</t>
   </si>
   <si>
     <t xml:space="preserve">The company develops and produces electronic controllers.
 The company is located in Barkan I.Z, which is a settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Supergum Industries</t>
   </si>
   <si>
     <t xml:space="preserve">Establihsed in 1956, Supergum Manufacturere of Rubber &amp;amp; Plastic products, specializes in rubber, sealing and chemical, biological, radiological and nuclear (CBRN) protective product design and manufacturing.
 The company&amp;rsquo;s main factory is located in the Barkan settlement industrial zone in the occupied West Bank. In 2018, some 200 workers were employed in the company&amp;rsquo;s Barkan factory.
 The company&amp;#39;s subsidiary, Impertech, also operates its main factory in Barkan. Impertech is the official supplier of CBRN equipment to the Israeli military. In 2020, Imprtech was granted NIS 212,184 from the Israeli Ministry of Economy and Industry to support its implementation of advanced technological production. In 2015 and 2017, Supergum provided equipment for the Israeli Prison Service for NIS 17,199 and NIS 15,210 respectively.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Taavura Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">A large Israeli road haulage and logistics company. The group engages in various types of road haulage, earth moving and mining, cranes and heavy lift, oversize loads and heavy haulage, air cargo terminal operations and logistics services as well as importing and servicing DAF, Kenworth and Isuzu trucks and VDL buses.
 Taavura provided heavy haulage and installation engineering services to the Israeli authorities during the construction of the&amp;nbsp;Separation&amp;nbsp;Wall.&amp;nbsp;Company cranes were documented installing&amp;nbsp;concrete slabs as part of the apparatus of the Wall near the Palestinian town of Abu Dis and in the Shuafat refugee camp in occupied East Jerusalem.&amp;nbsp;Liebherr&amp;nbsp;heavy construction machinery imported to Israel by Tashtit,&amp;nbsp;a division of Taavura,&amp;nbsp;was used in the construction of the Wall&amp;nbsp;on the land of the Palestinian village of Ni&amp;rsquo;lin.
 The company was also involved in the construction of two bridges in the occupied Palestinian territory, one above Route 1 near the settlement industrial zone of&amp;nbsp;Mishor Adumim&amp;nbsp;in the West Bank and the other as part of Route 20/4 above Route 433 in northern East Jerusalem. Company trucks transported extra-large concrete beans to the construction sites and company cranes lifted and installed them in place.
 The company transports heavy cargo for the Israel military. The company transported aircrafts and watercrafts and participated in a drill of the Israeli military as a transporter of tanks. During the attack on Gaza in November 2012, the company transported tanks to the front lines.
 Taavura hauled parts of&amp;nbsp;Herrenknecht&amp;nbsp;tunneling&amp;nbsp;machinery form the port to the construction site of the&amp;nbsp;Tel Aviv-Jerusalem new fast train line. The fast train&amp;nbsp;crosses the Green Line into occupied Palestinian territory. Taavura also hauled transformers to the occupied Syrian Golan, including hoisting Electric pole for Israel Electric Corporation in the settlement of Merom Golan. Additionally, the company&amp;rsquo;s cranes were used outside Damascus Gate in East Jerusalem, and in 2021 its trucks provided haul services from Barkan Industrial zone in occupied West Bank.
 The Tashtit Division is also the exclusive importer of DAF Trucks to Israel.&amp;nbsp;Tashtit provides repair and maintenance&amp;nbsp;service through a network of authorized DAF garages, three of which are located in the occupied Palestinian territory.&amp;nbsp;Y. Tzarfati Car and Metal Services&amp;nbsp;is located in the Mishor Adumim settlement industrial zone, Friends Garage P.H. in the settlement neighborhood of&amp;nbsp;Neve Yaakov&amp;nbsp;in occupied East Jerusalem and S. Haddad Garages in the settlement industrial zone of&amp;nbsp;Atarot. Through its 50% share in UTI (Universal Trucks Israel), the company imports and distributes Isuzu trucks. Y. Tzarfati Car and Metal Services and S. Haddad Garages also function as UTI&amp;rsquo;s Isuzu licensed service centers.
 Until 2021, Egged Taavura was a subsidiary of the company (50%) in the field of public transportation and operated dozens of bus lines in the occupied West Bank and East Jerusalem, serving more than 20 Israeli settlements, including Elon Moreh, Itamar, Kfar Tapuach, Eli, Rechelim, Shilo, Ma&amp;rsquo;ale Levona, Immanuel, Kedumim, Karnei Shomron, Ariel, Shvut Rachel, Ofra, Sha&amp;rsquo;ar Binyamin industrial zone, Geva Binyamin (Adam), Talmon, Nahliel, Dolev, Nili, Na&amp;rsquo;ale and Pisgat Zeev. In 2016, Egged Taavura and other companies ordered 71 Mars Defender armored buses from Merkavim to be used in settlements. In 2021 Egged Taavura was acquired by Electra Afikim.
 In the logistics sector, Taavura owns&amp;nbsp;Maman Cargo Terminals and Handling, which supplies management and operation services to cargo terminals in Israel. Maman&amp;rsquo;s&amp;nbsp;predominance in the cargo services field, especially its terminal at Ben Gurion Airport, makes it a major&amp;nbsp;beneficiary from the Israeli occupation and from the joint custom envelope &amp;ndash; designed in the Oslo Accords. &amp;lsquo;Quality and Security reasons&amp;rsquo; in conjunction with economic and political justifications create a&amp;nbsp;Palestinian captive market&amp;nbsp;for Israeli and multinational companies. No other alternative for the import of certain goods and raw materials&amp;nbsp;are available to Palestinian manufacturers and&amp;nbsp;importers.
 Maman provides archiving services through its subsidiaries Archive 2000 and Archive Jerusalem, which operate an archiving facility in Mishor Adumim&amp;nbsp;settlement Industrial Zone.
 Taavura&amp;rsquo;s earth-moving division provided training to several Israeli army units, including an Engineering Corps unit stationed in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Settlement Production, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
-  </si>
-[...1 lines deleted...]
-    <t>$500M-$1B</t>
   </si>
   <si>
     <t>Tal El Collection and Recycling</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli recycling and waste management company.
 The company operates a plant in Nitzanei Shalom settlement industrial zone in the occupied West Bank. According to the website of the Barkan settlement industrial zone, the company has a facility in the IZ.
 The company and its parent company, KMM Recycling Industries, won tenders published by the Jerusalem municipality for the citywide collection of recycled materials. In 2013 and 2014, Tel Al was selected to provide paper and plastic bottle collection services respectively. In 2015, KMM was selected to provide textile collection services. There are recycling stations in several settlement neighborhoods in occupied East Jerusalem, including in Pisgat Ze&amp;rsquo;ev, French Hill, Gilo, Neve Yaakov, Maalot Dafna, Har Homa, Ramat Eshkol and Ramot.
 The company has also provided services to the settlement of Ma&amp;rsquo;ale Adumim in the West Bank.
 The company provides waste collection services for Israel Prison Service.
 Tal El and KMM are both subcontractors of ELA, a private not-for-profit Israeli recycling corporation. ELA operates a recycling station in the settlement of Kiryat Arba in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Teltone Electronics</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and importer of audio speakers and amplification systems.
 As at July 2016, the company was located in the Barkan Industrial Zone, a settlement industrial zone in the occupied West Bank. On its website, the company states it has relocated to Rosh Haayin, a city within the green line. However, its &amp;quot;About&amp;quot; section still lists the Barkan address.
 Teletone Electronics develops electronic and audio systems for several companies complicit in the Israeli occupation, including Elbit Systems and Rafael Advanced Defense Systems.
 The company also provided Public Address Systems for all Shufersal branches. Shufersal operates several branches in settlements in the occupied West Bank and East Jerusalem. It also provided PA systems to Israeli military bases, Elbit Systems, Israel Aerospace Industries and Rafael Advanced Defense Systems.
 </t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Service Industry and Retail</t>
@@ -1748,51 +1495,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1939,120 +1686,120 @@
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H7" s="0"/>
       <c r="I7" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H9" s="0"/>
+      <c r="H9" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I9" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="0" t="s">
@@ -2173,51 +1920,51 @@
       </c>
       <c r="H14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="0"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>82</v>
       </c>
@@ -2281,1338 +2028,1396 @@
       </c>
       <c r="F18" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>84</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="F20" s="0" t="s">
+      <c r="G20" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>79</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>64</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H26" s="0" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>123</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="0"/>
+      <c r="I28" s="0" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="C29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="0" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="H29" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I29" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="I30" s="0"/>
+        <v>123</v>
+      </c>
+      <c r="H30" s="0"/>
+      <c r="I30" s="0" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="F31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I31" s="0"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>92</v>
+        <v>143</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>144</v>
+        <v>60</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C34" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="D34" s="0" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>150</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>151</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>154</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>28</v>
+        <v>156</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>22</v>
+        <v>157</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>158</v>
+        <v>28</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>73</v>
+        <v>160</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>159</v>
+        <v>22</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>132</v>
+        <v>163</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>22</v>
+        <v>144</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H39" s="0"/>
       <c r="I39" s="0" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="H40" s="0"/>
+      <c r="H40" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="I40" s="0" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>10</v>
+        <v>172</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H41" s="0"/>
       <c r="I41" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>175</v>
+        <v>18</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>177</v>
+        <v>78</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>178</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>63</v>
+        <v>182</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>121</v>
+        <v>63</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-      <c r="I46" s="0"/>
+        <v>123</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>42</v>
+        <v>193</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="H47" s="0"/>
+      <c r="I47" s="0"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>193</v>
+        <v>47</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I48" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>42</v>
+        <v>199</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>196</v>
+        <v>14</v>
       </c>
       <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="H50" s="0"/>
       <c r="I50" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H51" s="0"/>
+        <v>63</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>64</v>
+      </c>
       <c r="I51" s="0" t="s">
-        <v>23</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="H52" s="0"/>
+      <c r="H52" s="0" t="s">
+        <v>124</v>
+      </c>
       <c r="I52" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H53" s="0"/>
       <c r="I53" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>132</v>
+        <v>216</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H55" s="0"/>
+        <v>217</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>187</v>
+      </c>
       <c r="I55" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>216</v>
+        <v>47</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="I56" s="0"/>
+      <c r="I56" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>42</v>
+        <v>134</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>42</v>
+        <v>225</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>222</v>
+        <v>21</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I58" s="0"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>225</v>
+        <v>47</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>228</v>
+        <v>18</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>230</v>
+        <v>47</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>231</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>35</v>
+        <v>234</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="H61" s="0"/>
+        <v>235</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="I61" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>10</v>
+        <v>179</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>18</v>
+        <v>237</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>121</v>
+        <v>240</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>178</v>
+        <v>131</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>147</v>
+        <v>35</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="H63" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H63" s="0"/>
       <c r="I63" s="0" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="0">
+        <v>64</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
-      <c r="E64" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H64" s="0" t="s">
+      <c r="E65" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="0">
+        <v>65</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="H66" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="I64" s="0" t="s">
+      <c r="I66" s="0" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>