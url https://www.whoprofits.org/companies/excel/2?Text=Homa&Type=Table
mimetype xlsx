--- v0 (2026-06-27)
+++ v1 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -197,220 +197,86 @@
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
     <t>Anglo Saxon Real Estate Agency (Israel 1992)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli network of real estate agencies with 80 branches.
 The company operates branches in the settlements of Adam (Geva Binyamin) and Efrat in the occupied West Bank and a branch in the settlement neighborhood of Ramot in occupied East Jerusalem.
 These branches and other branches located within the Green line market real estate properties for sale and for rental in many settlements in the West Bank, including Maale Efraim, Adam (Geva Binyamin), Alfei Menashe, Alon Shvut, Gush Etzion, Har Adar, Efrat, Shaked and Ma&amp;#39;ale Adumim.
 In occupied East Jerusalem, the company markets and rents properties in the settlement neighborhoods of Gilo, Har Homa, Ramat Eshkol, Ramot, French Hill, Pisgat Ze&amp;#39;ev and the Jewish Quarter in the Old City.
 </t>
   </si>
   <si>
     <t>Real Estate</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
     <t>Avisror Moshe &amp; Sons</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
-  </si>
-[...34 lines deleted...]
-    <t>Other</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
-  </si>
-[...111 lines deleted...]
-    <t>$1B-$5B</t>
   </si>
   <si>
     <t>Ben Security</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>Bezeq - The Israeli Telecommunication Corporation</t>
   </si>
   <si>
     <t>A publicly traded Israeli telecommunications service provider. Bezeq Group is the main provider of communications services in Israel. Bezeq Group supplies a broad range of telecommunication services and other services, including domestic fixed-line, internet infrastructure and access services, cellular services, international communications services, multichannel television broadcasts by satellite and over the internet (OTT), call center services, maintenance and development of communications infrastructures, communications services to other communications providers, television and radio broadcasts, supply and maintenance of equipment, and services on customer premises.Through its fully owned subsidiaries, the Bezeq Group provides telecommunication, cellular, and internet services and infrastructure to Israeli settlements, the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;The company has a domestic carrier license to operate in the occupied West Bank. On October 26, 2020, Bezeq was issued a general license by the Israeli Ministry of Communications and the Israeli Civil Administration (ICA) in the West Bank to operate and provide domestic fixed-line telecommunication services in the occupied West Bank.&amp;nbsp;The company has operated in Area C for 36 years with no official license, The operating license regulates Bezeq's activities in the occupied West Bank, including determining the conditions and obligations to which the company is subject to when operating in the area, as well as granting supervisory and enforcement powers, and official approval for the deployment of infrastructure in the area.&amp;nbsp;In September 2025, Bezeq announced a large-scale infrastructure project to upgrade communications networks in settlements in the occupied West Bank and the Syrian Golan. Bezeq, in cooperation with the government-owned company National Roads Company of Israel (Netivei Israel), will connect settlements in the West Bank and the Syrian Golan to optical fibers. As part of the project, the company will lay optical fibers along over 1,000 kilometers and build new infrastructure to provide high-speed internet connections for the settlements' residents, along with improved cellular coverage and support for smart transportation solutions. The project is designed to allow residents of the settlements an ultra-fast internet connection based on fiber infrastructure, which will also serve as a basis for implementing advanced technologies such as traffic cameras, smart sensors, and real-time monitoring to improve road safety. The work will focus mainly on road routes in mountainous areas, where internet access is currently limited and uses only radio waves.Bezeq operates a store in the Atarot shopping center in the Atarot Industrial Zone in occupied East Jerusalem. In addition, the company operates a store in the Nur ad-Din street in occupied East Jerusalem.&amp;nbsp;According to Bezeq’s annual report, the company owns 64 properties in settlements in the occupied West Bank.Infrastructure ProjectsBetween 2012 and 2021, Bezeq provided external infrastructure and utilities for the expansion of the settlements of Beitar Illit and Efrat in the occupied West Bank.&amp;nbsp;In 2012, Who Profits documented Bezeq infrastructure in the settlements of Geva Benyamin and Oranit in the occupied West Bank. In 2008, Who Profits documented Bezeq service boxes at the Jubara Checkpoint near the city of Tulkarem in the occupied West Bank.&amp;nbsp;Pelephone cellular services to settlements&amp;nbsp;Through its fully owned subsidiary,&amp;nbsp;Pelephone Communications, Bezeq provides cellular services to settlements, to the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank the Coordinator of Government Activities in the Territories (COGAT), and the&amp;nbsp;Israeli military District Coordination and Liaison in Gaza (DCL), and&amp;nbsp;the Israel Police and the Israel Prison Service. In addition, the company provides services to all Israeli government ministries and to the government-owned weapons manufacturer, Rafael Advanced Defense Systems.&amp;nbsp;Pelephone holds a license to provide cellular services in settlements in the occupied West Bank, valid until September 2032.Pelephone operates at least&amp;nbsp;160&amp;nbsp;active cellular antennas on occupied land in the occupied West Bank, East Jerusalem, and the Syrian Golan.These include cellular antennas in the settlements of: Karmei Tzur, Kiryat Sefer, Hashmonaim, Halamish, Mavo Dotan, Karnei Shormon, Mehola, Dolev, Shim'a, Givat Ze’ev, Gush Etzion, Beitar Illit, Elkana, Etz Efraim, Alfei Menashe, Kfar Tapuach, Ofarim, Har Adar, Efrat, Har Hevron, Ma’ale Adumim, Rechelim, Mateh Binyamin, Ma’ale Levonah, Migdalim, Eshkolot, Malkishua, Ariel, Almog, Vered Yeriho, Beit Zait, Kochav Ya’akov, Modiin Illit, Na’ala, Negohot, Geva Binyamin, Kiryat Arba, Beit El, Mitzpe Yeriho, Talmon, Beit Haggai, Ofra, Nofim, Almon (Anatot), Metzudat Yehuda, Neve Daniel, Psagot, Kermei Tzur, Nokdim, Na’ama, Gva’aot, Adora, Kdumim, Yitzhar, Rosh Tzurim, Petza’el, Sali’it, Alon, Beit Aryeh, Carmel, Kfar Etzion, Otniel, Oranit, Emmanuel, and Avnei Hefetz in the occupied West Bank; and the settlement neighborhoods of Neve Ya'akov, Pisgat Ze’ev, Har Homa, and Har Gilo in occupied East Jerusalem.&amp;nbsp;In addition, the company operates cellular antennas in the settlements of Neot Golan, Ramat Magshimim, Natur, Katzrin, Meitsar, Alonei Habashan, Ma’ale Hermon, Odem, Giva’at Yoav, Sha’al, Neve Ativ, Kidmat Tzvi, Ein Zivan, and Qela Alon in the Syrian Golan.&amp;nbsp;Additionally, the company operates cellular antennas in the Barkan Industrial Zone, Hermesh Industrial Zone, Peduel Industrial Zone, and Karnei Shomron Industrial Zone in the West Bank, and in the Katzrin Industrial Zone in the occupied Syrian Golan. In addition, the company has 3 additional antennas near the Syrian Druze villages of Buka’ata, Majdal Shams and Masa’ada in the occupied Syrian Golan.&amp;nbsp;Moreover, Pelephone operates a service and sales center in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, See&amp;nbsp;Pelephone full company profile.YES TV and Communications Services- services to settlementsThrough its fully owned subsidiary, YES TV and Communications Services (also known as "Yes"), Bezeq provides multi-channel satellite and online television transmissions to subscribers in the occupied West Bank. The company holds a license for satellite television broadcasting in the West Bank, valid through February 2026, subject to the Israeli Civil Administration (ICA). Any request for the extension of the license is subject to the ICA.Bezeq InternationalIn 2019, the University of Ariel awarded&amp;nbsp;Cellcom&amp;nbsp;and Bezeq International a tender for the provision of Internet services.Palestinian Captive MarketBezeq enjoys access to the Palestinian market as a captive market.&amp;nbsp;The company provides services to Palestinian communication providers who are dependent on Israeli providers. Lacking the proper infrastructure for their services, Palestinian telecommunication providers rely on Bezeq for infrastructure services. Bezeq also provides connection to its network, billing services, leasing of space, and services in leased premises.While the Paris Protocol (the economic annex to the Oslo Accords) grants the Palestinian Authority the right to build and operate an independent telecommunication infrastructure, Israel controls the allocation of frequency spectrum and the imports of ICT equipment, and restricts Palestinian access to Area C, leading to a crippled Palestinian telecommunication sector, one that is held captive by the Israeli market.&amp;nbsp;For more, see Who Profits’ Report:&amp;nbsp;Signal Strength: Occupied The Telecommunication Sector and The Israeli Occupation.Services to the Israeli Military&amp;nbsp;Through its fully owned subsidiaries,&amp;nbsp;Bezeq provides cellular and communication services and equipment for the military Israeli Coordinator of Government Activities in the Territories (COGAT), including the Israeli Civil Administration (ICA) in the occupied West Bank, and the Israeli military District Coordination and Liaison (DCL or DCO) Gaza.&amp;nbsp;Services to the&amp;nbsp;Coordinator of Government Activities in the Territories (COGAT)Bezeq:Between May 2024 and June 2025, Bezeq provided COGAT with communications services worth NIS 4,095.Between July 2023 and December 2024, Bezeq provided COGAT with communications services worth NIS 4,000.In January 2023 Bezeq provided COGAT with communications services worth NIS 9,547.Between November 2022 and June 2024, Bezeq provided COGAT with communications services worth NIS 3,000.In September 2022, Bezeq provided COGAT with communications services worth NIS 7,540.Bezeq International:In June 2024, Bezeq International provided COGAT with internet services worth NIS 4,895.In December 2023, Bezeq International provided COGAT with communications services worth NIS 17,960.In May 2023, Bezeq International provided COGAT with internet services worth NIS 32,909.In November 2022, Bezeq International provided COGAT with internet services worth NIS 9,670.Services to the&amp;nbsp;Israeli Civil Administration (ICA):Bezeq and its subsidiaries provide&amp;nbsp;communications,&amp;nbsp;cellular, and internet&amp;nbsp;services to the Israeli Civil Administration (ICA) in the West Bank, headquartered in the settlement of Beit El.&amp;nbsp;Bezeq:In December 2022, Bezeq provided the ICA with phone and land line services worth NIS 449,999Between May 2022 and January 2024, Bezeq provided the ICA with internet services worth NIS 19,740.In 2021, Bezeq received an exemption from tender to provide the Israeli Civil Administration (ICA) in the occupied West Bank, with landline communication services until the end of 2022.&amp;nbsp;Bezeq International:Between March 2024 and December 2024, Bezeq International provided the ICA with&amp;nbsp;a central phone communications worth NIS 248,957.Between December 2022 and December 2023, Bezeq International provided the ICA with a central phone communications worth NIS 219,889Between March 2022 and April 2022, Bezeq International provided the ICA with&amp;nbsp;services worth NIS 9,360.In 2021, Bezeq International was contracted by the ICA to provide maintenance work for operators in its facilities until the end of 2022.Pelephone:Pelephone Communications, operates cellular antennas at 12 ICA sites in the West Bank, including in the settlements of Beit El, Kiryat Arba, Har Hevron, Hashmonaim, Mateh Binyamin, and Oranit, at the Anatot Camp military base near the the Palestinian town of Anata, in the Palestinian town of Azzun, and in the city of Hebron.&amp;nbsp;&amp;nbsp;Services to the&amp;nbsp;military District Coordination and Liaison (DCL or DCO) Gaza:Bezeq:In August 2024, Bezeq was contracted to provide DCL Gaza with communications services until December 2025 for NIS 50,000.In August 2024, Bezeq provided DCL Gaza with communications services worth NIS 4,319.In June 2024, Bezeq provided DCL Gaza with internet services worth NIS 1,424.In March 2024, Bezeq provided DCL Gaza with communications services worth NIS 7,399.In December 2023, Bezeq provided DCL Gaza with communications services worth NIS 16,946.In December 2022, Bezeq provided DCL Gaza with communications services worth NIS 85,742.Between November 2022 and December 2024, Bezeq provided DCL Gaza with phone services worth NIS 40,000Bezeq International:In January 2024, Bezeq International provided DCL Gaza with international communications services worth NIS 5,850.In November 2022, Bezeq International provided DCL Gaza with communications services worth NIS 46,260&amp;nbsp;Servies to the Isreal Prison Service&amp;nbsp;Through its fully owned subsidiaries, Bezeq has provided telecommunication services and equipment for the Israel Prison Service (IPS), including a detention facility in the occupied West Bank where Palestinian prisoners are held.Bezeq:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.Bezeq International:Between 2017 and 2019, Bezeq International provided services for the IPS worth NIS 11,658,272, including purchase of land line and mobile phones, line licenses, maintenance and technical services, software security and installation.&amp;nbsp;In 2018, Bezeq International provided services for the construction of two wings in Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank, where Palestinian prisoners and administrative detainees are held.&amp;nbsp;Pelephone:Between 2016 and 2021, Pelephone provided the IPS with cellular services worth NIS 12,406,112. The company provided communication services, mobile lines and phones, and accompanying equipment.In July 2025, Bezeq Group announced that it is evaluating the possibility of deploying a new submarine cable linking Israel to strategic landing points in Europe. The cable, stretching thousands of kilometers, is expected to significantly increase Internet traffic capacity and enable the transmission of hundreds of terabits between Israel and Europe.&amp;nbsp;&amp;nbsp;</t>
@@ -426,100 +292,106 @@
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
 In September 2023, the company&amp;rsquo;s consortium, JTrain, was chosen as the winning bid in the Jerusalem Light Rail (JLR) Blue Line tender. The JTrain consortium was established for the benefit of the project and is jointly owned by Danya Cebus, Dan Public Transportation Company, and the Spanish infrastructure company COMSA.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods.
 The JLR Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot and Ramat Eshkol settlement neighborhoods in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations &amp;ndash; of which 17 are located in settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.
 The tender, estimated at NIS 9 billion, includes the establishment, operation, maintenance and financing of the Blue Line project, and the building and laying of tracks for three railway lines extending over 31 kilometers. The consortium will operate the Blue Line for a period of seven years with an option for another 18 years, and will maintain the network for 25 years. The planning works will begin in the coming year and the line will be gradually activated starting in 2028 until its full operation in 2030. &amp;nbsp;
 In September 2023, JTrain won a tender by Moriah Jerusalem Development Corporation to carry out infrastructure, construction, paving and development works at the Ramot Interchange, adjacent to the Ramot settlement neighborhood, as part of the Blue Line project.
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
 Israeli military Intelligence Campus 
 The company carried out the construction of the Israeli military&amp;rsquo;s Intelligence campus (Kiryat Hatikshuv) in the Naqab, through its partnership with the construction contractor for the planning and construction work in the ICT campus together with the Israeli company Shikun &amp;amp; Binui. The work included the construction of all-purpose buildings on 173,000 square meters for the corps. The military ICT campus is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region. In June 2023, the company sold all its rights in Kidmat HaNegev ICT general partnership to Shikun &amp;amp; Binui.
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
@@ -681,184 +553,88 @@
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...95 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Itzkin Eyal  Architects</t>
   </si>
   <si>
     <t xml:space="preserve">An architecture firm.
 The company has been planning various construction projects in dozens of settlements. Up until December 2015, the company has planned hundreds of housing units in many settlements in both the occupied West Bank and East Jerusalem. Among these settlements are Immanuel, Efrat, Barkan and Ma&amp;#39;aleh Adumim settlement in the West Bank, and the settlements of Pisgat Ze&amp;#39;ev and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
-  </si>
-[...1 lines deleted...]
-    <t>UK</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
 On March 14, 2023, a JCB backhoe loader was used to demolish two Palestinian homes that housed 12 people in Umm Tuba in Sur Baher, occupied East Jerusalem. The families were forced out of their homes by Israeli soldiers.
 On March 1, 2023, JCB backhoe loaders were used by Israeli forces to demolish a Palestinian home in the village of Beit Dajan, northeast of Nablus, occupied West Bank.
 On January 16, 2023, a JCB wheel loader was used by ICA personnel, accompanied by Border Police, in the demolition of 18 non-residential structures that provided a source of income for 42 families in the town of Hizma in al-Quds District, occupied West Bank. Among the structures demolished were 6 auto repair shops, 5 stores, a carwash, an office, a storage facility, a butcher shop, an abattoir and a gas station.
@@ -1012,143 +788,51 @@
 A 2019 court case was filed against the company for applying a discriminatory policy against Palestinians seeking to rent/purchase properties developed by the company shows the company also has a discriminatory policy against Palestinian tenants.
 </t>
   </si>
   <si>
     <t>Mikud Guarding (Mikud Group)</t>
   </si>
   <si>
     <t>Mikud Group provides customized outsourcing services to state institutions and private entities in the fields of guarding and security, call center and patrol services, protection and alarm systems, cleaning and maintenance, placement and personnel services.The group companies include Mikud Guarding Security Services &amp;amp; Cleaning Ltd., Mikud Israel Security Services &amp;amp; Personnel Ltd., Mikud Group – Jerusalem Region Ltd., Mikud Security Jerusalem Ltd. (aka Mikud Technologies and Surveillance Ltd.), Moked Miukd Ltd. and Cleanor Maintenance Ltd.The company specializes in working with entities led by the Israel Police, the Israel Security Agency (Shin Bet) and the Director of Security of the Defense Establishment. Company clients include Mekorot, Israeli national water company, and Israeli state-owned weapon manufacturer Israel Aerospace Industries.Mikud Israel Security Services &amp;amp; Personnel Ltd.Services to SettlementsThe group's company, Mikud Israel Security Services &amp;amp; Personnel Ltd., provides personal security guards to government ministers, mayors, and private individuals, in full coordination with Israeli authorities.The company provides personal security guards for securing compounds in the occupied West Bank, including camera surveillance and patrols services in the settlements of Ariel, Karnei Shomron, Kedumim, and the surrounding area. &amp;nbsp;Jerusalem Light RailMikud Israel Security Services &amp;amp; Personnel provides security services for Jerusalem Light Rail (JLR), which connects Israeli settlements in occupied East Jerusalem to the western part of the city.In January 2023, the company held an annual seminar for employees of the light rail security unit in Jerusalem. In 2017, the company won a tender from the Jerusalem Municipality to provide security services for the Jerusalem Light Rail (JLR) until 31 December 2020. The company also provided inspectors for the light rail.For more on the Jerusalem Light Rail, see Who Profits Updates: Developments in the expansion of the JLR network: The J-Net project and Developments in the Expansion of the JLR Network: The Blue Line.Previously, in 2015, the company provided guarding services to a commercial complex in Mishor Adumim settlement Industrial Zone in the occupied West Bank. In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in occupied East Jerusalem.Services to the Israeli Civil AdministrationIn November 2018, Mikud Israel Security Services &amp;amp; Personnel was one of six companies awarded tender No. 81/72 from the Israeli Civil Administration (ICA) in the West Bank for the provision of security services at the Civil Administration complex in Beit El Camp, located next to the settlement of Beit El in the occupied West Bank. The company was contracted with a scope of NIS 114,543. By September 2024, the company received NIS 37,524.According to the tender documents, the contract was for one year, with the administrator's option to extend for additional periods, up to one year each, for up to four additional years in total.Services to the Ministry of National SecurityThe company provides guarding services to the Ministry of National Security and its Security, Information and Cyber ​​Division.In June 2024, the company was contracted, with exemption from tender, by the Ministry of National Security to provide guarding services as the sole supplier for NIS 489,326.In October 2023, the company was contracted, with exemption from tender, by the Ministry of National Security’s Security, Information and Cyber Division to provide additional guarding services for operational needs as a sole supplier until the end of January 2024 for NIS 1,635,207.Between 2015 and 2019, the company provided the Ministry of National Security with security services for a total of NIS 13,175,796.Services to Israel Prison ServiceBetween 2015 and 2018, the company provided security services to the Israel Prison Service’s facilities for a total amount of NIS 20,574,035 through more than 20 contracts.Mikud Group – Jerusalem Region Ltd.In February 2025, the company recruited armed security guards for an assisted living home in the French Hill neighborhood in East JerusalemServices to Israel Prison ServiceIn October 2023, the group’s company, Mikud Group – Jerusalem Region, was contracted with an exemption from tender to provide the Israel Prison Service (IPS) security and guarding services for NIS 6,000,000 until April 2024.In April 2023, the company was contracted with an exemption from tender to provide the IPS with security and safety equipment in the amount of 10,000,000 until October 2023.Cleanor Maintenance Ltd.The group's company, Cleanor Maintenance Ltd., provides building cleaning and maintenance services.Between March 2019 and March 2023, the company provided cleaning services to the Ministry of Interior headquarters and units in the Jerusalem area.In 2018, Cleanor Maintenance won a tender to provide cleaning services in educational facilities in Jerusalem, including 17 schools in East Jerusalem.Moked Mikud Ltd.In 2016, the group's company, Moked Mikud Ltd., provided a computerized alarm coordinator for Ramat Eshkol for the Ministry of Education for 3,405 NIS.In 2009, Who Profits documented the presence of company subsidiary Moked Mikud sign in the Har Homa settlement neighborhood in East Jerusalem.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Mishab Building and Development</t>
   </si>
   <si>
     <t xml:space="preserve">A private construction company mainly for the Jewish religious sector.
 As part of a contract with the Israeli Civil Administration Custodian Unit in Yehuda and Shomron, the company was involved in the construction of 106 housing units in Elkana settlement in the occupied West Bank. In addition, the company is involved in the construction of 14 housing units in the settlement of Revava, 18 housing units in the settlement of Naveh Daniel (Gush Etzion) and a construction projects in the settlements of Givat Ze&amp;#39;ev and Har Adar, all located in the West Bank.
 The company was also involved in a construction projects in the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Har Homa and Gilo in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Mizrahi Tefahot Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">An Israeli commercial bank that provides various banking and mortgage services to private and business sectors. The bank provides services to the construction and real estate sector.&amp;nbsp;
-[...91 lines deleted...]
-</t>
+    <t>Mizrahi Tefahot Bank is an Israeli commercial bank that provides a variety of banking and mortgage services to the private and business sectors, including the construction and real estate sectors. Mizrahi Tefahot is Israel's third-largest bank by assets.&amp;nbsp;The bank operates in Israel and abroad and is engaged in commercial banking activities (business and retail), mortgage activities in Israel, capital market, pension consulting, and credit operations.Mizrahi Tefahot Bank provides&amp;nbsp;financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;The bank financed construction projects in the settlements of Beitar Ilit, Ma’ale Adumim, Pisgat Ze’ev, Ariel, Revava, Alfei Menashe, Emanuel, Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank, and in the settlement neighborhoods of Ramot and Ramat Shlomo in occupied East Jerusalem.Beitar Ilit&amp;nbsp;In January 2026, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project of 14 housing units in the settlement of Beitar Ilit on 7.38 dunams (7,380 square meters) of lands (7,380 square meters) belonging to the Palestinian village of Nahalin in the occupied West Bank. The project is part of City Plan No. 426/1/3/21. The bank holds as collateral a first-degree lien on all the company’s rights in connection with the real estate, including by virtue of a tender published by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration; the leasehold rights in the real estate; a contract for construction and development in Beitar Illit; and a contract for the construction of a public building signed between the company and the Municipality of Beitar Illit.&amp;nbsp;Ma’ale Adumim&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Dalia Eliaspor Building Contracting Co. a loan for a construction project in&amp;nbsp;the settlement of Ma’ale Adumim on a total area of 7.85&amp;nbsp;dunams of lands belonging to the Palestinian town of al-Eizariya in the occupied West Bank.&amp;nbsp;The project is part of City Plans No. 420/1/3/51, 420/1/4/37, and 420/1/3/50 for residential development on lands of al-Eizariya.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights in the land and in the project according to a lease agreement between the company and the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights&amp;nbsp;to receive funds from purchasers and/or tenants of units and/or plots in the project.In February 2018 and February 2019, the bank granted Kotler Adika a loan for a construction project of 46 housing units in the settlement of Ma’ale Adumim on 5.622 dunams of lands belonging to the Palestinian villages of Khan al-Ahmar and Abu Dis in the occupied West Bank. The project is part of City Plan No. 420/1/7/30. The bank holds as collateral a first-degree lien on all the company's rights to the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, all rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;Pisgat Ze’ev&amp;nbsp;In February 2022, the bank granted Israeli construction company Dona Engineering &amp;amp; Building Co. a loan for a construction project of 210 housing units on 9.802 dunams of land in the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem, in accordance with City Plan No. 101-0330498. In February 2026, the bank granted the company a loan for the same project for which the bank holds the company’s rights to the land and the project. In February and June 2022, the bank granted the company two additional loans for the project in Pisgat Ze'ev, for which the bank holds as collateral a first-degree permanent lien on all the company’s rights of any kind and type in the land, and all its rights in the project’s bank account maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;Ariel&amp;nbsp;In February 2022, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a mortgage for the purchase of&amp;nbsp;138.75 dunams of land which constitute a ground-attached industrial pavilion in the Ariel Industrial Zone on lands belonging to the Palestinian city of Salfit in the occupied West Bank.&amp;nbsp;The bank holds as collateral a first-degree lien, without limitation in amount, on all the company’s rights under the sales agreement in connection with the land, funds, rent and insurance. The company is based in the settlement of Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;In 2019, Mizrahi Tefahot Bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Turen Habayit Shelcha a loan for its construction project in the settlement of Ariel, according to plan no.&amp;nbsp;8\130&amp;nbsp;on the lands of Salfit and Marda. The company won a tender to construct 49&amp;nbsp;housing units&amp;nbsp;in the settlements. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.Revava&amp;nbsp;In November 2022, Mizrahi Tefahot Bank maintained a bank account for settlement-based company, Shoam Israel Investment, for its residential construction project in the settlement of Revava in accordance with City Plan No. 170/4 for zoning and land use in the settlement.&amp;nbsp;The company is based in the settlement of Alon Moreh&amp;nbsp;in the occupied West Bank.&amp;nbsp;Alfei MenasheIn October 2020 and&amp;nbsp;April 2021, the bank granted Israeli construction company Avney Derech Y.Y. a loan for a construction project in the settlement of Alfei Menashe on 1.179 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;115/14 for rezoning agricultural area to a residential area on the lands of Azzun. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land&amp;nbsp;and everything to be built on it, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts, which are maintained at Mizrahi Tefahot Bank.&amp;nbsp;Ramot&amp;nbsp;In 2021, Mizrahi Tefahot Bank granted Kotler Adika a mortgage for three plots in the settlement neighborhood of Ramot in occupied East Jerusalem.Between March and November 2020, the bank granted Israeli construction company Kotler Adika four loans for a construction project of 80 housing units on 3.334 dunams of land in the settlement&amp;nbsp;neighborhood of Ramot in occupied East Jerusalem. The project is part of City Plan No. 101-0483354 for Ramot Country Project for the development of&amp;nbsp;an urban complex for housing, public buildings and institutions, open public spaces, and areas for sports and recreation. The bank holds as collateral a first-degree lien on all the company's rights in the land and the project, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;EmanuelIn September and December 2020, the bank granted Avney Derech Y.Y.&amp;nbsp;a loan for a construction project in the settlement of Emanuel on a total of 27.549 dunam of lands belonging to the Palestinian town of Deir Istiya in the occupied West Bank, in accordance with City Plan No. 120/9. The bank holds as collateral a first-degree permanent lien on all the company's rights in the land, its rights to receive funds from purchasers and/or tenants of units and/or plots in the project, its rights towards the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and all rights in the project’s bank accounts maintained at Mizrahi Tefahot Bank.&amp;nbsp;&amp;nbsp;In 2020, Mizrahi Tefahot Bank granted the Israeli company Effi Capital a loan for the construction of 166&amp;nbsp;housing units&amp;nbsp;in the settlement of Emanuel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers and the right to receive VAT refunds and any other funds from Israeli tax authorities in relation to this project.&amp;nbsp;Ramat Shlomo&amp;nbsp;Between 2016 and 2023, the bank granted Israeli&amp;nbsp;construction company Kotler Adika loans for construction projects in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.In May 2023, Mizrahi Tefahot Bank provided Israeli company Kotler Adika with a mortgage for three plots in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem. The bank holds as collateral the company’s rights in the land, and all its rights arising from the insurance of the mortgaged assets.In 2016, 2017, and 2019, the bank granted Kotler Adika loans for a construction project of&amp;nbsp;94 housing units on&amp;nbsp;6.610 dunam of land&amp;nbsp;in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem, in accordance with City Plan. No 11085. The bank holds as collateral a first-degree lien on all the company's rights in the project accounts maintained at Mizrahi Tefahot Bank, all of the company's rights in the land and in the project, all of the company's rights to receive funds from purchasers and/or tenants of units and/or plots in the project, and all of the company's rights in connection with a lease or tender for the execution of public infrastructure.&amp;nbsp;In 2017, Who Profits documented additional involvement of the bank in settlement construction in the settlements of Ariel, Beitar Ilit, Ma'aleh Adumim and Modi'in Ilit in the occupied West Bank; and the settlement neighborhoods of Har Homa, Neve Ya'akov, Pisgat Ze'ev and Ramat Shlomo in occupied East Jerusalem. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.Between 2001 and 2014, the bank granted Israeli construction company&amp;nbsp;Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;several mortgages and loans for construction projects in the settlements of&amp;nbsp;Ofarim, Anaton (Almon), Alei Zahav, Kfar Adumim, Pedu'el, and Karnei Shomron in the occupied West Bank. Bar-Amana Buildings Construction &amp;amp; Development Co.&amp;nbsp;is a construction and development company owned by the settlement movement Amana (Amana from the settlement movement of the Central Cooperative Association Gush Emunim). Amana is considered the main settlement arm of the settlers, working to establish illegal settlements and outposts in the occupied Palestinian territory. The company is based in the Ma'alot Dafna settlement neighborhood in occupied East Jerusalem.&amp;nbsp;In February 2017, the bank granted&amp;nbsp;settlement-based construction company Har Kabir a loan for which the bank holds as collateral the company's rights to receive funds pursuant to orders from Bar Amana company in connection with a loan for the construction of houses in various settlements, to secure existing and future debts of the company to Mizrahi Tefahot Bank. Har Kabir is based in the settlement of&amp;nbsp;Ariel&amp;nbsp;in the occupied West Bank.&amp;nbsp;Greennet Recycling &amp;amp; Waste TreatmentThe company operates a waste management facility in the Atarot Industrial Zone in occupied East Jerusalem.In December 2024, the bank granted Greennet Recycling &amp;amp; Waste Treatment&amp;nbsp;a loan for which it holds as collateral the company’s rights to funds, deposits and assets in the company's bank account maintained at Mizrahi Tefahot Bank.In September 2017, the bank granted Greennet a loan for which it holds as collateral a first-degree floating lien on the company’s plant, equipment, assets, funds, property and rights, including rights to receive funds from customers and any other party.In September 2017, the bank&amp;nbsp;granted Greennet an additional loan, for which the&amp;nbsp;bank holds as collateral a first-degree permanent lien on all the company’s rights pursuant to or in connection with an agreement for the receipt of waste treatment services with the Jerusalem Municipality.&amp;nbsp;Mitzpe KramimIn 2018, Mizrahi Tefahot Bank provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsMizrahi Tefahot Bank provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Mizrahi Tefahot Bank has provided loans, credit facilities and various banking services for 130 settlements in the occupied West Bank. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), and the Mateh Binyamin Regional Council (consisting of 52 settlements), and the settlements of Alfei Menashe, Beit Aryeh, Efrat, Elkana, Emanuel, Har Adar, Karnei Shomron, Kdumim, Oranit, and Sha’ar Shomron in the occupied West Bank.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Gush Etzion Regional Council. The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.In January 2026, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2025, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,500,000.In February 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 19 million.Har Hevron Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 11 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 8,000,000.In March 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 2,000,000.In February 2026, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In September 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,080,000.In March 2025, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.In December 2024, Mizrahi Bank signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 6,080,000.According to the Regional Council’s meeting protocols, in 2024 and 2025, the bank provided the council with NIS&amp;nbsp;3,080,000 million credit facilities. In&amp;nbsp;November 2024, the council approved a request for a NIS 10 million credit increase from Mizrahi Tefahot Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024,&amp;nbsp;Mizrahi Tefahot Bank granted the Har Hevron Regional Council a NIS 2 million loan to cover a deficit. In 2023, Mizrahi Tefahot Bank and&amp;nbsp;Bank Leumi&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.&amp;nbsp;In November 2023, the Har Hevron Regional Council’s assembly approved a credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank for 2024.&amp;nbsp;In February 2023, the Har Hevron Regional Council’s assembly approved an updated credit loan of NIS 3,250,000 from Mizrahi Tefahot Bank according to the banks' requirements, including the encumbrance and pledge of the council's revenues. The loan will be taken from the bank’s branch in the settlement of Alon Shvut. As of January 2023, the Har Hevron Regional Council maintained a bank account at Mizrahi Tefahot Bank for a school in its jurisdiction.In December 2022, the Har Hevron Regional Council’s assembly approved an application for a NIS 3,000,000 credit loan from Mizrahi Tefahot Bank for 2023. In May 2022, the Har Hevron Regional Council’s assembly approved taking a NIS 2 million loan for 15 years from Mizrahi Tefahot Bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Arvot HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In January 2025, Mizrahi Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 10,000,000.&amp;nbsp;In June 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2118) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 5 million.According to the Regional Council’s meeting protocols, as of September 2025, the bank maintained the council’s&amp;nbsp;school bank account.&amp;nbsp;Mateh Binyamin Regional Council&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 3 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.&amp;nbsp;In September 2005, December 2005 and April 2006, Mizrahi Tefahot Bank signed 3 pledge agreements with the Mateh Binyamin Regional Council for a period of 99 years (ending 2104 and 2105) for which the bank holds properties in the settlement of Psagot as collateral.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 10 active pledge agreements with the Alfei Menashe Local Council.In January 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,400,000. &amp;nbsp;In December 2020, Mizrahi Tefahot Bank signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2119) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,567,000.According to the&amp;nbsp;Alfei Menashe&amp;nbsp;Local Council’s meeting protocols, in&amp;nbsp;2021, the council held a NIS 1.5 million collateral in Mizrahi Tefahot Bank for the council's debit account (account for short term loans). In 2020, the Council held a NIS 5,504,000 loan from Mizrahi Tefahot Bank.Beit Aryeh&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 2 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In December 2019, Mizrahi Tefahot Bank signed a pledge agreement with the Beit Aryeh&amp;nbsp;Local Council for a period of 99 years (ends 2118) for which the bank holds all the council's revenues, including property tax and financial levies as collateral.According to the Local Council’s meeting protocols, in&amp;nbsp;August 2022, the council’s assembly meeting approved the opening of an account at Mizrahi-Tefahot Bank.Efrat&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 5 active pledge agreements with the Efrat Local Council.In January 2026, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.&amp;nbsp;In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In November 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 12,000,000.In October 2024, Mizrahi Bank signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2123). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 5,500,000.In 2021, the Efrat Local Council invested NIS 15 million divided between three investment firms and three banks, one of which is Mizrahi Tefahot Bank.&amp;nbsp;ElkanaAs of April 2026, Mizrahi Tefahot Bank had 15 active pledge agreements with the Elkana Local Council.In February 2026,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In March 2025,&amp;nbsp;Mizrahi Bank&amp;nbsp;signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,300,000.In February 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 1,150,000.&amp;nbsp;In June 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Elkana Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 750,000.According to the Council’s meeting protocols,&amp;nbsp;in September 2024, the council opened two bank accounts at Mizrahi Tefahot Bank for the&amp;nbsp;council funds and parents' funds.&amp;nbsp;In January 2024, the Elkana Local Council’s assembly approved a credit loan of NIS 1,150,000 for 2024 from Mizrahi-Tefahot Bank.&amp;nbsp;In January 2023, the Local Council’s assembly approved a credit loan of NIS&amp;nbsp;1,500,000 for 2023 from Mizrahi Tefahot Bank. In February 2022, the Local Council’s assembly approved the transfer of its long-term loans from Union Bank to Mizrahi Tefahot Bank, following their merger.Emanuel&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 7 active pledge agreements with the Emanuel Local Council.&amp;nbsp;In March 2026, Mizrahi Bank signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 450,000.In March 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies limited to a total of NIS 450,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 450,000.According to the Emanuel Local Council’s meeting protocols, in November 2023, the council’s assembly approved a credit loan of NIS 450,000 for 2024 from Mizrahi Tefahot Bank against the council’s revenue encumbrance.Har Adar&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 1 active pledge agreement with the Har Adar Local Council.&amp;nbsp;In April 2025, Mizrahi Bank signed a pledge agreement with the Har Adar Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 1,500,000.&amp;nbsp;Karnei Shomron&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 20 active pledge agreements with the Karnei Shomron Local Council.&amp;nbsp;In January 2026, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2125). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 4,570,000.&amp;nbsp;In August 2025, Mizrahi Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2124). The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,192,870.&amp;nbsp;In May 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 3,962,000 million.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Karnei Shomron Local Council for a period of 99 years (ends 2122) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 4 million.According to the council’s meeting protocols, as of September 2023, the Karnei Shomron Local Council held NIS 5 million in a short-term deposit at Mizrahi Bank. In 2022, the council held a NIS 400,000 loan in a checking account at Mizrahi Tefahot Bank for the council's community center. In 2023, the council approved a NIS 500,000 loan from the bank for the community center. In January 2023, the Karnei Shomron Local Council approved a NIS 4 million credit loan from Mizrahi Tefahot Bank for 2023 and increased its current account credit from NIS 500,000 to NIS 1 million.&amp;nbsp;Kdumim&amp;nbsp;As of April 2026, Mizrahi Tefahot Bank had 9 active pledge agreements with the Kdumim Local Council.&amp;nbsp;In February 2026, Mizrahi Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party, except funds originating from the state budget, up to a total amount of NIS 3,000,000.In January 2024, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (ends 2123) against all the council's revenues, including property tax and financial levies, with the exception of funds originating from the state budget, limited to a total of NIS 2,750,000.In May 2023, Mizrahi Tefahot Bank signed a pledge agreement with the Kedumim Local Council for a period of 99 years (e</t>
   </si>
   <si>
     <t>Mordechai Aviv Construction Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company.
 The company constructs several housing projects in settlements in the West Bank, including Ma&amp;#39;ale Adumim and Pisgat Ze&amp;#39;ev, and in the settlement neighborhoods of Jerusalem including Homat Shmuel (Har Homa), Givat Ze&amp;#39;ev and Talpiot East.
 The company owns factories for the manufacturing and processing of building materials, a garage and a warehouse on a 7.5 dunam plot in its possession in the&amp;nbsp;Atarot Industrial Zone, which is a settlement in the occupied Palestinian territory.&amp;nbsp;The company&amp;#39;s real estate asset in the occupied Palestinian land of Atarot has generated 1 million NIS in 2013 alone. The land is in full ownership of the company until 2023 and it is subject to renewal of ownership vis-&amp;agrave;-vis the Israeli land Adminstraion for another 49 years.
 In addition, the company has constructed Ma&amp;#39;aleh Adumim City Hall, and owned Adumim Mall, Ma&amp;#39;ale Adumim&amp;#39;s shopping mall, until March 2006.
 </t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Nesher Israel Cement Enterprises</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and supplier of cement and clinker products for the construction&amp;nbsp;industry.
 Until September 2020, the company held a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since company products accounted for over 85% of all cement in Israel, it is safe to assume that the Wall, checkpoints, Israeli settlements and infrastructure in the occupied Palestinian territory were all built using cement purchased from the company.
 Products of the company were documented in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim in the occupied West Bank&amp;nbsp;and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem with the western part of the city.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the Wall, CRH management (one of Nesher&amp;rsquo;s main shareholders at the time) admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 </t>
   </si>
   <si>
@@ -1167,50 +851,53 @@
     <t xml:space="preserve">A private Israeli company specializing in construction and real estate.
 The company built and marketed a residential project in Har Homa settlement neighborhood in occupied East Jerusalem as well as three residential projects in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The project was accompanied by Mizraji Tfahot bank.
 In the 1980s, the company was involved in&amp;nbsp;two&amp;nbsp;construction projects in the occupied Gaza Strip. Contracted by the Jewish Agency, the Israeli Ministry of Tourism and seven Israeli settlements, the company built&amp;nbsp;a hotel near the Israeli settlement of&amp;nbsp;Neve Dekalim. In addition, the company was also hired by the Israeli authorities to&amp;nbsp;renew and expand&amp;nbsp;Al-Shifa Hospital in the Gaza Strip, a major construction project. This is a clear example of the allocation of major construction projects to Israeli companies at the expense of Palestinian contractors.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market</t>
   </si>
   <si>
     <t>RE/MAX Holdings</t>
   </si>
   <si>
     <t>NYSE</t>
   </si>
   <si>
     <t>RE/MAX Holdings Inc. is an American international real estate company that operates through a franchise system. The company has franchise real estate brokerages operating globally under the RE/MAX brand and mortgage brokerages in the U.S. operating under the Motto Mortgage brand. The company provides ancillary products and services to its franchise networks.&amp;nbsp;The company’s Israeli franchisee, RE/MAX Israel, provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;RE/MAX Israel offers dozens of properties for sale and rent in the occupied West Bank, East Jerusalem and the Syrian Golan including in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank; the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem; and the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates licensed&amp;nbsp;RE/MAX offices in the settlement of Ma’ale Adumim in the occupied West Bank, in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, and an&amp;nbsp;office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).&amp;nbsp;</t>
   </si>
   <si>
     <t xml:space="preserve">RE/MAX Israel (Impact Property Developers) </t>
   </si>
   <si>
     <t>Impact Property Developers Ltd., also known as RE/MAX Israel, is the largest Israeli real estate brokerage agency, a franchisee of the American international real estate brokerage network, RE/MAX (Real Estate Maximums), which operates through franchises. The company also has a real estate school.The company provides brokerage services for the sale and rental of properties in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.The company's website lists at least 99 properties for sale and rent in the settlement neighborhoods of Gilo, Ramot, Ramat Eshkol, Pisgat Ze'ev, French Hill, Ramat Shlomo, Armon HaNatziv, Har Homa, and Neve Ya'akov in occupied East Jerusalem.In addition, the company's website lists at least 65 properties in the settlements of Ma'ale Adumim, Beit El, Ofra, Kochav Ya'akov, Tel Tsion, Beitar Illit, Geva Binyamin (Adam), Givat Ze'ev, Efrat, Anatot, Karnei Shomron, and Shim'a in the occupied West Bank. The website also lists property in the settlement of New Givon (Givon Ha'hadasha), which was built around the home of the Palestinian Gharib family, leaving them inside a small, isolated compound surrounded by a fence within the settlement, with every exit from their home requiring going through an Israeli military checkpoint.Additionally, the company’s website offers at least eight properties in the settlement of Katzrin in the occupied Syrian Golan.Branches in SettlementsThe company has offices in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, in the settlement of Ma’ale Adumim in the occupied West Bank, and an office in a shopping center located in a “demilitarized zone” outside the Green Line in the city of Maccabim (Modi'in-Maccabim-Re'ut).</t>
   </si>
   <si>
     <t xml:space="preserve">Reshef Security </t>
+  </si>
+  <si>
+    <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t>A private Israeli company from the Tigbur Group that provides guarding and security services, including technology and call centers, event security services, and sensitive site security. The company provides services to the Israel Police and government ministries.CheckpointsThe company provides security services and security guards for Israeli checkpoints in the occupied West Bank and East Jerusalem.In December 2024, the company won a tender from the Israel Police for the provision of security services in the Jerusalem area. The tender includes the provision of security services at checkpoints in occupied East Jerusalem area that are under the responsibility of the Israel Police. The service includes the placement of security guards, maintaining their operational competence, and providing a logistical and administrative envelope for a period of two years with the option of extending the first contract period by an additional year or in part for up to three additional years.The company was awarded the contract to provide security services in “Cluster B: Southern Sector”, which includes eight checkpoints – the Rachel (Checkpoint 300), Zeitim (Ras Abu Sbitan), Sheikh Sa’ed, Mazmoriya, Ein Yael (Al-Walajah), Tunnels, A-Za'ayem, and Metsudat Yehuda (the Ring) - for an annual payment of NIS 36 million and a total of NIS 180 million throughout the entire contract period.&amp;nbsp;Israel Antiquities AuthorityIn October 2023, the company won a tender to provide security and guarding services for the Israel Antiquities Authority which operates in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to Settlements &amp;nbsp;The company operates a branch in the settlement of Katzrin in the occupied Syrian Golan.&amp;nbsp;In May 2024, the company won a tender to provide security and guarding services to the Ma'ale Adumim settlement municipality in the occupied West Bank.In 2015, 2017 and 2018, the company won two additional tenders for the provision of security and patrolling services to educational institutions in the Ma'ale Adumim settlement. &amp;nbsp;In 2011, the company won a NIS 40 million tender to provide security services to the settlement, including guarding educational facilities and entrance gates, operating the central control room and surveillance systems, providing patrol services and securing checkpoints around the settlement.In 2019, the company won a tender to provide security services and operating intrusion detection systems to&amp;nbsp;Hagihon - Jerusalem’s Water and Sewage Corporation. According to the tender documents, the provider is required to supply security services to any Hagihon site located within Jerusalem’s municipal jurisdiction, including illegally annexed East Jerusalem. Among other services, the company is to provide guards for sites in the settlement neighborhoods of Gilo and Har Homa (Homat Shmuel) in occupied East Jerusalem.In 2019, the company won a tender issued by the Israel Nature and Parks Authority for the provision of security services to its sites. The tender lists nine sites in the occupied Syrian Golan and ten sites in the occupied West Bank, including the Nabi Samuel National Park, located on the lands of the Palestinian village Nebi Samwil, and Qumran in the Jordan Valley.In 2017, the company won a tender for the provision of guarding services for the Givat Ze’ev settlement local council.In 2015 and 2017, the company provided security and patrolling services to educational institutions for the settlement of Katzrin in the occupied Syrian Golan.In 2017, the company provided a smart earthquake warning system to Israel Railways, operated by sensors installed in the settlements of Maskiot, Shadmot Mehola, Ro’i, Masua, Argaman, Na’ama, Beit Ha’arava, Avnat, Mitzpe Shalem, Kalia and Yafit in the Jordan Valley area in the occupied West Bank.&amp;nbsp;</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Rotshtein Real Estate</t>
   </si>
   <si>
     <t xml:space="preserve">A public Israeli construction and real estate company. The company was responsible for the construction of Israeli military and governmental facilities, as well as, factories for Israel&amp;rsquo;s aerospace industries and IMI (Israel Military Industries).
 The company is involved in a construction project in Givat Ze&amp;#39;ev settlement in occupied West Bank.
 The company is also involved in construction projects in Har Homa, Gilo, Neve Yaacov and The French Hill settlements in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>SA.D.R. Construction Works Co.</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction company, based in the settlement of&amp;nbsp;Adam (Geva Binyamin)&amp;nbsp;in the West Bank.
 The company constructs housing projects, which include hundreds of housing units, in the settlements of Adam,&amp;nbsp;Ma&amp;#39;aleh Adumim&amp;nbsp;and&amp;nbsp;Anatot&amp;nbsp;in the West Bank and in&amp;nbsp;Har Homa (Homat Shmuel) and&amp;nbsp;Ramot, settlement neighborhoods located in occupied East Jerusalem. The company has also built public buildings in the settlements of&amp;nbsp;Halamish (Neve Tzuf)&amp;nbsp;and&amp;nbsp;Ma&amp;#39;ale Levona.
@@ -1759,51 +1446,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2008,1491 +1695,1462 @@
       <c r="E8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="H8" s="0"/>
       <c r="I8" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="H9" s="0"/>
       <c r="I9" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="0" t="s">
+      <c r="H10" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I14" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H15" s="0"/>
       <c r="I15" s="0" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="H16" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>43</v>
+      </c>
       <c r="I16" s="0" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I19" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I25" s="0"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="0" t="s">
+      <c r="F26" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I26" s="0"/>
+        <v>79</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>111</v>
+        <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H28" s="0"/>
+        <v>39</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>114</v>
+      </c>
       <c r="I28" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H29" s="0"/>
       <c r="I29" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>120</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>33</v>
+      </c>
       <c r="I30" s="0" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>130</v>
+        <v>55</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H33" s="0"/>
       <c r="I33" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H34" s="0"/>
       <c r="I34" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="H35" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I35" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F36" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>63</v>
+      </c>
       <c r="I37" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="0" t="s">
+      <c r="F40" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="0" t="s">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>51</v>
+        <v>152</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>151</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>155</v>
+        <v>55</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>156</v>
+        <v>56</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="H43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="H44" s="0"/>
       <c r="I44" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>167</v>
+        <v>13</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H45" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>56</v>
+      </c>
       <c r="I45" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="0" t="s">
+      <c r="F49" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="F49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="0" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>179</v>
+        <v>13</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>180</v>
+        <v>14</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="0" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="0" t="s">
+      <c r="F52" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="F52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" s="0" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>10</v>
+        <v>162</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>86</v>
+        <v>191</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>131</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>194</v>
+        <v>13</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="H55" s="0"/>
       <c r="I55" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>69</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E57" s="0" t="s">
+      <c r="F57" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>204</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>34</v>
-[...27 lines deleted...]
-      <c r="I59" s="0" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>