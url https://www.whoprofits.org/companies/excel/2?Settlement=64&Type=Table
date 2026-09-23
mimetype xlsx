--- v0 (2026-05-30)
+++ v1 (2026-09-23)
@@ -12,190 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t xml:space="preserve">Bank Leumi </t>
   </si>
   <si>
     <t>TASE</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides a variety of banking and financial services.
-[...100 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
+    <t>Bank Leumi Le-Israel B.M. is an Israeli commercial bank that provides services in the areas of retail banking, mortgages, business and commercial banking, infrastructure project financing, specialized banking for technology companies in Israel and abroad, and the capital market.&amp;nbsp;Bank Leumi provides financial foundation and services for settlement activities and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank financed construction of the Separation Wall in the occupied West Bank.&amp;nbsp;Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Leumi&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects and development of industrial zones in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided private clients with mortgages for properties on privately owned Palestinian land in an illegal Israeli outpost in the occupied West Bank.&amp;nbsp;Separation Wall&amp;nbsp;Bank Leumi provided settlement-based Israeli construction company Zalman Barashi &amp;amp; Bros Co. a loan for the construction and maintenance of the Separation Wall. The company is based in the Atarot Industrial Zone in occupied East Jerusalem.In February 2015, the bank granted Zalman Barashi &amp;amp; Bros Co. a loan in connection with the company’s contracts with the Israeli Ministry of Defense for the construction of the Separation Wall in the northern West Bank area and for comprehensive maintenance of the Separation Wall in the so-called Jerusalem Envelope area surrounding occupied East Jerusalem in the occupied West Bank.&amp;nbsp;The Jerusalem Light RailBank Leumi is the financier of the Blue Line Project of the Jerusalem Light Rail (JLR).In April 2024, Bank Leumi was chosen to lead the financing for the construction of the Blue Line of the Jerusalem Light Rail (JLR) in an estimated amount of NIS 1 billion. The bank signed a memorandum of understanding with the partners in the project,&amp;nbsp;Danya Cebus&amp;nbsp;and&amp;nbsp;Dan Public Transportation Company.The JLR network connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line, whilst expropriating Palestinian land and fragmenting Palestinian communities.The Blue Line project, the most recent expansion of the JLR network, is intended to create transportation continuity on both sides of the Green Line, serving settlements in occupied East Jerusalem and the West Bank and facilitating their integration into the transportation network in Jerusalem. The Blue Line is to be the third and longest axis of the JLR network with a total of 53 stations of which 17 are located in the settlements of Ramat Eshkol, Ramot, Gilo, and the planned settlement, Givat Hamatos in occupied East Jerusalem. For more on the JLR Blue Line project, see Who Profits’ report&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2020, Bank Leumi financed the establishment of the Red Line of the Jerusalem Light Rail in a joint financing agreement with&amp;nbsp;Hapoalim Bank&amp;nbsp;for NIS 2 billion for the Citypass Group, the previous franchisee and operator of the Jerusalem Light Rail.Design City Mall&amp;nbsp;Bank Leumi financed the establishment of the Design City shopping complex in the Mishor Adumim Industrial Zone with NIS 250 million. The Design City mall opened in July 2021 in the Mishor Adumim Industrial Zone in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the Design City project, see Who Profits’ report&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;Sewage Treatment Plant&amp;nbsp;In 2016, Bank Leumi provided financing for the construction of a sewage treatment plant near Nabi Musa near Jericho in the occupied West Bank. The plant is to serve the settlement neighborhoods of Pisgat Ze'ev, Neve Ya'akov and French Hill in occupied East Jerusalem.Mitzpe Kramim&amp;nbsp;In 2018, Bank Leumi provided mortgage loans for the purchase of real estate on Palestinian privately owned land in the Mitzpe Kramim illegal Israeli outpost in the Jordan Valley in the occupied West Bank.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Barkan Industrial Zone &amp;nbsp;Between 2012 and 2025, Bank Leumi provided&amp;nbsp;All Trade Recycling with mortgages for land development in the Barkan Industrial Zone in the occupied West Bank. All Trade Recycling operates an electronic recycling plant in the Barkan Industrial Zone.In 2012, the bank granted the company loans for two plots of land with an area of 7.524 dunams (7,524 square meters) in the Barkan Industrial Zone in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;5/1/ת/130 for land rezoning to industry, for which the bank holds as collateral the company’s rights in the land and the project. In January 2025, the bank granted the company an additional loan, for which the bank holds as collateral a first-degree permanent lien on all the company's rights in all the buildings and structures in the real estate, including building rights.&amp;nbsp;Ariel West Industrial ZoneBank Leumi financed construction in the Ariel West Industrial Zone on lands belonging to the Palestinian town of Hares in the occupied West Bank.&amp;nbsp;The bank provided loans to three Israeli construction companies for a construction project as part of City Plan No. 6/7/ת/130 for land rezoning from commercial to industrial in the Industrial Zone on Hares lands.&amp;nbsp;In March 2024 and April 2024, the bank granted Israeli construction company Estee Steel loans for the lease of 37.497 dunams in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company's contractual rights under the lease agreement, including everything attached to the mortgaged assets and all fruits and other rights, including building rights.&amp;nbsp;In March and April 2024, the bank granted Israeli construction company Leo Properties loans for construction in the Industrial Zone across 37.497 dunams of lands belonging to Hares. The bank holds as collateral a first-degree lien on the contractual rights under a lease agreement regarding the property and all the company’s rights in the property, including building rights.In March 2024 and April 2024, the bank granted Israeli construction company Sheltam Building a loan for construction in the Industrial Zone on lands belonging to Hares. The bank holds as collateral a first-degree lien on the company’s contractual rights in the project and the land.Mishor Adumim Industrial Zone&amp;nbsp;Between 2014&amp;nbsp;and 2024, Bank Leumi provided Israeli construction company Beton Atarot loans for the company’s facility in the Mishor Adumim Industrial Zone in the occupied West Bank.In 2017 and 2018, the bank granted the company loans for a development project on an area of ​​2.116 dunams in the Mishor Adumim Industrial Zone in the settlement of Ma'ale Adumim. The project is part of City Plan No. 420/2/2/2/5 for the division of plots on lands belonging to the Palestinian village of Khan al-Ahmar in the occupied West Bank. In December 2024, the bank granted the company an additional loan for the project, for which the bank holds as collateral a first-degree lien on the company’s contractual rights under the development contract and all other rights in the project, including building rights.&amp;nbsp;EmanuelIn February 2026, the bank granted Israeli construction company Hemdat Shomron – Entrepreneurship, based in the settlement of Ariel, two loans for a construction project of 24 housing units on 2.781 dunams of land in the settlement of Emanuel. The project is part of City Plan No. 120/6 for rezoning land use from agriculture to residential. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Kiryat ArbaIn January 2026, the bank granted Hemdat Shomron two loans for a construction project of 80 housing units in the settlement of Kiryat Arba across 9.465 dunams of lands belonging to the Palestinian city of Hebron. The project is part of City Plan No. 510/14/1 for development of a residential neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company’s&amp;nbsp;contractual rights by virtue of winning the construction tender and an agreement issued by the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration, and the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Ma’ale EfraimIn March 2025, the bank granted Hemdat Shomron a loan for a construction project on 16 plots of land across 13.781 dunam in the settlement of Ma’ale Efraim in the occupied West Bank. The project is part of City Plan No. 310/13 to regulate and designate land in a neighborhood in the settlement. The bank holds as collateral a first-degree lien on the company’s contractual rights in the property listed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;RevavaIn January 2026, the bank granted Israeli construction company Shoham Israel Investment, based in the settlement of Alon Moreh, a loan for a residential project on 10.726 dunams of land in the settlement of Revava in the occupied West Bank in accordance with City Plan No. 170/4. The bank holds as collateral a first-degree lien on the company’s contractual rights in 9 apartments in the project.&amp;nbsp;10.726 dunam&amp;nbsp;Pisgat Ze’evIn August 2025, the bank granted Israeli construction company Sarfati Shimon three loans for a construction project in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem. The project is part of City Plan No. 11647for the development of a residential neighborhood with 625 units in the neighborhood. The bank holds as collateral a first-degree lien on all the company’s rights to the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.&amp;nbsp;In September 2025, the bank operated a bank account for the company for a residential and commercial project in Pisgat Ze'ev that includes 4 residential towers with 286 housing units and an employment building with commerce and public spaces.Etz Efraim&amp;nbsp;Between 2022 and 2025, Bank Leumi provided loans for construction projects in the settlement of Etz Efraim in the occupied West Bank.&amp;nbsp;In January 2025 and July 2023, the bank granted Israeli construction company Kedma Etz Efraim loans for a construction project in the settlement of Etz Efraim on&amp;nbsp;lands belonging to the Palestinian village of Mas’ha in accordance with City Plan No. 126/4. The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project, including all equipment and inventory, and all rights in the company’s bank account maintained for the purposes of the project.In December 2022, the bank granted Kedma Etz Efraim&amp;nbsp;a loan for a construction project in the settlement of Etz Efraim. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.Efrat&amp;nbsp;In March 2024, the bank granted Israeli construction company Boneich Construction Development &amp;amp; Investments, based in the settlement of Efrat, two loans for the construction of 21 housing units in the settlement of Efrat on an area of 3.415 dunams of lands belonging to the&amp;nbsp;Palestinian town of al-Khader. The project is part of City Plan No. 410/5/66 in the Givat HaTamar neighborhood in the settlement. The bank holds as collateral the company’s contractual rights in the project under a lease agreement with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Givat Ze’evIn January 2024 and May 2024, the bank granted Israeli construction company Mishab Building and Development Co. loans for a construction project in the settlement of Givat Ze’ev on lands belonging to the Palestinian village of al-Jib northwest of Jerusalem in the occupied West Bank. The project is part of City Plan No. 220/26/3 for development of the settlement on lands of al-Jib. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Gilo&amp;nbsp;In June 2024, the bank granted Israeli construction company Bialik - Mother of the Beit Yerushalmi Group a loan for a development project in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 1905 for the development of a residential district that will encompass up to 10,000 apartments. The bank holds as collateral a first-degree mortgage on the lease of 3 plots of land, including everything attached to them, and all the company’s rights in the property, including building rights.&amp;nbsp;In March 2024, the bank granted the company a loan for an additional construction project of 35 housing units across 2.826 dunam of land in the settlement neighborhood of Gilo in occupied East Jerusalem. The project is part of City Plan No. 13157 for the establishment of a new residential neighborhood in Gilo with a total of 900 housing units. The bank holds as collateral a first-degree lien on all the company's rights in connection with the land and the project.Ramot AlonIn August 2024, the bank granted Israeli construction company Hasid Brothers Building Contracting Co.&amp;nbsp;a loan for a construction project of a residential building on an area of 3.642 dunams in the settlement neighborhood of Ramot (Ramot Alon) in occupied East Jerusalem, in accordance with City Plan No. 101-0523332. The bank holds as collateral a first-degree lien on all the company's contractual rights under a lease agreement, including everything connected to the mortgaged property, and all current and future rights, including construction rights.In March 2024 and March 2023, the bank granted Hasid Brothers two loans in connection with a development project of a residential complex and public buildings on&amp;nbsp;3 plots of land in the settlement neighborhood of Ramot in occupied East Jerusalem, for which the bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.Armon Hanatziv (East Talpiot)&amp;nbsp;In June 2023, the bank granted Hasid Brothers Building Contracting Co. a loan for a development contract for the construction of hotels on an area of approximately 3.222 dunams near Armon Hanatziv Promenade in the settlement neighborhood of East Talpiot in&amp;nbsp;occupied East Jerusalem, in accordance with City Plan No. 4711for the designation of the area to an area for hotels and tourism.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s Rights, including building rights, and current and future fruits arising from the real estate project.Givat HaMatosIn July 2024, the bank granted&amp;nbsp;Israeli construction company Ram Aderet – Salait two loans for a construction project of 212 housing units including 7 public housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The project is part of City&amp;nbsp;Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners. In September 2021 and&amp;nbsp;In October 2021, the bank granted the company additional loans for the project.&amp;nbsp;In April 2021, the bank granted Ram Aderet – Salait a loan for a construction project on 20 plots of land in Givat HaMatos. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;Alfei Menashe&amp;nbsp;In January and August 2022, the bank granted Israeli construction company Briza BaGivaa loans for a construction project in the settlement of Alfei Menashe&amp;nbsp;across 18.146 dunam of lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No.&amp;nbsp;115/8 and No.&amp;nbsp;115/8/1 for the construction of 1,406 housing units in the Givat Tal neighborhood in the settlement on lands belonging to Azzun.&amp;nbsp;The bank holds as collateral a first-degree lien on all the company’s rights in the land and the project.In May 2022, the bank granted Briza BaGivaa a loan for the construction of 70 housing units in the settlement of Alfei Menashe. The bank holds as collateral a first-degree lien on the company's rights under a construction and development contract with the Ministry of Construction and Housing.&amp;nbsp;In October 2021, the bank granted&amp;nbsp;Israeli construction company Ofek Engineering (Aba), based in the settlement of Tzufim, a loan for a development project in the settlement of Alfei Menashe on 5 plots on lands belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;115/8/1 for the design and construction in the Givat Tal neighborhood in the settlement. The bank holds as collateral a first-degree lien on all the company's contractual rights in the land and the real estate, including building rights, according to a development contract&amp;nbsp;signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.In 2020, the bank granted&amp;nbsp;Rotshtein Real Estate&amp;nbsp;a loan for a construction project in the settlement of Alfei Menashe on 27.016 dunams of lands belonging to the Palestinian villages of Azzun and Kufr Thulth in the occupied West Bank. The project is part of Plan No.&amp;nbsp;1/17/115&amp;nbsp;for the development of a business park on the lands of Azzun and Kufr Thulth. The bank holds as collateral the company’s contractual and actual rights in the land and project.TzufimIn May 2020, the bank granted Ofek Engineering a loan for which the bank holds as collateral a first-degree mortgage on the rights in connection with a rental agreement for three houses in the settlement of Tzufim.&amp;nbsp;In 2018, the bank granted Ofek Engineering a loan for a construction project in the settlement of Tzufim on lands belonging to the Palestinian village of Jayyus. In 2016, the bank granted the company a mortgage for the purchase of a plot in the settlement of Tzufim, for which the bank holds as collateral the contractual rights in the real estate.&amp;nbsp;Beitar IlitIn November 2021, the bank granted Israeli construction company Denefit Real Estate a loan for a construction project in the settlement of Beitar Ilit in accordance with City Plan No.&amp;nbsp;426/1/3/1 for residential development in the settlement. The bank holds as collateral a first-degree lien on all the company’s rights to receive funds from the tax authorities in connection with the project on the land.&amp;nbsp;In 2021, Bank Leumi granted Israeli company N. Nathanel a loan for a construction project of 405 housing units and a commercial area in the settlement of Beitar Illit, in accordance with Plan No.&amp;nbsp;3/426.In 2021, Bank Leumi provided Dafnit company with a loan for a construction project in Beitar Ilit, in accordance with Plan No.&amp;nbsp;31/1/426.&amp;nbsp;Atarot Industrial ZoneIn 2021, Bank Leumi granted a loan to Mivneh company for plots in the Atarot Industrial Zone in occupied East Jerusalem. The bank holds as collateral the company’s contractual and actual rights in the land and project.ArielIn 2020, Bank Leumi provided Israeli company Turen Habayit Shelcha a mortgage for the for the construction of 85 housing units in settlement of Ariel in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Previously, Who Profits documented additional involvement of the bank in settlement construction. For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Leumi provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Leumi has provided loans, credit facilities and various banking services for over 190 settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Shomron Regional Council (consisting of 33 settlements), and the settlements of Alfei Menashe, Ariel, Beit Aryeh, Beit El, Beitar Ilit, Efrat, Emanuel, Givat Zeev, Kiryat Arba, Ma’ale Adumim, and Oranit in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council (consisting of&amp;nbsp;33 settlements) and the settlement of Katzrin in the occupied Syrian Golan.Gush Etzion Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;The Gush Etzion Regional Council consists of 24 settlements in the occupied West Bank.&amp;nbsp;In June 2016, Bank Leumi signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2115) for which the bank holds the council’s current and future revenue up to the amount of NIS 3,250,000 as collateral.&amp;nbsp;Har Hevron Regional CouncilAs of April 2026, Bank Leumi had 7 active pledge agreements with the Har Hevron Regional Council.&amp;nbsp;The Har Hevron Regional Council consists of23 settlements&amp;nbsp;in the South Hebron Hills area in the occupied West Bank.&amp;nbsp;According to the Regional Council’s meeting protocols, in 2024, the bank provided the council with a NIS 1 million credit facilities.&amp;nbsp;In 2023, Bank Leumi and&amp;nbsp;Mizrahi Tefahot Bank&amp;nbsp;granted loans in the amount of NIS 16 million loan to the Har Hevron Regional Council.According to the Regional Council’s meeting protocols, in November 2023, the Council approved a NIS 1 million loan from Bank Leumi for 2024. In September 2023, the Council approved a NIS 2,983,500 loan for 15 years from Bank Leumi.In November 2023, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In January 2019, Bank Leumi signed a pledge agreement with the Har Hevron Regional Council for a period of 99 years (ends 2118) for which the bank holds the council’s current and future revenue as collateral.Jordan Valley&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 1 active pledge agreement with the Jordan Valley Regional Council.&amp;nbsp;The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;Mateh Binyamin&amp;nbsp;Regional CouncilAs of April 2026, Bank Leumi had 6 active pledge agreements with the Mateh Binyamin Regional Council.&amp;nbsp;The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.According to the Regional Council’s meeting protocols, in 2024 and 2025, Bank Leumi provided the council with a NIS 15 million credit facility.In January 2022, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2121), for which the bank holds the council’s current and future revenue as collateral.In December 2021, Bank Leumi signed a pledge agreement with the Mateh Binyamin Regional Council for a period of 99 years (ends 2120), for which the bank holds the council’s current and future revenue as collateral.Shomron&amp;nbsp;Regional Council&amp;nbsp;As of April 2026, Bank Leumi had 9 active pledge agreements with the Shomron Regional Council.&amp;nbsp;The Shomron Regional Council consists of 33 settlements&amp;nbsp;in the central occupied West Bank.In September 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;In December 2025, Bank Leumi signed a pledge agreement with the Shomron Regional Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a first-degree lien on all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Alfei Menashe&amp;nbsp;As of April 2026, Bank Leumi had 7 active pledge agreements with the Alfei Menashe Local Council.&amp;nbsp;In January 2025, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In March 2021, Bank Leumi signed a pledge agreement with the Alfei Menashe Local Council for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.According to the council’s&amp;nbsp;meeting&amp;nbsp;protocol from 2020, Bank Leumi provided the council with a NIS 6,000,000 loan.&amp;nbsp;ArielAs of April 2026, Bank Leumi had 1 active pledge agreement with the Ariel Municipality.&amp;nbsp;In December 2021, Bank Leumi signed a pledge agreement with the Ariel Municipality for a period of 99 years (ends 2120) for which the bank holds the council’s current and future revenue as collateral.Beit Aryeh&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beit Aryeh Local Council.&amp;nbsp;In February 2019, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.In November 2012, Bank Leumi signed a pledge agreement with the Beit Aryeh Local Council for a period of 99 years (ends 2111), for which the bank holds the council’s current and future revenue up to the amount of NIS 1,800,000 as collateral.Beit ElAs of April 2026, Bank Leumi had 10 active pledge agreements with the Beit El Local Council.&amp;nbsp;In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In October 2024, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In December 2025, Bank Leumi signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2125). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.Beitar Ilit&amp;nbsp;As of April 2026, Bank Leumi had 6 active pledge agreements with the Beitar Ilit Municipality.&amp;nbsp;In October 2003, Bank Leumi signed 2 pledge agreements with the Beitar Ilit Municipality for a period of 99 years (ending 2102) for which the bank holds up to NIS 3 million of the municipality's revenues as collateral.Efrat&amp;nbsp;As of April 2026, Bank Leumi had 5 active pledge agreements with the Efrat Local Council.&amp;nbsp;In July 2025, Bank Leumi signed a pledge agreement with the Efrata Local Council for a period of 99 years (ends 2124). The bank holds first-degree lien of all the council’s current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.According to the Local Council’s meeting protocols, in 2021, the council had investment of NIS 15 million divided between three investment firms and three banks, including Bank Leumi.In November 2020, Bank Leumi signed a pledge agreement with the Efrat Local Council for a period of 99 years (ends 2119), for which the bank holds the council’s current and future revenue as collateral.Emanuel&amp;nbsp;As of April 2026, Bank Leumi had&amp;nbsp;1&amp;nbsp;active pledge agreement with the Emanuel Local Council.&amp;nbsp;In January 2026, Bank Leumi signed a pledge agreement with the Emanual Local Council for a period of 99 years (ends 2125).&amp;nbsp;The bank holds the council’s rights for all its current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.&amp;nbsp;Givat ZeevAs of April 2026, Bank Leumi had 10 active pledge agreements with the Givat Zeev Local Council.&amp;nbsp;In December 2024, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In June 2025, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2124). The bank holds a first-degree lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In May 2023, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In December 2019, Bank Leumi signed a pledge agreement with the Givat Ze’ev Local Council for a period of 99 years (ends 2118), for which the bank holds the council’s current and future revenue as collateral.Kiryat Arba&amp;nbsp;As of April 2026, Bank Leumi had 10 active pledge agreements with the Kiryat Arba Local Council.&amp;nbsp;In May 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124).&amp;nbsp;The bank holds a pledge and first-degree lien of all the council’s rights for current and future revenues, including taxes, municipal taxes, license fees, and all other amounts of any kind from any party.In July 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-degree mortgage and lien of rights on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.In September 2025, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2124). The bank holds a first-rank lien on the council’s rights to all current and future revenues, including taxes, municipal taxes, license fees, and any other amount of any kind.&amp;nbsp;According to the Local Council’s meeting protocols, in 2024, the bank provided the council with a NIS&amp;nbsp;1,875,000 loan. In December 2024, the council approved a NIS&amp;nbsp;2,700,000 credit facility from the bank.&amp;nbsp;In December 2025, the council approved a NIS 3 million credit facility with the bank for 2026.&amp;nbsp;In March 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2123), for which the bank holds the council’s current and future revenue as collateral.In August 2023, Bank Leumi signed a pledge agreement with the Kiryat Arba Local Council for a period of 99 years (ends 2122), for which the bank holds the council’s current and future revenue as collateral.In July 2022, the council approved the opening of a bank account at Bank Leumi for a school</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Bardarian Brothers</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and infrastructure company.
 The company was one of the selected contractors that won the Israeli Ministry of Defense tender for infrastructure works along the Annexation Wall, carrying out two sections of the wall.
 The company was contracted in 2010 to provide reinforced walls and steel crash barriers to the 20/50 Interchange in the northern part of occupied East Jerusalem. Road No. 20 connects the settlements neighborhoods of Pisgat Ze&amp;#39;ev and Neve Ya&amp;#39;acov to West Jerusalem and to Road 443, thus consolidating Israeli control over East Jerusalem.
 The company has also executed numerous infrastructure projects in settlements in the occupied Palestinian territory, including in the settlements of Beitar Illit, Efrat, Adam and Givat Zeev in the occupied West Bank and the settlement neighborhoods of Neve Yaakov and Pisgat Zeev in occupied East Jerusalem.
 In 2013, Leumi Bank extended credit to the company to conduct road and infrastructure works in the Neve Ya&amp;#39;akov&amp;#39;s settlement neighborhood, in accordance with a contract that the company signed with the Israeli Ministry of Construction and Housing in May 2013. The company provided as collateral to the bank all of its rights in connection with the contract.
 Hapoalim Bank also accompanied an infrastructure project of the company in Hill C of the settlement of Beitar Illit, on the basis of a contract with the Israeli company Adi Hadar. The bank holds as collateral all rights and funds owed to the company for the project.
 Bardarian Brothers also received credit from Leumi Bank to conduct road paving, development and infrastructure works in the settlement of Givat Ze&amp;#39;ev in 2013. Leumi Bank held as collateral all the company&amp;#39;s rights in relation to the contract with the Givat Ze&amp;#39;ev Regional Council and the company Local Government Economic Services, which hired Bardarian Brothers to execute this project.
 In February 2018, the company won a tender to carry out development work for the Green Line of the Jerusalem light rail. The line will connect the settlement neighborhood of Gilo in occupied East Jerusalem to the western part of the city and to Mt. Scopus in northern East Jerusalem.
@@ -365,318 +267,75 @@
 In 2020, Hagihon received NIS 300,000 from the Ministry of Housing and Construction for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2020, the Ministry of Housing and Construction paid NIS 300,000 for the maintenance and drainage of sewage systems in Har Homa settlement in occupied East Jerusalem.
 In 2016, the Coordinator of Government Activities in the occupied Territories (COGAT) paid Hagihon NIS 25,000 for connecting water pipes in Rachel Tomb, a religious Jewish site northern of Bethlehem in the occupied West Bank.
 In 2016, the Israeli Prison Services paid Hagihon NIS 15,777 for water and sewage services in Jerusalem.
 Involvement of Subsidiary- Jerusalem Sewage Treatment Plants Ltd. (JWPE):
 As of 2021, the company&amp;rsquo;s subsidiary&amp;nbsp; JWPE purifies the sewage for several settlements including Ma&amp;rsquo;ale Adumim, Givat Zeev, Beitar Illit, New Givhon, Mount Gilo (Har Gilo), Ma&amp;rsquo;ale Adumim, Mitzpe Jericho, Kfar Adumim, Anatot, Adam, and Alon, as well as&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian towns in occupied West Bank including Bethlehem, Beit Jala, Bir Nabala, Al-ram, Al-Jib, Anata and Hizma.
 JWPE owns the Homat Shmuel (Har Homa) purification plant, opened in 2014 and processes sewage from the Har Homa settlement neighborhood and the Palestinian neighborhoods of Sur Baher and Umm Tuba in occupied East Jerusalem. The treated water is used for irrigation of public parks throughout Jerusalem.
 The company owns the Sorek sewage treatment plant, treating 90,000 cubic meters of sewage per day. It is the third largest plant in Israel; the plant receives sewage from settlements in the occupied West Bank, including Beitar Illit, Givat Zeev and Gush Etzion. It also treats sewage from the Palestinian towns of Beit Jala, Bir Nabala, Bethlehem and Al-Ram. The treated water is used in irrigation for agriculture in Israeli towns within the Green Line. The purification process is also used to generate electricity through biogas, generating over 12 million KW annually.
 In 2019, JWPE purchased the Og water purification plant for NIS 73 million from Mekorot&amp;rsquo;s Subsidiary, Mekorot Development and Enterprise. The plant, located in the occupied West Bank, was built under a BOT (Build-Operate-Transfer) agreement for NIS 85 million, it started operating in 2014 by Mekorot Development and Enterprise and treated 9 million cubic meter of wastewater.
 The Og plant treats wastewater from northern East Jerusalem and from Maale Adumim settlement and the Mateh Binyamin settlement regional council. The treated water is used primarily to irrigate date palm orchards in settlements in the occupied Jordan Valley.
 Palestinian De-development/ Captive Market
 Hagihon holds the Palestinian water sector as a captive market and exploits the natural resources of the occupied West Bank. The company does so&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; by selling water to the Palestinian Authority and the Ramallah water plant. Through its subsidiary, JWPE, the company appropriates&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp; Palestinian wastewater, provides it for illegal settlements in the occupied West Bank, and reuses it within the Green Line while restricting Palestinian communities&amp;rsquo; access to water. This violates international laws, among them the 4th&amp;nbsp;Geneva Convention, which states that the transfer of an occupying power&amp;rsquo;s population to settlements in an occupied land is illegal, and it cannot acquire sovereignty over an occupied land or its resources.
 Hagihon Company is also responsible for supplying water within the Jerusalem Municipality, including to Palestinian neighborhoods in occupied East Jerusalem. However, residents of Ras Khamis, Ras Shahada, Dahyat a-Salam, and the Shuafat Refugee Camp, which have been cut off from the rest of the city by the construction of the Separation Wall, suffer from a chronic water crisis. In 2014, residents petitioned the Israeli High Court of Justice after the company stopped the regular supply of water, leaving an estimated 60,000-80,000 Palestinians without regular running water.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hapoalim Bank</t>
   </si>
   <si>
-    <t xml:space="preserve">One of the largest commercial banks in Israel.
-[...98 lines deleted...]
-    <t>$5B-$10B</t>
+    <t>Bank Hapoalim B.M. is a&amp;nbsp;publicly traded Israeli commercial bank that operates in various banking areas and related activities in the capital market, including business, retail, and financial markets and international banking.Bank Hapoalim provides financial foundation and services for settlements and settlement expansion, and benefits from financial activity in illegal Israeli settlements in the occupied Palestinian territory. In addition, the bank provides mortgages for the purchase of properties in settlements in the occupied West Bank. Furthermore, the bank benefits from access to the Palestinian banking market as a captive market that is dependent on the Israeli banking system.Financing Construction and Infrastructure Projects in Illegal Settlements&amp;nbsp;Bank Hapoalim&amp;nbsp;provides financial infrastructure and mortgages to various construction companies for the purpose of building real estate projects in settlements in the occupied West Bank and East Jerusalem and holds the companies’ rights to the lands and projects as collateral. In addition, the bank provided hundreds of mortgages for properties in settlements in the occupied West Bank.&amp;nbsp;Financing Settlement Development Projects&amp;nbsp;The Jerusalem Light RailBank Hapoalim financed the&amp;nbsp;establishment and expansion of the Jerusalem Light Rail in occupied East Jerusalem.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;Bank Hapoalim&amp;nbsp;financed the establishment of the Jerusalem Light Rail for the previous franchise and operator, the Citypass Group, and later organized and financed the J-Net Project for the expansion of the JLR network.&amp;nbsp;In 2006, the bank financed the establishment of the JLR and its first line, the Red Line, in a joint financing agreement of approximately NIS 2 billion together with&amp;nbsp;Bank Leumi. In 2020, Bank Hapoalim led the consortium to finance the expansion of the JLR Red Line and the establishment of the Green Line as part of the&amp;nbsp;J-Net Project.&amp;nbsp;Bank Hapoalim, with the participation of the First International Bank and Migdal, awarded the&amp;nbsp;CAF&amp;nbsp;and&amp;nbsp;Shapir Engineering and Industrywith NIS 3.5 billion.&amp;nbsp;For more on the J-Net Project, see Who Profits report&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net ProjectBetween 2019 and 2022, the bank financed construction works for the Jerusalem Light Rail J-Net project.&amp;nbsp;In May 2022, the bank granted Israeli construction company&amp;nbsp;Bardarian Brothers&amp;nbsp;a loan in connection with a contracting agreement to carry out infrastructure works for the laying of railway tracks in the Gilo settlement neighborhood in occupied East Jerusalem for the JLR Green Line route. In December 2019, the bank granted the company a loan in connection with a contract to carry out work at the Pat Junction in Jerusalem as part of infrastructure and development work of the Green Line.Wind Farms in the Occupied Syrian GolanBank Hapoalim financed the construction of the Ruach Beresheet and Emek Habacha wind turbine farms in the occupied Syrian Golan.&amp;nbsp;In 2020, the bank provided&amp;nbsp;Enlight Renewable Energy with more than NIS 1 billion for the establishment of two of the largest Israeli wind energy projects in the Golan, contingent on the exploitation of occupied land and natural resources for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;For more on the exploitation of occupied natural resources by the Israeli renewable energy sector, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Tours in SettlementsBank Hapoalim promotes and sponsors tours in cooperation with settler organizations in the occupied West Bank, East Jerusalem and the Syrian Golan.In 2024, the bank promoted and sponsored tours in the City of David in occupied East Jerusalem in cooperation with the Elad settler organization. In addition, the bank sponsored guided tours in cooperation with the Eshkolot settler organization in Nebi Samuel in the West Bank and a tour led by the Shomron Tourist and Study Center, based in the settlement of Sahvei Shomron in the occupied West Bank. In 2021, the bank offered over 30 free guided tours led by Eshkolot, including a tour in the occupied Syrian Golan.Bus Lines in Settlements&amp;nbsp;In 2021, Bank Hapoalim signed a financing agreement in the amount of approximately NIS 490 million with Superbus bus company for the purpose of financing its winning of the "Jerusalem Urban Center" cluster. The cluster includes bus lines that reach settlements in occupied East Jerusalem and the West Bank, including the French Hill, Givat Hamivtar, Ramat Eshkol, Ma'ale Hazeitim, Ir David, Ramot, Givat HaMatos and Armon HaNatziv in occupied East Jerusalem, and Rachel's Tomb and Nabi Samuel in the occupied West Bank.Ariel West Industrial Zone&amp;nbsp;Bank Hapoalim financed the development of the Ariel West Industrial Zone&amp;nbsp;in the occupied West Bank.&amp;nbsp;In November 2023, the bank granted three Israeli construction companies loans for a construction project on 14.296 dunams (14,296 square meters) of lands belonging to the Palestinian towns of Marda, Salfit and Hares to be part of the Ariel West Industrial Zone. The project is part of City Plan No.&amp;nbsp;130/1/6 for registering lands belonging to the towns of Marda, Salfit, and Hares for the purpose of regulating a new plot for a synagogue and expanding the area of engineering facilities to allow cellular antennas placement for cellular companies. The bank granted the companies Estee Steel, Leo Properties, and Sheltam Building, two loans each for the project in the Industrial Zone.&amp;nbsp;Financing Settlement Construction Projects&amp;nbsp;Alfei MenasheBetween 2021 and 2026, the bank financed a construction project in the settlement of Alfei Menashe, on lands belonging to the Palestinian town of Azzun in the occupied West Bank. In August 2021, May 2022, and January 2026, the bank granted Israeli construction company Briza BaGivaa loans for a construction project on 8 plots of lands on an area&amp;nbsp;9.052 dunam belonging to the Palestinian town of Azzun in the occupied West Bank. The project is part of City Plans No. 115/8 and No. 115/8/1 for the design, construction, and development of a residential neighborhood in Alfei Menashe of 1,406 housing units across 469.482 dunams of lands belonging to the town of Azzun. The bank holds as collateral a first-degree permanent lien on all of the company's current and future rights in connection with the land and the real estate.&amp;nbsp;Givat HaMatosBetween 2021 and 2025, the bank financed the construction of 180 housing units in the settlement neighborhood of Givat HaMatos in occupied East Jerusalem. The construction project is part of Plan No.&amp;nbsp;מק/14295 for construction and development on an area of 369.393 dunams in Givat HaMatos, which explicitly includes the consolidation and division of lands without the consent of their owners.&amp;nbsp;In April 2021, March 2022, November 2024, and May 2025, the bank granted Israeli construction company Effi Capital Nadlan Ltd. loans for the construction project, for which the bank holds first-degree permanent liens on all the company's rights and income arising from the real estate.&amp;nbsp;GiloIn March and August 2024, the bank granted&amp;nbsp;Israeli&amp;nbsp;construction company&amp;nbsp;Hasid Brothers Building Contracting Co.&amp;nbsp;two loans for the construction of 54 housing units in an area of&amp;nbsp;5.333 dunams in the settlement neighborhood of Gilo in occupied East Jerusalem.&amp;nbsp;The project is part of City Plan No.&amp;nbsp;13157 for the development of a new residential complex of approximately 797 units in the west of the Gilo neighborhood. The bank holds as collateral a lien on the company's rights and current and its future assets arising from the real estate project.&amp;nbsp;EfratIn September 2024, the bank granted the company a loan for a construction project of 62 housing units on 7.697 dunams on lands in the settlement of Efrat. The project is part of City Plan No. 410/5/66 for development in the Givat HaTamar neighborhood in the Efrat settlement on 123.324 dunam of lands belonging to the Palestinian town of al-Khader. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.In December 2023, the bank granted the company a loan for a construction project on 2.377 dunams of land belonging to the Palestinian village of Artas in the occupied West Bank as part of the expansion of the settlement of Efrat. The project is part of City Plan No. 410/5/52 for determining rights and construction instructions over 6.136 dunams of land belonging to the Palestinian village of Artas as part of development in the neighborhood of Givat HaDagan in the Efrat settlement. The bank holds as collateral a first-degree permanent lien on all the company's rights, assets, funds, and property related to the land or project, including rights arising from agreements with apartment purchasers in the project.&amp;nbsp;In 2022 and 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Ba'al Hatanie company a loan for a construction project of 32 housing units in the settlement of Efrat in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Talpiot EastIn May 2023, the bank granted the company a loan in connection with its contract with Moriah Jerusalem Development Company for surfacing and development of sports fields in the settlement neighborhood of Talpiot East in occupied East Jerusalem. The bank holds as collateral a first-degree lien without a limit on the development contract.ZufimIn May 2023, the bank granted&amp;nbsp;Israeli construction company&amp;nbsp;Shriki Group Enterprises &amp;amp; Construction a NIS 800 million loan for construction on two plots of land in total size of 15.978 dunams of land in the settlement of Zufim, on lands belonging to the Palestinian village of Jayyus. The bank granted the company a loan of up to NIS 400 million for each plot and holds as collateral all the company's rights in the land. The project is part of Plan 149/11/2 for the construction of residential and commercial areas and public buildings on the agricultural lands of Jayyus and the Palestinian town of Azzun.&amp;nbsp;Beitar Ilit&amp;nbsp;In March 2022, the bank granted Israeli construction company&amp;nbsp;Boneich Construction Development &amp;amp; Investments&amp;nbsp;a loan for a construction project across 3.773 dunams on lands&amp;nbsp;in the settlement of Beitar Illit. The project is part of City Plan No.&amp;nbsp;426/3 for determining residential land zoning on Hill C in the settlement.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.&amp;nbsp;Between 2019 and 2022, the bank granted Bonim Nachon company several loans for a construction project in the settlement of Beitar Illit on lands belonging to the Palestinian villages of Wadi Fukin, Husan, and Nahalin in the occupied West Bank, in accordance with Plan No.&amp;nbsp;8\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted A. Haver company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In 2021, Bank Hapoalim granted Ofer Aharon company a loan for its project in the settlement of Beitar Illit, on lands belonging to the Palestinian village of Husan in the occupied West Bank, in accordance with City Plan No.&amp;nbsp;10\3\1\1\426.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;In May 2020, Bank Hapoalim granted the company&amp;nbsp;Eli Yohanan&amp;nbsp;a loan for a lot in Beitar Illit settlement, in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2019, Bank Hapoalim granted the company Mishkan Eliyahu a loan for the construction of 4-6 housing units in the settlement of Beitar Illit on lands belonging to the Palestinian Village of Husan, in accordance with City Plan No.&amp;nbsp;10/ב/426/7. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Givat Ze'evIn 2021, Bank Hapoalim granted&amp;nbsp;Israeli construction company&amp;nbsp;Sasi a loan for the construction of 552 housing units in the settlement of Givat Ze'ev in the occupied West Bank, in accordance to Plan No.&amp;nbsp;9\220. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Ma'ale AdumimIn 2021, Bank Hapoliam granted Tsipiya Yazamut company a loan for the construction of 18 housing units in the settlement of Ma'ale Adumim, on the lands belonging to the Palestinian town of al-Aizariya in the occupied West Bank, according to City Plan No.&amp;nbsp;52\3\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.In 2020, the bank granted the company&amp;nbsp;Mishkan Eliyahu&amp;nbsp;a loan for the construction of 104 housing units in the settlement of Ma'ale Adumim on lands belonging to the Palestinian village of al-Azariyah in the occupied West Bank, in accordance with Plan No.&amp;nbsp;42\4\1\420. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.&amp;nbsp;Har Homa&amp;nbsp;In 2021 and 2020, Bank Hapoalim granted Israeli company Ofer Aharon a mortgage for the construction of 125 housing units in Har Homa settlement neighborhood in occupied East Jerusalem, according to City Plan No.&amp;nbsp;10310.Beit AryehIn 2020, Bank Hapoalim granted the Mateh Binyamin Development Company a loan for the construction of 372 housing units in the settlement of Beit Aryeh in the occupied West Bank, in accordance with Plan No. 2\2\202. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Karnei ShomronIn 2020, Bank Hapoalim granted Mivneh company a loan for a construction project in the settlement of Karnei Shomron on lands belonging to the Palestinian village of Deir Istiya in the occupied West Bank, in accordance with Plan No.&amp;nbsp;117\8.&amp;nbsp;The bank holds as collateral the company’s contractual and actual rights in the land and project.Kiryat Arba Industrial ZoneAlso in 2020, Bank Hapoalim provided Mivneh with a NIS 3,500,000 loan for a 12,000-meter plot in the Kiryat Arba Industrial Zone in the occupied West Bank. The bank holds as collateral the company’s contractual and actual rights in the land and project.Modi’in IlitIn June 2019, the bank granted Israeli construction company&amp;nbsp;Dona Engineering and Construction&amp;nbsp;a loan for a construction project of 156 housing units on 6 plots of land in the settlement of Modiin Ilit across 29.412 dunam of lands belonging to the Palestinian&amp;nbsp;town of Deir Qaddis in the occupied West Bank. The project is part of City Plan No.&amp;nbsp;210/6/3 for&amp;nbsp;residential and commercial areas in the new neighborhood on lands of Deir Qaddis.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the real estate, including under a lease agreement signed with the Commissioner of Abandoned and Government Property in the West Bank in the Civil Administration.Ma'ale EfraimIn 2019 and 2021, Bank Hapoalim granted YSD Meitav company a loan for the construction of 44 housing units in the settlement of Ma'ale Efraim in the occupied West Bank, in accordance with Plan No.&amp;nbsp;1\13\310. The bank holds as collateral the company’s contractual and actual rights in the land and project, including the right to receive funds from homebuyers.Kfar Adumim&amp;nbsp;In June 2019, the bank granted Israeli settlement-based construction company Zalman Barashi &amp;amp; Bros Co. a loan for the "Giv'at HaYeshiva" neighborhood development project for the construction and development of a neighborhood complex on approximately 404 dunams in the settlement of Kfar Adumim.&amp;nbsp;The bank holds as collateral a first-degree permanent lien on all the company's rights of any kind related to the planned project and the property.In 2019, Bank Hapoalim granted the company&amp;nbsp;Zalman Barashi a loan for the construction of 300 housing units in the settlement of Kfar Adumim. The bank holds as collateral the company’s contractual and actual rights in the land and project.&amp;nbsp;Previously,&amp;nbsp;the bank financed&amp;nbsp;additional&amp;nbsp;construction projects in the settlements of Beitar Illit, Ma'ale Adumim and Efrat in the occupied West Bank, and Har Homa, and Pisgat Ze'ev in occupied East Jerusalem.&amp;nbsp;For more, see Who Profits’ 2017&amp;nbsp;report&amp;nbsp;Financing Land Grab: The Direct Involvement of Israeli Banks in the Israeli Settlement Enterprise.&amp;nbsp;&amp;nbsp;Financing Settlement-Based Construction Companies&amp;nbsp;In July 2025, March 2025, December 2024, and May 2024, the bank granted settlement-based construction company Ofek Engineering (Aba) Ltd. loans for which the bank holds as collateral a first-degree permanent lien in an unlimited amount on company vehicles. The company is based in the settlement of Tzufim in the West Bank and mainly engages in construction in settlements in the occupied West Bank.In August 2023, the bank granted Israeli&amp;nbsp;real estate development company Harey Zahav Ltd. a loan for which the bank holds as collateral a first-degree lien on all of the company’s rights in financial deposits in the amount of NIS 110,000 held in its account at the bank. The company is based in the settlement of Alei Zahav in the occupied West Bank and has development projects in dozens of settlements in the West Bank.&amp;nbsp;Mortgages for Settlement Properties&amp;nbsp;In December 2021, as part of a class action lawsuit against the bank for alleged discrimination in providing mortgages, the bank showed that it had granted hundreds of housing loans to customers living in settlements in the occupied West Bank.&amp;nbsp;Banking Services to Settlement Local and Regional CouncilsBank Hapoalim provides loans, credit and banking services to settlements regional and local councils in the occupied West Bank and the Syrian Golan. These loans can be used to develop infrastructure, build public facilities and provide municipal services to the residents of the settlement.Bank Hapoalim provide loans, credit facilities and various banking services for over 150 settlements in the occupied West Bank and the Syrian Golan. These include the&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;(consisting of 24 settlements), the Har Hevron Regional Council (consisting of&amp;nbsp;23 settlements&amp;nbsp;in the South Hebron Hills area),&amp;nbsp;the Jordan Valley Regional Council (consisting of&amp;nbsp;21 settlements in the Jordan Valley area), the Mateh Binyamin Regional Council (consisting of 52 settlements), the Megilot Dead Sea Regional Council (consisting of 8 settlements in the northern Dead Sea area), and the settlements of Beit El, Beitar Ilit, Efrat, Elkana, Emanuel, Givat Ze'ev, Har Adar, Karnei Shomron, Kdumim, and Ma'ale Adumim in the occupied West Bank. In addition, the bank has provided such services to the Golan Regional Council,&amp;nbsp;consisting of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;Gush Etzion Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Gush Etzion Regional Council.&amp;nbsp;In September 2024, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In September 2018, Bank Hapoalim signed a pledge agreement with the Gush Etzion Regional Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Har Hevron Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the Har Hevron Regional Council.&amp;nbsp;In April 2023, Bank Hapoalim signed a pledge agreement with the Har Hevron Regional Council for a period of 15 years&amp;nbsp;(ends 2038)&amp;nbsp;for which the company holds as collateral all council’s current and future revenue as collateral.&amp;nbsp;According to the Regional Council’s meeting protocols,&amp;nbsp;in August 2022, the council approved a NIS 8 million loan from the bank and decided to open an account at the bank.Jordan Valley Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 1 active pledge agreement with the Jordan Valley Regional Council. The Jordan Valley Regional Council (also known as Bik'at HaYarden Regional Council)&amp;nbsp;consists of 21 settlements in the Jordan Valley area in the occupied West Bank.&amp;nbsp;In February 2022, Hapolaim Bank signed a pledge agreement with the Jordan Valley Regional Council for a period of 99 years (ends 2121) against all the council's revenues, including property tax and financial levies, with the exception of funds originating water and sewage.&amp;nbsp;Mateh Binyamin Regional CouncilAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Mateh Binyamin Regional Council. The Mateh Binyamin Regional Council consists of 52 settlements&amp;nbsp;in the central occupied West Bank.Megilot Dead Sea Regional Council&amp;nbsp;As of April 2026, Hapolaim Bank had 2 active pledge agreements with the Megilot Dead Sea Regional Council. The Megilot Dead Sea Regional Council consists of 8 settlements in the northern Dead Sea area in the occupied West Bank.&amp;nbsp;In August 2025, Bank Hapoalim signed a&amp;nbsp;pledge&amp;nbsp;agreement with the Megilot Regional Council for a period of one year (ends 2026). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In October 2021, Bank Hapoalim signed a pledge agreement with the Megilot Regional Council for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Regional Council’s meeting protocols from November 2024, the&amp;nbsp;bank operates the council's school bank account.&amp;nbsp;Beit El&amp;nbsp;As of April 2026, Bank Hapoalim had 3 active pledge agreements with the Beit El Local Council in the occupied West Bank.&amp;nbsp;In December 2024, Bank Hapoalim signed a pledge agreement with the Beit El Local Council for a period of 99 years (ends 2123). The bank holds a first-degree lien on the council’s rights to all current and future revenues,&amp;nbsp;excluding funds originating from the state budget and from water and sewage.Beitar IlitAs of April 2026, Hapolaim Bank had 1 active pledge agreement with the&amp;nbsp;Beitar Ilit Municipality in the occupied West Bank.&amp;nbsp;In December 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Beitar Ilit Municipality&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the&amp;nbsp;Municipality’s meeting protocols, in&amp;nbsp;June 2022, the Municipality’s Finance Committee approved a NIS 3 million loan from the bank for financing the replacement of street lighting in the settlement.&amp;nbsp;Efrat&amp;nbsp;As of April 2026, Bank Hapoalim had 8 active pledge agreements with the&amp;nbsp;Efrat Local Council in the occupied West Bank.In January 2024, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Efrat Local Council for a period of 99 years (ends 2123). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.&amp;nbsp;ElkanaAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Elkana Local Council in the occupied West Bank.&amp;nbsp;In July 2021, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Elkana Local Council&amp;nbsp;for a period of 99 years (ends 2120). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Local Council’s meeting protocols from June 2025, the bank operates 2 bank accounts for a school in the council's jurisdiction, one for council funds and the other for school parents' funds. &amp;nbsp;In January 2023, the Elkana municipality general assembly approved the pledge of the council’s revenue for a NIS 450,000 loan from the bank.Emanuel&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Emanuel Local Council in the occupied West Bank. &amp;nbsp;&amp;nbsp;In May 1999, Bank Hapoalim signed a pledge agreement with the Emanuel Local Council for a period of 99 years (ends 2098). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget.According to the Local Council’s meeting protocols,&amp;nbsp;in November 2023, the Emanuel Local Council general assembly approved the pledge of the council’s revenue as collateral for a NIS 250,000 loan from the bank for the year 2024.Givat Zeev&amp;nbsp;As of April 2026, Bank Hapoalim had 1 active pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank.In October 1994, Hapoalim Americai Israeli Ltd. (which was merged into Bank Hapoalim in 1998) signed a pledge agreement with the Givat Ze’ev Local Council in the occupied West Bank for a period of 99 years, holding the council’s revenue as collateral.Har AdarAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the&amp;nbsp;Har Adar Local Council in the occupied West Bank.In December 2019, Bank Hapoalim signed a pledge agreement with the Har Adar Local Council in the occupied West Bank for a period of 99 years against all council’s properties and assets as collateral.Karnei ShomronAs of April 2026, Bank Hapoalim had 1 active pledge agreement with the Karnei Shomron Local Council in the occupied West Bank.&amp;nbsp;In April 2019, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Karnei Shomron Local Council&amp;nbsp;for a period of 99 years (ends 2118).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Kdumim&amp;nbsp;As of April 2026, Bank Hapoalim had 4 active pledge agreements with the Kdumim Local Council in the occupied West Bank.&amp;nbsp;In March 2018, Bank Hapoalim signed a pledge agreement with the&amp;nbsp;Kdumim Local Council for a period of 99 years (ends 2117). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.Ma'ale AdumimAs of April 2026, Bank Hapoalim had 9 active pledge agreements with the Ma’ale Adumim Municipality in the occupied West Bank.In November 2024, Bank Hapoalim signed a pledge agreement with the Ma’ale Adumim Municipality for a period of 15 years (ends 2040).&amp;nbsp;The bank holds the council’s rights to all its current and future revenues as collateral,&amp;nbsp;excluding&amp;nbsp;funds originating from the state budget and from water and sewage.Golan Regional CouncilAs of April 2026, Bank Hapoalim had 5 active pledge agreements with the Golan Regional Council. The Golan Regional Council consists&amp;nbsp;of&amp;nbsp;33 settlements in the occupied Syrian Golan.&amp;nbsp;In January 2026, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of one year (ends 2027). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In February 2024, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 12 years (ends 2036). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.In May 2021, Bank Hapoalim signed a pledge agreement with the Golan Regional Council for a period of 11 years (ends 2032). The bank holds the council’s rights to all its current and future revenues as collateral, excluding funds originating from the state budget and from water and sewage.According to the Regional Council’s meeting protocols, in 2025, Bank Hapoalim provided the council with a NIS 3 million credit facility. In December 2025, the council approved a NIS 3 million current loan account credit facility with Bank Hapoalim for 2026. According to the meeting protocols from December 2024, the&amp;nbsp;bank provided the council with services including operating a bank account, deposits, foreign currency, securities, loans and credit facilities, and bank guarantees.&amp;nbsp;Branches in SettlementsBank Hapoalim operates branches providing banking services in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;The bank operates 2 branches in the settlement of Ariel, and branches in the settlements of Beitar Ilit and Ma’ale Adumim in the occupied West Bank; branches in settlement neighborhoods of Ramot, Ramot Eshkol, Pisgat Ze’ev and the French Hill in occupied East Jerusalem; and a branch in the settlement of Bnei Yehuda in the Syrian Golan. In addition, the bank operates additional Automated Teller Machines (ATMs) and self-service banking machines in the settlement neighborhoods of Pisgat Ze’ev, Gilo, Neve Yaakov and Talpiot East (Armon HaNatziv) in occupied East Jerusalem.Palestinian Captive MarketBank Hapoalim benefits from access to the Palestinian banking market as a captive market.&amp;nbsp;Bank&amp;nbsp;Hapoalim&amp;nbsp;provides banking correspondence services to banks operating in the Palestinian Authority that are dependent on the Israeli banking system.&amp;nbsp;Under the Paris Protocol, the Palestinian economy is subject to the Israeli currency and the Palestinian banking market's financial dealings with the rest of the world must go through the Israeli banking system. Palestinian banks are dependent on Israeli banks, which serve as correspondent banks, for fund transfers and clearing services, for which the bank requires deposit exorbitant cash collaterals and charges high commissions, and imposes restrictions on the transfer of money.&amp;nbsp;&amp;nbsp;&amp;nbsp;In addition, the bank operates a branch in Salah al-Deen Street in occupied East Jerusalem.&amp;nbsp;Financing Military ProjectsIn 2022, Bank Hapoalim financed the establishment of the Israeli Ministry of Defense’s "Ofek Rahav" military camp, carried out by&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;and&amp;nbsp;Malam Team&amp;nbsp;companies. According to an agreement from 2022, Bank Hapoalim provided Shikun &amp;amp; Binui Group with short and long term loans in the total amount of NIS 1.3 billion.In 2012, Bank Hapoalim lent the Ministry of Defense 200 million euros to finance the purchase of 30 training and instructional planes in the amount of 1 billion euros.Financial Support for the Israeli Military&amp;nbsp;Bank Hapoalim funds a program that provides grants, placements, and training, including NIS 12 million in scholarships for military and security forces personnel injured in service since October 2023 during the genoci</t>
+  </si>
+  <si>
+    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements</t>
   </si>
   <si>
     <t xml:space="preserve">HD Hyundai </t>
   </si>
   <si>
     <t>KRX</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>HD Hyundai Co. (formerly Hyundai Heavy Industries Group) is a South Korean conglomerate engaged in a diverse range of businesses, including shipbuilding, heavy equipment, machinery, and energy.&amp;nbsp;The Group subsidiaries, Hyundai Construction Equipment and HD Hyundai Infracore Co. (formerly known as Doosan Infracore), manufacture construction equipment and industrial vehicles, including excavators, wheel loaders, forklifts and skid steer loaders.&amp;nbsp;HD Hyundai equipment has been widely used in demolitions of Palestinian homes carried out by the Israeli military and Israeli authorities in the occupied West Bank and East Jerusalem. Additionally, the company's equipment has been previously documented in the construction of settlements, the Separation Wall, and checkpoints in the occupied West Bank.&amp;nbsp;In addition, through its subsidiary, HD Hyundai Infracore, the company acquired Doosan heavy machinery division in 2021. Doosan construction equipment has recently been documented in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.Gaza&amp;nbsp;Hyundai excavators are used for extensive demolitions inside the Gaza Strip carried out by the Israeli military, following its ground invasion in October 2023. Hyundai excavators have been used for demolitions in Gaza by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division.In April 2025, Hyundai excavators were documented in demolitions by the unit in Rafah. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.In a video posted in January 2025 by soldiers serving in the unit, Hyundai excavators were documented in massive demolitions carried out inside the Gaza Strip.House DemolitionsHD Hyundai heavy machinery has been widely used for demolitions of Palestinian houses and agricultural and water structures carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem, in many cases resulting in the forced displacement of Palestinians from these areas.&amp;nbsp;In March 2025, Amnesty International Korea identified 59 Palestinian-owned homes, businesses and other structures that were demolished between September 2019 and February 2025 using HD Hyundai machinery. These demolitions resulted in the forced displacement of approximately 250 Palestinians and damaged the livelihoods of hundreds of others.Hyundai machinery has also been documented used in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.&amp;nbsp;On July 8, 2025, a Hyundai bulldozer was used to demolish a residential building in the Al Salam neighborhood of the town of Anata, northeast of Jerusalem in the occupied West Bank.&amp;nbsp;On May 29, 2025, a Hyundai excavator was used to demolish a Palestinian house in the town of Yatta, south of the city of Hebron in the occupied West Bank.&amp;nbsp;On May 5, 2025, a Hyundai excavator and bulldozer were used by the Israeli Civil Administration (ICA) to demolish 10 homes, leaving 49 people, including 27 minors, without shelter in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta region of the South Hebron Hills. In addition, the Israeli forces demolished 11 sanitation structures, two kitchen structures, 11 water tanks, five water cisterns, three structures used as sheep pens (including a cave), a hospitality hall, an electricity room, a solar power network and water infrastructure. According to the United Nations Office for the Coordination of Humanitarian Affairs, Israeli authorities demolished more than 85 per cent of homes and other structures in the community that day, leaving it without access to water or electricity. The Masafer Yatta area in the South Hebron Hills in the occupied West Bank consists of about 12 Palestinian villages that are under imminent threat of forcible displacement, following extensive demolitions of their homes and agricultural infrastructure carried out by the Israeli military throughout the area.&amp;nbsp;On February 10, 2025, Hyundai excavators were used by the ICA for demolitions in three communities in the Masafer Yatta area in South Hebron Hills. These included the demolition of seven cinder-block structures with tin roofs that were home to seven families, leaving 54 people, including 28 minors, homeless in the community of Khirbet Khallet a-Dabe’ in the Masafer Yatta area in South Hebron Hills. In addition, the ICA also destroyed four caves, two water cisterns, two water tanks, three solar panels and a stone fence used by some of the families.&amp;nbsp; In addition, the excavators were used to demolish an agricultural structure in the community of Maghayir al ‘Abid, and two more cinder-block structures that housed two families, leaving 20 people, including seven minors, homeless in the community of Khirbet Jinbeh.On February 25, 2025, a Hyundai excavator was used by the ICA to demolish Palestinian houses in the village of Majdal Bani Fadil area in the occupied West Bank.On December 9, 2024, at least two Hyundai excavators were used for demolition by the Israeli military of two houses in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On November 13, 2024, Hyundai bulldozers were used by the Israeli military to demolish two Palestinian homes in which ten Palestinians lived in the village of Burqin in the occupied West Bank.On September 10, 2024, Hyundai machinery was used in house demolitions in the Palestinian village of Aghziwa in the occupied West Bank.&amp;nbsp;On September 9, 2024, Hyundai machinery was used by Israeli authorities to demolish a Palestinian house in the&amp;nbsp;Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.On August 20, 2024, Hyundai machinery was used to demolish a house in the Palestinian village of al Dayr in the occupied West Bank.&amp;nbsp;On July 25, 2024, Hyundai excavator was used by Israeli authorities to demolish the house of Abdul Karim Zaloum in the Haska neighborhood north of the city of Hebron, occupied West Bank.&amp;nbsp;On July 22, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian village of Al-Walaja in the occupied West Bank.&amp;nbsp;On July 6, 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On July 4, 2024, a Hyundai excavator was used by the ICA and Israeli military personnel to demolish six homes and a livestock pen in the community of Birin, South Hebron Hills in the occupied West Bank. The Israeli forces demolished the homes of six families, numbering a total of 33 people, including 17 minors.&amp;nbsp;On May 7, 2024, a Hyundai digger was used by the ICA and military personnel to demolish the home of a family of eight, including four minors, leaving them homeless in the community of a-Jawaya in the South Hebron Hills area.On May 1st and 2nd, 2024, Hyundai machinery was used by Israeli authorities for demolitions in the Palestinian town of Hizma in the Jerusalem area in the occupied West Bank.&amp;nbsp;On February 20, 2024, Hyundai excavators were used by Israeli authorities to demolish&amp;nbsp;a Palestinian&amp;nbsp;house in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On February 13, 2024, Hyundai machinery was used by Jerusalem Municipality personnel, accompanied by soldiers, to demolish two Palestinian homes in the Ein Juweiza neighborhood in the village of Al-Walaja in the occupied West Bank. The Israeli authorities demolished two homes, leaving a family of four, including two minors, homeless.&amp;nbsp;On January 3, 2024, two Hyundai excavators were used for demolition of three Palestinian homes in al-WalajaOn December 27, 2023, Hyundai excavator was used in the demolition of a home by the Israeli Civil Administration (ICA), leaving a family of eight, including four minors, homeless, in the community of al-Jawaya in the South Hebron Hills, occupied West Bank.On July 12, 2023, Hyundai bulldozer was used for the destruction of a water cistern by the ICA in the village of al-Baq’ah, Hebron District, occupied West Bank. The water cistern was used by six families, numbering a total of 30 people for domestic consumption and irrigation.On July 18, 2023, Hyundai excavators were used in the uprooting of about 100 trees and the demolition of a fence surrounding farmland by the ICA in Khirbet Birin, northeast of the town of Yatta, the South Hebron Hills.On March 28, 2023, a Hyundai excavator was used for the demolition of agricultural structures and water well in the town of Deir Ballut in the Salfit Governorate, occupied West Bank.On March 2, 2023, Hyundai machinery was used in the demolition of the home of a family numbering 8 people, 6 of them minors, leaving the family homeless, in the town of Idhna, west of Hebron, occupied West Bank. ICA personnel, escorted by military and Border Police carried out the demolition.On February 13, 2023, Hyundai machinery was used for the demolition of two homes in the Palestinian Neighborhood of Jabel Mukaber in occupied East Jerusalem.On January 29, 2023, Hyundai excavators were used in the demolition of 14 homes in Jabel Mukaber, occupied East Jerusalem.On January 25, 2023, Hyundai excavators were used in demolitions carried out by ICA personnel in the village of Ein a-Duyuk a-Tahta, west of Jericho. ICA personnel, escorted by military and Border Police and six bulldozers, demolished seven structures that served as vacation homes and belonged to seven families, numbering 43 people in total, 27 of them minors. The forces also demolished a swimming pool and three fences, damaged another fence, 13 water tanks, and a road leading to one of the structures, and uprooted trees.On January 11, 2023, at least three Hyundai excavators were used for the demolition of a two-story home that was intended for a family of 11, including eight minors, in the village of al-Baq'ah in Hebron District in the occupied West Bank. The demolition was carried out by ICA personnel accompanied by military and Border Police escort.On January 3, 2023, two Hyundai excavators were used for the demolition of a Palestinian family’s home under construction that was intended for a family of six, four of them minors, in the village of Khirbet Ma’in, southeast of the town of Yatta in the Hebron District. The ICA personnel also destroyed a water hole already in use under the house.In 2022, Hyundai excavators were used in at least five demolitions carried out by Israeli forces in Masafer Yatta in the South Hebron Hills, occupied West Bank, where some 1,150 Palestinians are at imminent risk of forcible displacement. The demolitions in question displaced at least 15 Palestinians, including six children. According to Amnesty International, in all these cases, Hyundai’s logo was visible on excavators, alongside EFCO’s brand sticker. These incidents include the demolition of two homes, housing at least nine people, in the village of Umm Qussa in July 2022, carried out by Israeli forces with a Hyundai HW210 wheeled excavator and an HX330AL crawler excavator; and the demolition of a home and a water cistern that provided for a family of six in the village of Khallet al-Mayah with a Hyundai HX330AL crawler excavator.In July 2022, Hyundai excavators were documented in the demolition of Palestinian buildings in the East Jerusalem area, where 18 people, including 10 minors, resided.On June 1st, 2022, Hyundai heavy machinery was documented in house demolition in the village of a-Za’ayyem, in the Jerusalem Governorate in the occupied West Bank.On May 10, 2022, Hyundai heavy machinery was documented in a demolition of a building in Silwan, occupied East Jerusalem, where 45 tenants lived. On February 24, 2022, Hyundai machinery was documented in house demolition in Anata, in the Jerusalem Governorate in the occupied West Bank.In February 2022, Hyundai was used by Israeli forces to demolish four water wells in Masafer Yatta in the occupied West Bank. &amp;nbsp;On January 17 and 19, 2022, Hyundai heavy machinery was documented in demolitions in Sheikh Jarrah neighborhood in occupied East Jerusalem.&amp;nbsp;On December 29, 2021, Hyundai heavy machinery was documented in demolitions in Jabal al-Mukabber neighborhood in occupied East Jerusalem and in Silwan neighborhood in occupied East Jerusalem.On December 28, 2021, Hyundai machinery was documented in a house demolition in Hebron, occupied West Bank.On November 23, 2021, Hyundai machinery was documented in a number of demolitions: in Wadi Hummus in Sur Baher neighborhood in occupied East Jerusalem; in house demolitions in the villages of Khirbet Ma’in; and in demolish of a structure intended for burial in a-Deirat, in the south Hebron Hills, occupied West Bank.On November 9, 2021, Hyundai machinery was documented in a house demolition in the village of al-Walaja, occupied West Bank. On November 4, 2021, Hyundai machinery was documented in a house demolition in Jawaya town, Hebron, in the occupied West Bank. On November 3, 2021, Hyundai machinery was documented in a house demolition in Jabal al-Mukabber, occupied East Jerusalem.On October 26, 2021, Hyundai machinery was documented in demolition of 4 stores in Deir Qaddis village, in the occupied West Bank.On June 6, 2021, Hyundai machinery was documented in a house demolition in Silwan, occupied East Jerusalem.On March 8, 2021, Hyundai machinery was documented in a house demolition in the town of Bani Na’im near Hebron, occupied West Bank.On December 24, 2019, Hyundai machinery was documented in a house demolition in Isawiya, in occupied East Jerusalem.On November 22, 2019, Hyundai machinery was documented in demolition of Palestinian water wells near the Israeli settlement of Kiryat Arba, near Hebron occupied West Bank.On July 27, 2019, Hyundai machinery was documented in house demolition in Sur Baher in occupied East Jerusalem.Doosan (HD Hyundai Infracore, formerly Hyundai Doosan Infracore)&amp;nbsp;Doosan's heavy machinery division was acquired by Hyundai in 2021. Doosan equipment has been used in demolitions carried out by Israel in the Gaza Strip, as well as in the occupied West Bank and East Jerusalem.&amp;nbsp;Gaza&amp;nbsp;In May 2025, Doosan equipment was documented in house demolitions in the northern Gaza Strip, following the Israeli ground invasion of Gaza in September 2023. The equipment is used by a contracting company that performs engineering work in Gaza for the Israeli military on behalf of the Ministry of Defense.&amp;nbsp;On 1st November 2024, Doosan machinery was used in extensive house demolitions carried out by the Israeli military in the city of Rafah in the southern Gaza Strip.&amp;nbsp;In August 2024, a Doosan excavator was documented in use by the Israeli military 252nd Division of the Combat Engineering Corps in operational activity to expand the Netzarim Corridor in the Gaza Strip.East Jerusalem and the West Bank&amp;nbsp;On 6 July 2024, Hyundai machinery was used for demolitions by Israeli authorities in the Palestinian neighborhood of Jabel Mukaber in occupied East Jerusalem.On November 23, 2022, a Doosan bulldozer was documented in the demolition of a primary school in the Palestinian community of Khirbet a-Safai al-Foqa in Masafer Yatta in the South Hebron Hills, West Bank.On November 9, 2021, a Doosan excavator was used by the Israeli Civil Administration in the demolition of three homes housing 13 family members, including nine children, in the village of Al Walajah in the occupied West Bank.On October 20, 2021, Doosan equipment was documented in demolition accompanied by Israeli Police and Border Police in Hosh Abu Tayeh in Silwan in occupied East Jerusalem.Construction on Occupied LandHyundai excavators have been documented in construction works on occupied land in the occupied West Bank and East Jerusalem.On January 31, 2024, Hyundai machinery was documented in construction work near the settlement of Shim’a in the occupied West Bank.&amp;nbsp;In November 2021, Hyundai machinery was documented in construction works for the Jerusalem Light Rail (JLR) network in Neve Ya’akov settlement neighborhood in occupied East Jerusalem, as part of the JLR Red Line extension. The JLR network is an Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail see Who Profits’ report:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project.In January 2017, Hyundai heavy machinery was documented in settlement construction work near the settlement of Ariel in the occupied West Bank. Also in January 2017, Doosan bulldozers were documented in construction in the settlement of Ofra.&amp;nbsp;In 2016, Hyundai machinery was used in construction work in Pisgat Ze'ev settlement neighborhood in occupied East Jerusalem. Company equipment was also used in construction works in the settlement of&amp;nbsp;Halamish&amp;nbsp;and in the&amp;nbsp;Barkan Industrial Zone&amp;nbsp;in the occupied West Bank.In February 2017, company equipment was documented paving a new settler-only road in the West Bank, the Nabi Elias bypass road. Approximately 700 olive trees belonging to Palestinians in the area were slated to be uprooted for the construction of the road. For more on Nabi Elias bypass road see our previous report:&amp;nbsp;Roads and Infrastructure: Nabi Elyas Bypass Road (Highway 55)</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
-  </si>
-[...145 lines deleted...]
-    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Joe Gourmet Coffee</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli chain of coffee shops.
 Joe Gourmet Coffee holds branches in Delek gas stations and Menta convenience stores across the occupied West Bank and East Jerusalem.
 The company offers services in Gush Etzion settlement and Gal Habiqa station, occupied Jordan Valley. It also offers services at the Mikhmas junction, occupied West Bank. In occupied Jerusalem, the Caf&amp;eacute;&amp;#39;s branches can be found in the settlement neighborhoods of French Hill and Neve Yaakov, Givat Ze&amp;#39;ev settlement and the Mishor Adumim settlement industrial zone.
 </t>
   </si>
   <si>
     <t>Services to the Settlements</t>
   </si>
   <si>
     <t>Kardan NV</t>
   </si>
   <si>
     <t>TASE, Euronext</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t xml:space="preserve">A Netherlands-based investment group active in the sectors of real estate, water infrastructure and financial services.
 Company subsidiary (98.43%) Tahal Group International was contracted to develop the master plan for sewerage and wastewater reuse for Jerusalem. The master plan covers the western plant (Sorek-Refa&amp;rsquo;im), which serves the settlements of Givat Zeev and Beitar Illit in the occupied West Bank, as well as two plants, Homat Shmuel and Nabi Musa, that treat sewage from the eastern basin of Jerusalem.
@@ -730,50 +389,53 @@
   <si>
     <t xml:space="preserve">A public Israeli company active in the field of real estate, construction and infrastructure.
 The company carried out several infrastructure, construction and real estate projects in the occupied West Bank, East Jerusalem, the Syrian Golan and the Naqab. The company took part in real estate and infrastructure projects in settlements in the West Bank, in infrastructure work for large wind energy projects in the Syrian Golan and provides infrastructure and construction work for the Israeli Ministry of Defense, including in military bases and prisons.
 Settlement Construction 
 In 2020, Minrav completed the construction of 120 housing units in the northwestern outskirts of Givat Ze&amp;#39;ev settlement in the occupied West Bank. The project was built in the framework of Local outline plan no. 220/10, on the lands of the Palestinian village A-Jib.
 Between 2016 and 2020, the company constructed 90 housing units on a land of 10,955 m2 in the settlement of Beitar Illit in the occupied West Bank. The project was executed according to a tender of NIS 13.5 million with development expenses of NIS 16.9 million, which was awarded to the company on 18 March 2015. The First International Bank of Israel provided financial accompaniment to this project.
 In 2010, the company was also contracted to build a NIS 558 million section of the A1 train route which included a pair of parallel underground tunnels almost 3.5 km long and a connecting tunnel approximately 350 square meters long starting from the Latrun bridge and running almost its entire length through occupied land. For more information on the A1 Train see Who Profits Report: &amp;ldquo;Crossing the Line- The Tel Aviv Jerusalem Fast Train (A1)&amp;rdquo;.
 In 2008, The company was contracted by Hagihon Company to build and operate a NIS 80 million sewage treatment plant in the northern part of occupied East Jerusalem in Nabi Musa. This facility, on occupied land, mainly serves the settlement neighborhoods of Pisgat Ze&amp;#39;ev, Neve Ya&amp;#39;akov, and French Hill. Water from the facility serves agricultural farms in settlements in the Jordan Valley. The facility became operational in 2014 and Leumi bank provided financial accompaniment for this project in Nabi Musa in August 2016.
 The company constructed 102 housing units in the settlement neighborhood of Talpiot East in occupied East Jerusalem.
 In 2010, The company completed reconstruction and building work in the Beit Yaakov (Hurva) synagogue in the old city in Jerusalem.
 Renewable Energy projects in the Syrian Golan
 In 2019, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Ruach Beresheet L.P, for the construction of the &amp;quot;Ruach Beresheet&amp;quot; (Wind of Genesis) wind farm in the occupied Syrian Golan, for the production of electricity in the amount of about 190 MW. In 2020, the company carried out the planning and execution of the electrical, communication and civil engineering infrastructure, including the turbine foundations, paving roads and crane surfaces for NIS 152 million, in partnership with Nextcom company. In 2024, the company and Minrav Group signed an agreement with Enlight to operate and maintain the project for 20 years.
 In 2018, Minrav Group was contracted by Enlight Renewable Energy&amp;#39;s subsidiary, Emek HaBacha Wind Energy Ltd., for the establishment of the &amp;ldquo;Emek Habacha&amp;rdquo; wind project in the occupied Syrian Golan, together with Nextcom company, for about NIS 136 million. &amp;nbsp;&amp;nbsp;In 2024, both companies signed an agreement with Enlight to finalize the project and to operate and maintain it for the next 20 years. Enlight Renewable Energy owns 40% in the Emek Habacha Wind Energy Project.
 Services for the Israeli Ministry of Defense (IMOD):
 In 2022, the company completed construction and infrastructure work for the IMOD of the Ramot Campus in the city of Be&amp;rsquo;er Sheva the Naqab. The Ramot Campus is designated for the Military Intelligence Directorate pre-military training. The project included foundational, development and establishment work for seven buildings on a land of 27,000 m2 for a total of NIS 219 million.
 The company constructed the Israeli military&amp;#39;s Ariel Sharon Training Campus (also known as the Bahadim City) in the Naqab in partnership with Electra and Binat companies. The project was established under a concession for 25 years and includes the design, finance, construction, operation and maintenance for NIS 2 billion.
 The project was flagged as a national project that involved the relocation of 7 military training bases to the Naqab. The campus, built on 250,000 m2 of land, includes 120 buildings, among them soldier barracks, training, classrooms, offices, workshops for handling buildings tanks and vehicles, logistics centers and shooting ranges.
 in 2021 The company completed the Neve Tzedek legal and detention facility. The project consisted of constructing a new legal quarter complex for the Israeli military, with a merger of military prosecutors, courts and detention facilities in a single installation comprised of 23 structures.
 the company constructed the US Army Military Base 81 training facility in the Naqab. The project included training halls, infrastructure, roads, buildings and systems, a parachuting training facility, a logistics center, sports halls and a welfare center.
 Services for the Israeli Prison Services (IPS)
 The company established the Be&amp;#39;er Sheva Prison, in which Palestinian political prisoners are also held. The project, carried out in collaboration with Danya Cebus, included planning and execution of skeletal work, advanced security systems including sensors and biometric recognition technologies, housing facilities, and road development and paving. The prison built on 25,000 square meters of land is meant to hold 800 prisoners.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Mishkan Eliyahu Construction and Investment Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli development and construction company.
 Mishkan Eliyahu builds housing and commercial projects in settlements in the West Bank and in settlement neighborhoods in East Jerusalem.
 The company won a tender of NIS 1.88 million with development expenses of NIS 4.97 million to build a 24 housing units&amp;#39; project on a land of 1,933 m2 in the center of the settlement of&amp;nbsp;Beitar Illit&amp;nbsp;in July 2014.&amp;nbsp;The project is executed in accordance with Urban Construction Plan no. 426/8, which refers to the lands of the Palestinian villages Wadi Fukhin, Hussan and Nahalin.&amp;nbsp;The project, which is currently under construction, is also part of the Israeli government&amp;#39;s program: &amp;quot;Price for residents&amp;quot; (Mehir Lamishtaken) that offers low cost housing.
 Hapoalim bank provides financial accompaniment to this project.
 Mishkan Eliyahu won a tender of NIS 1.89 million with development expenses of NIS 4.9 million to build 24 housing units on a land of 3,695 m2&amp;nbsp;in Givat Hatamar in Efrat in July&amp;nbsp;2014. The &amp;quot;Open&amp;quot; project is currently under construction.
 Hapoalim bank provides financial accompaniment to this project.
 The company is also building a commercial center of 3000 m2 in the settlement of Efrat.
 Over the years, Mishkan Elyahu had completed the construction of the following construction projects in West Bank and East Jerusalem settlements:
 The &amp;quot;village&amp;quot; project of cottage houses in the settlement neighborhood of Pisgat Ze&amp;#39;ev; two housing projects of 24 apartments each in Beitar Illit, one of which is executed in the framework of &amp;quot;Mehir Lemishtaken&amp;quot;;&amp;nbsp;a commercial center in Ma&amp;#39;ale Adumim; a project in&amp;nbsp;the settlement neighborhood of Neve Ya&amp;#39;akov.
 </t>
   </si>
   <si>
     <t>Psagot Winery</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
     <t>A private Israeli winery based in the occupied West Bank.&amp;nbsp;Psagot Winery is the largest settlement winery in the occupied West Bank, producing around 750,000 bottles a year.The winery is based in the Sha’ar Binyamin Industrial Zone in the Mateh Binyamin Regional Council in the occupied West Bank. The winery site includes a wine production plant, a wine cellar, and a visitor center. The winery offers tours, hosts events, conferences, and seminars, and operates a wine shop, café, and nursery.Psagot wines are made from grapes sourced from several vineyards in the settlements of Psagot, Har Bracha, Elon Moreh and the Kida outpost, most of which were planted on privately owned Palestinian land.&amp;nbsp;The winery markets its wines labeled as "Made in Israel."Settlements Vineyards&amp;nbsp;Psagot Winery was established in 2003 by Yaakov Berg in the settlement of Psagot on lands belonging to the Palestinian city of Al-Bireh in the occupied West Bank. In 2020, the winery relocated from Psagot to the Sha’ar Binyamin settlement Industrial Zone in the Mateh Binyamin settlement Regional Council. The winery was initially based on vineyards located around the settlement of Psagot, which were planted on private land belonging to the residents of Al-Bireh, who were denied access to their land by an electric fence illegally built around the settlement and repeated settler violence. According to "Kerem Navot" organization, the Berg family took over 84 dunams of private Palestinian land, which belonged to the residents of Al-Bireh and used it for some of its vineyards. The family received water allocations for these areas at reduced prices, and with the infrastructure of the Mekorot company.&amp;nbsp;Selling Points in SettlementsThe winery has selling points in settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. These include 15 selling points in the settlements of Modiin Ilit, Ma’ale Adumim, Efrat, Givat Ze’ev, Karnei Shomron, Beitar Illit, Yitzhar, Bat Ayn, Kohav HaShahar, the Esh Kodesh outpost, and the Mishor Adumim Industrial Zone in the occupied West Bank. Additionally, the winery has selling points in the settlement neighborhoods of Ramat Eshkol, Neve Ya’akov and Ramot Alon in occupied East Jerusalem, and in the settlement of Katzrin in the Syrian Golan.&amp;nbsp;Support from the Ministry of Economy and IndustryThe company receives support from the Ministry of Economy and Industry. In 2024, the company received from the Ministry NIS 1,307,808. In 2022, the company received NIS 501,259, and in 2020, NIS 1,460,220. In 2021, the company received NIS 328,189 specifically for the purpose of assisting with exporting abroad. In 2018 and 2019, the company received additional NIS 24,125 for the same purpose. In 2019, with the support of the Ministry of Economy and Industry, the winery began exporting and marketing its wines in China.Services to the&amp;nbsp;Israeli Coordinator of Government Activities in the TerritoriesIn 2018 and 2017, the winery provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT), the unit in the Israeli Ministry of Defense that enforces the civilian aspects of Israel’s military occupation in the occupied West Bank.Psagot wines are imported to the UK by Kedem Europe Ltd. &amp;nbsp;</t>
   </si>
@@ -1307,51 +969,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1655,566 +1317,537 @@
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G14" s="0"/>
       <c r="H14" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="G15" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>75</v>
+      </c>
       <c r="H15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>23</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>84</v>
       </c>
       <c r="G17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="I17" s="0" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>87</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H18" s="0"/>
       <c r="I18" s="0" t="s">
-        <v>71</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>90</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H19" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>93</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>94</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="H22" s="0"/>
       <c r="I22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H23" s="0"/>
+        <v>21</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I23" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="F24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H24" s="0"/>
       <c r="I24" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>74</v>
+        <v>111</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>112</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H27" s="0"/>
+        <v>39</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>49</v>
+      </c>
       <c r="I27" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>23</v>
-[...28 lines deleted...]
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">