--- v0 (2026-06-27)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -168,211 +168,101 @@
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and real estate company.
 The company is involved in two construction projects in Har Homa settlement, and a construction project in Talpiot East, both located in occupied East Jerusalem.
 </t>
   </si>
   <si>
     <t>Construction, Real Estate</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t>B. Yair Building Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">The company specializes in the construction, development, design and marketing of real estate projects.
 In the occupied West Bank, the company is involved in three construction projects in Givat Ze&amp;#39;ev, three construction projects in Maaleh Adumim, three construction projects in Bitar Ilit and three in Geva Binyamin.
 In occupied East Jerusalem, the company is involved in construction projects in the settlement neighborhood of Har Homa. In addition, the company owns &amp;quot;Hapisga&amp;quot; mall which is located in the settlement neighborhood of Pisgat Ze`ev.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Bank Leumi </t>
-[...111 lines deleted...]
-  <si>
     <t>Ben Security</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli provider of technological and physical security services.
 The company provides security services to settlements in the occupied West Bank and East Jerusalem.
 In 2018, the company won a tender for the provision of security and patrolling services in educational facilities in the settlement of Alfei Menashe in the West Bank. The company also provides guarding services in the settlements of Adam &amp;ndash; Geva Binyamin, Ma&amp;rsquo;ale Efraim and Masua in the West Bank.
 The company also provides guarding services to educational facilities in the settlement neighborhoods of Gilo and Har Homa in East Jerusalem.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements</t>
   </si>
   <si>
     <t>Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>CIM Lustigman</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli real estate and construction company.
 The company is involved in several construction projects in settlement neighborhoods in occupied East Jerusalem, including 128 housing units in the French Hill, 122 housing units in Har Homa and 32 housing units in Pisgat Ze&amp;#39;ev.
 In addition, the company is responsible for building the Judea and Samaria District Police Headquarters in Maaleh Adumim settlement in the occupied West Bank.
 The subsidiary Yael Hill Ltd was involved in the plan to build &amp;quot;Givat Yael&amp;quot; settlement on the lands of the Palestinian village Al-Walajah in the occupied West Bank, which will include building 14,000 housing units.
 The subsidiary Somwood Constructions, is involved in building 300 housing units in the settlement Neighborhood French Hill in East Jerusalem.
 </t>
   </si>
   <si>
     <t>$10M-$50M</t>
   </si>
   <si>
     <t>Clal Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A large private Israeli investment company with holdings in heavy industry, biotechnology, hi-tech and energy companies.
 Through its fully owned subsidiary Nesher Israel Cement Enterprises, the company holds a&amp;nbsp;monopoly over the Israeli and Palestinian cement markets. Since Nesher sells more than 85% of all cement in Israel, it is safe to assume that the separation wall, checkpoints, settlements and Israeli infrastructure in occupied territory were all built using cement purchased from the company.
 Nesher products were recorded in construction sites in the settlements of&amp;nbsp;Alfei Menashe,&amp;nbsp;Kedumim&amp;nbsp;and&amp;nbsp;Ma&amp;rsquo;ale Adumim&amp;nbsp;in the occupied West Bank and in the&amp;nbsp;Har Homa&amp;nbsp;settlement neighborhood in occupied East Jerusalem. Nesher cement bags were also documented during the construction of the Jerusalem light rail, a transportation project that connects settlement neighborhoods in East Jerusalem to the city center of West Jerusalem.
 Following calls from Amnesty International to clarify the company&amp;rsquo;s involvement in the construction of the separation wall, CRH, then a major shareholder, admitted in 2004 that &amp;ldquo;in all probability&amp;rdquo;&amp;nbsp;Nesher&amp;nbsp;cement is being used in the construction of the Wall.
 Nesher has a monopoly on the Palestinian cement market. According to a 2014 publication by Nesher, &amp;ldquo;Revenues from the Palestinian Authority, which is the largest customer of the company, are historically 20% of total revenues&amp;rdquo;. Through an agreement with the Palestinian Authority and its fully owned&amp;nbsp;Palestinian Commercial Services Company (PCSC), the&amp;nbsp;West Bank and the Gaza strip constitute&amp;nbsp;a captive market for Nesher&amp;rsquo;s cement. Moreover, the company actively tried to block Jordanian competitors from operating in the Palestinian market, either through&amp;nbsp;claims over &amp;lsquo;dumping prices&amp;rsquo;&amp;nbsp;by Jordanian exporters or through the actions of company&amp;nbsp;personnel in Allenby border crossing.
 Under the framework of the UN-sponsored agreement for the reconstruction of Gaza,&amp;nbsp;Nesher&amp;nbsp;gained profit from the aid funds invested in the rebuilding of the Strip.
 Clal Sun, a 50% subsidiary of Clal Industries, specializes in the development and construction of solar energy projects. Among its projects is Kalia project, a joint project of Clal Sun Ltd and Kibbutz Kalia, an Israeli settlement in the West Bank. The project is one of the three largest commercial solar fields that have been built on occupied Palestinian land. The takes up 135,000 square meters of Palestinian land, all owned by Kalia. The 10.8 Mega Watts project is connected to the high-voltage power grid.
 Clal Industries also holds a 52% stake in Golf &amp;amp; Co. Group, an Israeli retail store which operates branches in the settlement neighborhoods of Pisgat Ze&amp;rsquo;ev and Ramot in East Jerusalem and in the settlement of Maale Adumim in the West Bank.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Dalia Eliaspor Building Contracting Co. 1972</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company was involved in construction projects in the following settlements in occupied East
 Jerusalem: in 2018, it was involved in the construction of 200 housing units in Ramat Shlomo.
 Additionally, it was involved in the construction of 36 housing units in Gilo, and projects in Har
 Homa and Pisgat Ze&amp;rsquo;ev.
 In 2018, the company won a tender for the construction of 44 housing units in the settlement of
 Maaleh Adumim. Additionally, the company was involved in the construction of 24 housing
 units in Givat Ze&amp;rsquo;ev, both located in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t xml:space="preserve">Danya Cebus </t>
   </si>
   <si>
     <t xml:space="preserve">Public Israeli company Danya Cebus is one of the largest construction and infrastructure companies in Israel. The company specializes in the execution of large infrastructure projects that include the construction of roads, the construction of railway infrastructure, bridges, parking lots, tunnel mining and related infrastructure.
 The company is involved in the construction of housing and transportation projects in settlements in the occupied West Bank and East Jerusalem.
 The Jerusalem Light Rail 
@@ -384,157 +274,99 @@
 For more on the Jerusalem Light Rail see Who Profits Update Developments in the expansion of the JLR network: The J-Net project.
 Construction on Occupied Land 
 The company has been involved in the construction of several real estate projects in Israeli settlements in the occupied West Bank and East Jerusalem. These include the construction of housing units in the settlement neighborhoods of Har Homa and Gilo in East Jerusalem, in the &amp;quot;Green Park&amp;quot; neighborhood in the settlement of Modi&amp;#39;in Illit, and the &amp;quot;Nofei Hasela&amp;quot; neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank.
 In January 2020, the company won a tender through its fully owned subsidiary Cebus Rimon, to supply and install prefabricated transformer rooms in the settlement of Modi&amp;rsquo;in Illit in the West Bank.
 In 2019, Danya Cebus won a tender to carry out infrastructure and development works for the southern section of the American Road in East Jerusalem. The American Road is part of the eastern ring road, which connects the northern and southern parts of East Jerusalem. The project benefits Israeli settlers while cutting off Palestinian neighborhoods from one another.
 The company also built a commercial complex for Rami Levy in the Atarot settlement Industrial Zone in occupied East Jerusalem. The complex takes up 23,000 square meters and includes a 3-story building with a supermarket, shops and parking areas.
 The company built residential student dormitories in East Jerusalem for the Hebrew University of Jerusalem in partnership with Minrav Group. The residential complex includes 9 buildings and can accommodate 1,600 students.
 The company&amp;rsquo;s subsidiary, Cebus Rimon, was also involved in the construction of the Tel-Aviv-Jerusalem Fast Train (A1), which crosses into the occupied West Bank in two sections. For more on the A1 Train see Who Profits Update Crossing the Line.
 Services for the Israeli military 
 Gaza
 In 2017, the company won three tenders for the construction of a wall as part of the Israeli barrier surrounding the besieged Gaza for NIS 770 million. The tender includes the construction of three sections of a wall using the hydromill method for a total length of approximately 16.8 km as part of the tender published by the Ministry of Defense.
 As part of the works, the company&amp;rsquo;s subsidiary Geo Danya Ltd. carried out drilling to a depth of tens of meters with special machines. In October 2019, the company&amp;#39;s employees attacked protesters who demonstrated near the work site near the border with Gaza.
 Israeli military Intelligence Campus 
 The company carried out the construction of the Israeli military&amp;rsquo;s Intelligence campus (Kiryat Hatikshuv) in the Naqab, through its partnership with the construction contractor for the planning and construction work in the ICT campus together with the Israeli company Shikun &amp;amp; Binui. The work included the construction of all-purpose buildings on 173,000 square meters for the corps. The military ICT campus is part of the Israeli Ministry of Defense relocation plan of the military technology units including the ICT Corps&amp;rsquo; technology unit, the Air Force&amp;rsquo;s technology unit and the Southern Command headquarters, to the Naqab region. In June 2023, the company sold all its rights in Kidmat HaNegev ICT general partnership to Shikun &amp;amp; Binui.
 Camp Ariel Sharon
 The company carried out construction work in Camp Ariel Sharon, also called the &amp;ldquo;City of Training Bases&amp;rdquo; (Ir HaBahadim). The campus is a complex of military bases stretched on 250,000 square meters located in the Naqab region. The company constructed 12 training buildings of 3.5 floors, in a total area of approximately 74,000 square meters.
 For more on development and military projects in the Naqab see Who Profits Dynamic Report Tools of Dispossession in the Naqab.
 Services for the Israeli Police
 The company constructed the Tel Aviv District Police Headquarters office building.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
+    <t>$1B-$5B</t>
+  </si>
+  <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>David Ackerstein Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">A provider of management, planning and supervisory services in civil engineering, transportation, construction and infrastructure projects.
 David Ackerstein Ltd. is involved in the Jerusalem light rail project, which connects settlements in East Jerusalem to West Jerusalem. It provides planning services for infrastructure relocation in the extension of the Red Line from Pisgat Ze&amp;#39;ev to Neve Yaakov, both settlement neighborhoods in northern East Jerusalem. The company previously provided civil engineering and infrastructure consulting services in the construction of the Red Line, including management of BOT (Build-Operate-Transfer) tenders and advancing planning for the light rail, depot and parking. The company participated in the infrastructure relocation and electricity and development works near the Tzahal Square tunnel along the light rail&amp;#39;s first route. It provides ongoing consulting, planning and supervisory services for the Jerusalem mass transit project.
 The company managed several roads infrastructure projects in East Jerusalem, including road improvements in section 3 of Highway 50 in southwest East Jerusalem and the regulation of arterial roads in Silwan, a Palestinian neighborhood that has been the target of intensive Judaization efforts. It also managed roads safety projects on Route 5066, Route 90 and Route 35 that serve settlements in the occupied West Bank.
 David Ackerstein carried out restoration, development and conservation projects in the Old City in East Jerusalem, including the entrance to Jaffa Gate, El-Wad St. in the Muslim Quarter and the Armenian Patriarchy St. in the Armenian Quarter.
 The company managed the Park &amp;amp; Ride in the Pisgat Ze&amp;#39;ev settlement and a project in the Atarot B Industrial Zone.
 It provided the Israel Electric Corporation with planning, management and supervisory services for electricity infrastructure projects, including in a substation in the Har Homa settlement neighborhood in East Jerusalem. Work included infrastructure works, construction and large scale horizontal drilling.
 The company also works with local and regional councils in the West Bank. It managed a project in the sewage treatment plant in the Beit Aryeh settlement as well as infrastructure and residential development projects in the settlement, and was involved in the installation of water pipes in the settlement of Har Adar.
 The company&amp;#39;s client list includes the Ma&amp;#39;ale Adumin Municipality, Mateh Binyamin Regional Council, Beit Aryeh Local Council, The Economic Co. for the Development of Ma&amp;#39;aleh Adumim.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Dona Engineering and Construction</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction and development company that initiates and carries out housing projects in settlements in the occupied Palestinian territory.
 Dona Engineering and Construction is building 100 housing units on an area of 6,741 m2 in the west of Gilo settlement neighborhood in occupied East Jerusalem. The project is executed under a tender of NIS 7 million, with development expenses of NIS 29.9 million, awarded to the company on 24 August 2014. The company was also involved in a three-stage project of 165 housing units in in the south of Neve Ya&amp;#39;akov. The company purchased an area of 22,013 m2 for NIS 22.3 million, with development expenses of NIS 30.2, under a tender awarded to it on 24 June 2010. The project is part of Municipal Zoning Plan 6/a.
 Israel Discount Bank accompanied both projects.
 In addition,&amp;nbsp;on 7 September 2009,&amp;nbsp;the company won a tender of NIS 7.2 million,&amp;nbsp;with development expenses of 6M NIS,&amp;nbsp;from the Israel Land Administration to build 48 units in the&amp;nbsp;Pisgat Ze&amp;#39;ev&amp;nbsp;settlement neighborhood in East Jerusalem.
 Dona Engineering and Construction has completed projects in several settlements in the occupied West Bank, including Shaarei Hatikva (58 cottages),&amp;nbsp;Ma&amp;#39;ale Adumim, Homat Shmuel, Ariel and Elkana.
 </t>
   </si>
   <si>
     <t>Efgad Engineering and Construction Works</t>
   </si>
   <si>
     <t xml:space="preserve">A development and construction firm. The company constructed housing projects in the settlement of Ariel&amp;nbsp;in the occupied West Bank and in the settlement neighborhoods of Har Homa (Homat Shmuel)&amp;nbsp;and Ramat Shlomo&amp;nbsp;in occupied East Jerusalem.
 In the settlement&amp;nbsp;neighborhood of&amp;nbsp;Har Homa, the company has built 122 housing units.&amp;nbsp;In addition, together with&amp;nbsp;Solel Boneh,&amp;nbsp;the company has built&amp;nbsp;126 housing units and a commercial&amp;nbsp;center in Ramat Shlomo.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Euro Israel (I.S.)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company.
 The company is involved in a construction project in Naveh Yaacov settlement neighborhood in East Jerusalem, a project accompanied by Mizrahi Tefahot bank. The company is involved in other construction projects in Pisgat Ze&amp;#39;ev and Har Homa settlement neighborhoods in East Jerusalem. The projects in Har Homa include housing units and a commercial center. The project in Pisgat Zeev is also accompanied by Mizrahi Tefahot Bank, The company acquired an area of 4,749 m&amp;sup2; for NIS 10.6 million, with development expenses of NIS 19.49 million. Under the tender that the company won on 24 April 2013, the company is building 122 housing units in the settlement neighborhood. The project is built according to Municipal Zoning Plan 11647, which refers to the expansion of Pisgat Ze&amp;rsquo;ev North to the southwest.
 In the occupied West Bank, the company is involved in construction projects in the settlements of Ariel and Givat Ze&amp;#39;ev.
 In Ariel, the project, accompanied by Mizrahi Tefahot Bank, was built according to a tender awarded to the company on 21 March 2012, to build 32 housing units on an area of 3,562 m&amp;sup2; in the settlement for NIS 226,000, with development expenses of NIS 1.85 million. The project was built in the framework of Local Outline Plan 130/2/4, which refers to the land of the Palestinian villages of Salfit and Marda.
 </t>
   </si>
   <si>
     <t>Hagihon Company Ltd. – Jerusalem Area's Water and Wastewater Utility</t>
   </si>
   <si>
     <t xml:space="preserve">Hagihon provides wastewater management to illegal Israeli settlements, appropriates Palestinian wastewater and natural resources, and handles water infrastructure across occupied East Jerusalem. The company is involved in several Israeli high national priority projects including the Kedron Stream restoration project and the construction and expansion of the Jerusalem Light Rail.
@@ -582,152 +414,50 @@
   <si>
     <t>Electricity, Gas and Water Supply, Renewable Energy</t>
   </si>
   <si>
     <t>Hai Dolev Holdings Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">a private Israeli company specialized in planning and carrying out drilling projects.&amp;nbsp;
 In June 2019, the presence of company products was recorded at the construction site of a bypass pipeline in the Palestinian village of Bardala in the Jordan Valley, occupied West Bank. The Bardala bypass pipeline is designed to serve Israeli settlements in the northern Jordan Valley.
 The company also took part in a sewage drilling project in the Har Homa settlement in East Jerusalem, and in a drilling project for the &amp;ldquo;Museum of Toleance&amp;rdquo; which was built on a Palestinian cemetery in Jerusalem.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>Haim Zaken Construction and Investments</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli construction and development company predominantly active beyond the Green Line. The company constructed multiple housing projects in the settlements of Beitar Illit, Givat Zeev and Ma&amp;#39;ale Adumim and in settlement neighborhoods of Har Homa (Homat Shmuel), Gilo and Pisgat Zeev in occupied East Jerusalem. According to company publications, these projects include thousands of populated housing units: 110 apartments in Ma&amp;#39;ale Adumim, 112 in Givat Zeev, 102 in Gilo, 70 in Har Homa, 142 in Pisgat Zeev and 922 units in Beitar Illit. Currently, the company is building new housing projects in Har Homa and Beitar Illit.
 The company also constructed a 8,000 square meters mall in Beitar Illit. It wholly owns the mall and rents out some of its commercial space to Hapolaim Bank and Jerusalem Bank.
 </t>
-  </si>
-[...100 lines deleted...]
-    <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Hasid Brothers Building Contracting Co. Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli construction company. The company builds residential and commercial projects in West Bank and East Jerusalem settlements.
 The company is executing a residential project in the southwest of Beitar Illit (Hill A) according to a tender which it won on 21 June 2015 to build 20 housing units on an area of 2,012m2 for NIS 818,000, with development expenses of NIS 7.62 million. The tender is part of Local Outline Plan 426/1/3/12, which refers to the land of the Palestinian village Nahhalin. Bank Hapoalim accompanies the project.
 On 16 August 2015, the company won a tender of NIS 5.8 million, with development expenses of NIS 4.8 million, to construct a hotel on an area of 3,222m2 in the Talpiot East (Armon Hanatziv), a no man&amp;#39;s land. The project is also accompanied by Hapoalim Bank.
 Hasid Brothers also carried out a project of 77 housing units on an area of 6,347 m2 in the south of the Har Homa. The project was executed under a tender of NIS 15.58 million, with development expenses of NIS 12.2 million, awarded to the company on 23 April 2012. The project was executed according to Municipal Zoning Plan 7509, which refers to the peripheral expansion of Har Homa. Leumi Bank accompanied the project.
 The company is currently carrying out residential projects in two settlement neighborhoods in East Jerusalem, Har Homa and Pisgat Zeev. It has completed construction projects in&amp;nbsp;Ma&amp;#39;aleh Adumim, Beithar Illit, Pisgat Zeev&amp;nbsp;and Homat Shmuel (Har Homa).
 </t>
   </si>
   <si>
     <t xml:space="preserve">HOT Telecommunication Systems </t>
   </si>
   <si>
     <t>An Israeli communications company that provides a variety of telecommunications services, including multi-channel television, fiber-optic internet infrastructure, and landline telephone services. The company is part of the Altice Group, a global communications corporation. &amp;nbsp;Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;HOT’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, HOT’s Limited Partnership, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq&amp;nbsp; in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Through its Limited Partnership with&amp;nbsp;Partner Communications, P.H.I. Networks (2015) LP, HOT operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;P.H.I. Networks was established by HOT and Partner to build and operate a cellular network and maintain cellular sites for the companies in a network sharing model.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot&amp;nbsp;in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint in the occupied West Bank and the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Internet Services for SettlementsIn January 2021 and January 2022, Hot Telecommunications Systems was contracted by the Israeli Ministry of Construction and Housing, Jerusalem District, for the planning, carrying out and relocation of communications infrastructures in public areas in the settlements of Efrat, Beit El, Beitar Illit, Givat Ze’ev, Geva Binyamin (Adam), Ma’ale Adumim, Ma’ale Efraim and Kiryat Arba&amp;nbsp;in the occupied West Bank. The first contract, signed in January 2021, was valued at NIS 4 million.&amp;nbsp;IBC Unlimited&amp;nbsp;In 2020, HOT entered as a partner in IBC Unlimited LP venture for the deployment of fiber-optic internet across the occupied West Bank to provide high-speed internet for Israeli settlements. HOT invested approximately NIS 170 million in the project, which was jointly owned together with Cellcom and the Israel Electric Corporation (IEC).Between 2021 and 2025, IBC Unlimited deployed fiber-optic internet infrastructure in the settlements of Givat Ze’ev, Ma’ale Adumim, Ariel, Beit Aryeh, Oranit, Revava, Barkan, Elkana, Alfei Menashe and Nofim in the occupied West Bank. In June 2025, HOT sold its holdings in the project.&amp;nbsp;Hot MobileHOT’s fully owned subsidiary, Hot Mobile (formerly known as Mirs), is an Israeli mobile communications company part of the HOT Group.&amp;nbsp;Services to Settlements&amp;nbsp;Hot Mobile operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.&amp;nbsp;In 2018 Hot Mobile won a tender to supply cellular devices to municipal employees in the settlement of Ma'ale Adumim in the occupied West Bank.&amp;nbsp;Palestinian Captive MarketHot Mobile benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate creating a captive market.Services to the Israeli Military&amp;nbsp;Hot Mobile provides cellular service packages to members of the “IDF Workers' Organization”.In 2014, during the Israeli military onslaught on Gaza, Hot Mobile operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' assembly points near the Gaza border.Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;Between 2005 and 2011, Hot Mobile was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018 the company provided communication services to the Israel Prison Services (IPS) in a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously, the Mirs company&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches.&amp;nbsp;The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods. For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Palestinian Captive Market, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
@@ -1543,51 +1273,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -1760,1295 +1490,1237 @@
       </c>
       <c r="E7" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I7" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>45</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="I9" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="0" t="s">
+      <c r="G10" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="F10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H10" s="0"/>
       <c r="I10" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H11" s="0"/>
       <c r="I11" s="0" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H13" s="0"/>
       <c r="I13" s="0" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="H14" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I14" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E16" s="0" t="s">
+      <c r="F16" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="F16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="F18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="0" t="s">
-        <v>14</v>
+        <v>81</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I20" s="0"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="I21" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H21" s="0"/>
+      <c r="I21" s="0" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="F22" s="0" t="s">
+      <c r="G22" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="0"/>
       <c r="I23" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H25" s="0"/>
+        <v>106</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I25" s="0" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>107</v>
+        <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="0" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H28" s="0"/>
       <c r="I28" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="H29" s="0"/>
+      <c r="H29" s="0" t="s">
+        <v>50</v>
+      </c>
       <c r="I29" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H30" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I30" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="0" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>52</v>
+        <v>127</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>128</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>26</v>
+        <v>132</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>136</v>
+        <v>21</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="F36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="0" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H37" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>39</v>
+      </c>
       <c r="I37" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C38" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>145</v>
+        <v>111</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="H38" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="I38" s="0" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="C40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="C41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="0" t="s">
+      <c r="G41" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="F41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" s="0" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H44" s="0" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>14</v>
+        <v>163</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>165</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H46" s="0"/>
       <c r="I46" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>113</v>
+        <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>26</v>
       </c>
       <c r="D48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E48" s="0" t="s">
+      <c r="F48" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="0" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="H48" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>47</v>
+      </c>
       <c r="I48" s="0" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>40</v>
-[...56 lines deleted...]
-      <c r="I51" s="0" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>