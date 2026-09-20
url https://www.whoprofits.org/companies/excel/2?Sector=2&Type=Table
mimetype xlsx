--- v0 (2026-05-30)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -248,112 +248,51 @@
   </si>
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Egis Rail</t>
   </si>
   <si>
     <t xml:space="preserve">A France-based global group offering consulting and engineering, infrastructure and building engineering, and project development and operation services in the sectors of transport, industry, construction and renovations, water, environment and energy.
 Egis Rail Israel, a fully owned subsidiary of the Egis Group, is a private company based in Israel.
 In September 2024, Egis Rail Israel posted three job advertisements related to the Jerusalem Light Rail (JLR) project. The first ad detailed a position involving integration into the control project for JLR Blue Line in Jerusalem, specifically focusing on engineering and planning control in interface management for the State of Israel (the client) and the executing company. The second ad described a role involving engineering and planning control in railway telecommunications as part of the management project for the JLR Blue Line construction. The third ad was for a contract manager position within the project management team for the Blue Line construction.
 In November 2017, a tender published by the Association for Urban Planning, Development, and Preservation in Jerusalem indicated that Egis Rail was responsible for planning the Red Line extensions project.
 In May 2017, the Jerusalem Transportation Master Plan Team (JTMT) published a tender for the construction of infrastructure, development, and paving in Mount Scopus in occupied East Jerusalem. Egis Rail was listed as the company responsible for drafting the technical specifications for the tender.
 In 2007, the company secured an 11.9 million EUR contract with the Jerusalem Transportation Master Plan Team (JTMT) to assist in the construction and expansion of the light rail project in Jerusalem.
 In 1999, Egis Rail, then known as Semaly, was selected as a consultant for the Jerusalem Light Rail project.
 The JLR network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city&amp;rsquo;s Palestinian neighborhoods. For more about the light rail see Who Profits Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.
 </t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.Services to the SettlementsElectra AfikimThe company’s subsidiary, Electra Afikim, operates public transport lines in service of settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. For more see Electra Afikim company profile.The Jerusalem Light RailIn March 2023, Electra’s subsidiary Electra Infrastructures Ltd. won the tender for earthworks and the construction of the underground section of the Jerusalem light Rail (JLR) Blue Line for NIS 620 million.The JLR network connects large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line.&amp;nbsp;The Blue Line is to be the third and longest main axis of the JLR network. Its route stretches 31 km from Ramot and Ramat Eshkol settlement neighborhoods in the north, to Gilo settlement neighborhood in the south with 53 stations and a depot and maintenance facility in Ramot settlement neighborhood.According to the terms of the tender, published by Moriah Jerusalem Development Corporation, Electra will carry out works for the construction of the Blue Line underground section which will comprise a 2.2 kilometer tunnel and includes tunnel mining, earthworks, paving and development. The total scope of the works to be carried out by Electra amounts to approximately NIS 620 million, and expected to last around five years.For more on the Jerusalem Light Rail, see Who Profits Update: Developments in the Expansion of the JLR Network: The Blue LineConstruction on Occupied LandThe French Hill tunnel projectIn August 2020, Electra Infrastructure won a 580 million NIS tender, published by Moriah Jerusalem Development Corporation, for the construction of road infrastructure and tunnels in the French Hill in occupied East Jerusalem. The project included the construction of four huge tunnels in the total length of 4.5 kilometers, connections to road 60 in Pisgat Ze’ev settlement neighborhood, mining, paving, and construction of buildings. The project is in its final stages.The tunnels will enable continuous travel from Ma'ale Adumim settlement and its surrounding area to Jerusalem and will facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. The tunnel network includes technical rooms for the installation of electro-mechanical systems used to operate the tunnels and as a necessary safety measure. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, the subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, the subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og wastewater treatment facilityElectra Infrastructure was the main contractor for the Hagihon Company for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender from Hagihon Company and carried out the infrastructure works for NIS 95 million.The facility is to treat sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, the company along with Denya Cebus won a NIS 600 million tender by Mekorot for planning and drilling of around 70 water wells. Electra is carrying out the planning and execution of a NIS 400 million project for water well drilling and installation of pumping stations for including in the occupied West Bank and the Syrian Golan expected to last 4 and a half years. &amp;nbsp;For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to Ariel UniversityIn 2019, the company’s subsidiary FK Electra was contracted to provide maintenance services for generators in the Ariel University in the settlement of Ariel in the occupied West Bank. In 2017, Electra Elevators, a fully owned subsidiary, won a tender to supply and maintain elevators for the Ariel University.&amp;nbsp;Services to the Israeli Ministry of Defense (IMOD)City of Training Bases (Camp Ariel Sharon)Electra was the contractor and the operator of the Israeli military’s training campus, Camp Ariel Sharon (also known as Bahadim City) in the Naqab. The campus is a 250,000 square meters complex of military bases stretched over 2,600 dunams and includes 120 buildings.In 2017, Electra won a tender from the Israeli Ministry of Defense (IMOD) to build the Israeli military’s training campus for an estimated amount of NIS 330 million.Through its subsidiaries, the company holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.As of December 31, 2023, Electra holds 14.3% in the franchise company that operates the project’s financing, planning, construction, management, and maintenance for 25 years; 25.5% in the contractor company; and 25.19% in the operating company.Services to the Israel PolicePolice training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes: class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base.In April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.Services to the Israel Prison Service (IPS)In August 2023, Electra’s fully owned subsidiary, P.K. Electra, won an IPS tender for full maintenance services of diesel generators.In May 2023, the company’s fully owned subsidiary, Electra FM, was contracted by the IPS for providing AC in the Tel Aviv District Court parking lot for NIS 230,687.In February 2022, Electra’s fully owned subsidiary, P.K. Electra, was contracted by the IPS for supply, installation and operation of a diesel generator system in Israel Prison Service facilities.In 2022, the group’s fully owned subsidiary Electra FM was contracted by the IPS to provide fire extinguishers to a district courthouse in the city of Ramle for NIS 34,515.In 2019, the company was contracted by the IPS to provide half-yearly service for sprinkler and pump systems for NIS 115,444, and for repair and spare parts service for sprinkler systems for NIS 48,721.Previous involvements:Electra Infrastructure built vehicle tunnels near a road next to the settlement of Nili.Ben Hasharon, a now inactive partial subsidiary of the company (80%), has executed the planning and physical development of the expansion of the southern section of&amp;nbsp;the Barkan settlement industrial zone for the Samaria Development Co. Ben Hasharon erected infrastructure, paved roads and conducted large-scale quarrying in the Barkan stone quarry.In 2011, Electra Construction, a fully owned subsidiary of Electra, built 141 housing units in the settlement neighborhood of&amp;nbsp;Har Homa (Homat Shmuel)&amp;nbsp;in occupied East Jerusalem. Also in 2011, the company built 52 housing units is the settlement of&amp;nbsp;Ma’ale Adumim,&amp;nbsp;taking over 7,250 square meters of Palestinian land.In 2008, Electra Technologies, won a tender to securitize water facilities for the Mateh Binyamin settlement regional council in the West Bank. The 3 million NIS project includes fences, electronic security, CCTV, MARCH digital recording system and RISCO intrusion detection systems and command and control center.In 2008, the company supplied generators for the Irtah checkpoint (Sha’ar Ephraim) in the occupied West Bank. It also supplied generators to the Israeli military during Israel’s 2014 military assault on Gaza.Electra Projects, formerly Electra Katzenstein (Electra’s subsidiary liquidated due to a merger) operated a 4,780 square meters factory&amp;nbsp;in the&amp;nbsp;Barkan settlement industrial zone&amp;nbsp;in the occupied West Bank. &amp;nbsp;Additionally, Electra’s fully owned subsidiary Megason provided security solutions at several Elbit Systems sites. The project included installation of security infrastructure, CCTV, control desks, turnstiles and entrance gates, controlled doors, fixed external/internal cameras, VMD systems, A.A. detectors and microwave sensors for perimeter protectionElectra provided security measures for Motorola Solutions sites throughout Israel. This included installation of an entrance control system, CCTV with NVR recording systems, intercom system, turnstiles, controlled entrances and control systems.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
     <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Electra Afikim (formerly Afikim)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli transportation operator, holding concessions for major public transport routes and serving institutional and private transportation needs nationwide.
 Electra Afikim operates public transport lines in service of settlements in the occupied West Bank and East Jerusalem.
 Electra Afikim operates a branch office in the settlement of Migdal Oz in the occupied West Bank. The company also operates service centers in the settlements of Ma&amp;rsquo;ale Adumim, Givat Ze&amp;rsquo;ev, Kiryat Arba, and Gush Etzion.
 The company operates bus lines in the Surrounding Jerusalem cluster, which includes Ma&amp;rsquo;ale Adumim settlement cluster and Givat Ze&amp;rsquo;ev settlement cluster operational until end of December 2024, and the Gush Etzion settlements cluster operational until September 2029, and the Binyamin settlement cluster operational until November 2026, connecting them to Jerusalem. Company&amp;rsquo;s bus lines include services to the settlements of Binyamin Regional Council and the Gush Etzion settlements cluster in the occupied West Bank, including, Ariel, Ma&amp;rsquo;ale Adumim, Alon Shvut, Givat Ze&amp;rsquo;ev, Efrat, and Ma&amp;rsquo;ale Amos.
 In 2022, Electra Afikim provided shuttle and transportation services for the Ministry of National Security for NIS 5,568.
 In 2021, the company provided the Ministry of Transport and Road Safety with public transportation services in the Shomron settlements cluster in the occupied West Bank for NIS 27,323,987 million.
 In 2021, the company provided transportation services for wardens for six months for NIS 197,206. The service included transportation in the surrounding Jerusalem area and Ma&amp;rsquo;ale Adumim settlement area in the occupied West Bank.
 In 2019, the company provided shuttle services for the Israeli Prison Services (IPS) for NIS 11,839.
 </t>
   </si>
   <si>
@@ -462,50 +401,62 @@
 In 2019 and 2020, the company provided maintenance services to buses and marine engines serving the Israeli police. Additionally, in 2020 the company sold a bus to the Israeli police in an amount of NIS 1,123,697.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Heavy Machinery, Transportation</t>
   </si>
   <si>
     <t>$1B-$9B</t>
   </si>
   <si>
     <t>Merkavim Transportation Technologies</t>
   </si>
   <si>
     <t>A private Israeli bus manufacturer. The company develops, designs and manufactures different bus models including shielded buses and buses for transporting prisoners.Merkavim’s armored bus, the Mars Defender, was developed and manufactured according to the requirements of the Israeli Military. Israel Military Industries (IMI), formerly a state-owned company and currently owned by&amp;nbsp;Elbit Systems,&amp;nbsp;developed the “Mars Defender”, a bullet proof version of the Mars Bus, in a joint project with the Israeli Transportation Ministry, Israel Police and&amp;nbsp;Egged Company.&amp;nbsp;The Mars Defender is built on&amp;nbsp;Volvo Chassis B11R6*2.Services to SettlementsThe company provides its armored buses to settlements localities in the occupied West Bank and to transportation companies operating bus lines in the occupied West Bank and East Jerusalem.&amp;nbsp;A company's authorized service center is located in the Mishor Adumim Industrial Zone in the occupied West Bank.&amp;nbsp;In June 2024, Merkavim supplied 62&amp;nbsp;Volvo “Mars” model buses to&amp;nbsp;Egged transportation company for operation of bus lines in the Jerusalem Envelope area in occupied East Jerusalem and the West Bank. Merkavim will supply additional 90&amp;nbsp;Volvo “Mars” buses by the end of the year. The buses are built on a&amp;nbsp;Volvo chassis B13R.&amp;nbsp;In August 2023, Merkavim supplied 4&amp;nbsp;Volvo “Mars Defender” armored buses to the Central Company for the Development of the Shomron for school students. The Central Company for the Development of the Shomron is a private company owned by settlement localities in the occupied West Bank.In January 2023, Merkavim supplied 30&amp;nbsp;Volvo “Mars” buses to different regional councils among them is the Golan Regional Council in the occupied Syrian Golan.&amp;nbsp;Also in August 2022, Merkavim provided two&amp;nbsp;Volvo “Mars Defender” armored buses to the company for school students transportation.&amp;nbsp;&amp;nbsp;In August 2017, a Merkavim&amp;nbsp;Mars Defender bus was documented in an Afikim bus line to the settlement of Kdumim in the occupied West Bank. Afikim&amp;nbsp;operates bus lines in service of settlements in the occupied West Bank and East Jerusalem.In 2016, Merkavim provided 71 “Mars Defender” armored busses worth NIS 106 million to&amp;nbsp;Egged Company&amp;nbsp;and to additional companies operating in the West Bank to be used in settlements in the Jerusalem area, in Mateh Binyamin, Mount Hebron, Gush Etzion and the Jordan Valley settlements in the occupied West Bank.&amp;nbsp;In 2014, the company provided 18 armored buses for settlements’ regional councils in the West Bank for NIS 28 million.&amp;nbsp;Services for Israel Prison ServiceIn collaboration with Israel Prison Service (IPS), Merkavim developed a specially designed prisoner transport vehicle based on its Mars model. Such buses are used by IPS to transport Palestinian prisoners inside the occupied West Bank and from the West Bank to Israeli prisons within the Green Line.&amp;nbsp;Merkavim also provided services to the Nachshon Unit, the operational arm of IPS that is responsible, among other things, for the transport of prisoners.&amp;nbsp;In 2017, the company provided the covering of alarm units for escape doors for the IPS for NIS&amp;nbsp;4,212.&amp;nbsp;In 2016, the company provided the modeling of vehicles for the Nachshon&amp;nbsp;Unit for NIS 9,126.</t>
   </si>
   <si>
     <t>Heavy Machinery, Industrial Manufacturing, Transportation</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
+    <t>New Way Traffic</t>
+  </si>
+  <si>
+    <t>A private Israeli company that provides services and products for transportation infrastructure, electricity and lighting, marketing and supply, and pipelines for the municipal, business and government sectors.The company provides services and equipment to construction and transportation projects in settlements in the occupied West Bank and East Jerusalem. Additionally, the company provides services to military units in the occupied West Bank and to the construction of military infrastructure in the West Bank and the Gaza Strip.&amp;nbsp;Services to Settlements&amp;nbsp;The company provides services and carries out renovation projects in settlements and settlement roads in the occupied West Bank, including in the settlements of Karnei Shomron, Modi'in Illit,&amp;nbsp;Alei Zahav,&amp;nbsp;Oranit, Migdalim, Bruchin, Gush Etzion and&amp;nbsp;the Shomron Regional Council in the occupied West Bank, and the settlement neighborhoods of Pisgat Ze'ev and French Hill, and in&amp;nbsp;the Old City in occupied East Jerusalem.In August 2024, the company provided traffic inspectors for the opening of the Yadin Tunnel in occupied East Jerusalem for traffic. The tunnel was established for the benefit of residents of the settlements of Pisgat Ze'ev and French Hill in East Jerusalem, connecting them to the western part of the city.In July 2024, the company was awarded tender no. 11/2023 published by the Karnei Shomron settlement Local Council for the supply of materials and equipment.In August 2023, the company was awarded tender no. 01/2023 by the Modi'in Illit settlement Municipality to perform road marking and painting work and curbstones, and to supply and place traffic signs in the settlement.In August 2023, the company engaged in a sports field renovation project in the settlement of Alei Zahav in the occupied West Bank. As part of the work, the company's teams were engaged in dismantling and expanding the field, building walls and installing fences, supplying and installing equipment, renewing the asphalt surface, installing perimeter lighting, including new electrical infrastructure and painting.In May 2023, the company carried out a renovation project to widen sidewalks and install fencoes along the Western Wall Plaza near the Western Wall in the Old City in occupied East Jerusalem.In May 2023, the company carried out a renovation project to develop roundabouts and widen the lanes of Highway 437 in both directions. Highway&amp;nbsp;437 is a main road in the Mateh Binyamin Regional Council in the occupied West Bank,&amp;nbsp;stretching&amp;nbsp;from the Geva Binyamin Interchange to the Mishor Adumim Junction and intended for Israelis only.In May 2023, the company carried out a renovation project to widen lanes on Highway 60, also known as Tunnel Road, which connects southern Jerusalem to the Gush Etzion settlements cluster in the occupied West Bank.In January 2023, the company carried out infrastructure upgrade work at the Dung Gate in the Old City in occupied East Jerusalem.&amp;nbsp;The work included installing railings, fences, signs, and painting.In August 2022, the company was awarded tender no. 2022/04 published by the Oranit settlement Local Council to replace existing security lighting fixtures with LED lighting fixtures as part of an energy efficiency project in the settlement.&amp;nbsp;In May 2020, the company completed the establishment of&amp;nbsp;a new promenade in the settlement of Migdalim in the occupied West Bank. The works included planning the implementation of the promenade route, groundbreaking, asphalt work and lighting work.&amp;nbsp;In early 2020, the company built a 35-kilometer bicycle trail connecting the settlements of Bruchin and Alei Zahav in the occupied West Bank. The project was carried out for the Shomron Regional Council in the West Bank.&amp;nbsp;In 2017, the company carried out two projects in the settlement of Oranit in the occupied West Bank, a project to replace lighting on roads and streets as part of an energy efficiency project in the settlement, and a project to upgrade lighting on a basketball court in the settlement.Services to the Israeli Military&amp;nbsp;Among the company’s clients are the Israeli Ministry of Defense and the Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI).&amp;nbsp;Wall and Checkpoints&amp;nbsp;In February 2024, the&amp;nbsp;company placed concrete barriers in preparation for the construction of a fortified road inside the Gaza Strip.&amp;nbsp;Previously, in 2008, the company carried out painting work and placed signs at checkpoints along the Separation Wall in the occupied West Bank.Services to the Israeli&amp;nbsp;Coordination of Government Activities in the Territories (COGAT)&amp;nbsp;The company provides equipment and operational and maintenance services to the Israeli military’s Coordination of Government Activities in the Territories (COGAT) and the Israeli Civil Administration (ICA) in the occupied West Bank, headquartered in the settlement of Beit El.In June 2023, the company provided COAGT with signage for its Bethlehem District Coordination and Liaison Office (DCO), located next to the Gush Etzion Junction in the occupied West Bank, for NIS 6,563.&amp;nbsp;In May 2023, the company provided the ICA with&amp;nbsp;fire suppression system for a site located in the Palestinian town of a-Ram in occupied East Jerusalem for NIS 50,000.Between January and February 2023, the company provided COAGT with signage for the Hebron District Coordination and Liaison Office (DCO), located near the settlement of Kiryat Arba, for NIS 4,848.&amp;nbsp;Between March 2022 and December 2023, the company provided the ICA with logistics services for a total of NIS 68,687.&amp;nbsp;Between October and December 2022, the company provided the ICA purchase of lockers for soldiers for NIS 18,907.&amp;nbsp;In March 2021, the company provided the ICA with a gazebo tent NIS for 15,210.&amp;nbsp;In December 2020, the company provided the ICA with signage for NIS 20,000. In May 2020, the company provided the ICA with signage for NIS 12,741.In December 2019, the company provided the ICA with signage for NIS 1,653. In September 2019, the company provided the ICA with equipment for olive harvest for NIS 13,946. In February 2019, the company provided the ICA with plaques for NIS 14,144.Services to the Israel PoliceIn October 2025, the company was contracted by the Israel Police, with exemption from tender, to provide traffic arrow boards from October 2025 to February 2026 for NIS 1,000,000. The contract is a continuation of a previous contract, which was awarded to the company in February 2022 and was scheduled to end in October 2025.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Gaza, West Bank</t>
+  </si>
+  <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
@@ -566,79 +517,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Volvo Group (AB Volvo)</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>A Swedish-based multinational public company, which manufactures trucks, buses, construction equipment and marine and industrial engines. The Group brands include: Volvo, Volvo Penta, Rokbak, Renault Trucks, Prevost, Nova Bus, and Mack.Services to the Israeli Ministry of Defense&amp;nbsp;Through its Israeli distributor and partner, Volvo Group supplies heavy machinery to the Israeli Ministry of Defense.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) from June 2022 to a Freedom of Information request submitted by Who Profits, between 2017 and 2021, Mayer Cars and Trucks,&amp;nbsp;Volvo’s exclusive distributor in Israel, supplied the IMOD with&amp;nbsp;Volvo equipment, including Volvo vehicles, Volvo spare parts and maintenance services, for NIS 28,104,830.98. In addition to Volvo equipment, Mayer provided the IMOD with NIS 17,792,161.94 worth of additional equipment, including engines, generators and spare parts.GazaVolvo machinery has been used for extensive demolitions carried out by the Israeli military inside the Gaza Strip, following its ground invasion in October 2023.In April 2025, Volvo machinery was documented in extensive demolitions in Rafah carried out by the Israeli military Unit 2640, also known as Uriah Force, operating under the Gaza Division. Since May 2024, Israel has carried out extensive destruction in the city of Rafah, with almost complete erasure of most of its homes, shops, streets, factories, healthcare facilities, and electricity and water systems.On 20 April 2025 and 1 November 2024, Volvo Machinery was documented in use in the demolition of homes by the Israeli military in Rafah, Gaza.&amp;nbsp;In a video posted in January 2025 by soldiers serving in Gaza, Volvo machinery was documented in massive demolitions carried out inside the Gaza Strip by the unit.&amp;nbsp;GolanIn December 2024, Volvo machinery was documented in expansion works on the barrier in the Syria-Israel border area in the occupied Syrian Golan.Home DemolitionsVolvo machinery has been used by the Israeli military and Israeli authorities for the demolition of Palestinian homes, water and electricity infrastructure, agricultural structures and agriculture in the occupied West Bank, East Jerusalem and within the Green Line.On 18 February 2025, a Volvo bulldozer was used by the Israeli Civil Administration accompanied by the Israeli military in the demolition of three houses, leaving more than 14 people homeless, in Umm Al Khair, Masafer Yatta, in the occupied West Bank.&amp;nbsp;On 28 January 2025, Volvo machinery was documented in home demolitions in the Sama Ariha area in the occupied West Bank.&amp;nbsp;On 16 December 2024, a Volvo digger was used by Israeli authorities in the demolition of nine homes, leaving nine families, 35 members including 15 minors, homeless in Silwan neighborhood, in occupied East Jerusalem.&amp;nbsp;On 26 June 2024, a Volvo Wheel Loader was used in the demolition of a community power grid and two homes carried out by the Israeli Civil Administration, leaving 24 people, 15 of them minors, homeless in Umm al Kheir, South of Hebron Hills, occupied West Bank.&amp;nbsp;On 20 July 2023, a Volvo Wheel Loader was documented during the destruction of hundreds of grapevines, olive trees and five water tanks in Khirbet al-Hirdash agricultural area, southeast of Tarqumiya, northwest of Hebron, occupied West Bank.&amp;nbsp;On 6 March 2023, a Volvo Wheel Loader was&amp;nbsp;used in the demolition of four Palestinian homes by (ICA), including an outhouse and two water tanks, leaving 36 people homeless in She'b al Batem village in South Hebron Hills, occupied West Bank.In January 2023, a Volvo heavy-duty machine was documented during the demolition of 14 houses carried out by Israeli authorities in Jabal Al-Mukaber neighborhood in occupied East Jerusalem.In December 2022, Volvo machinery was documented in house demolitions in occupied East Jerusalem. A total of 36 buildings were demolished by the Israeli authorities in East Jerusalem in December 2022, leaving 24 Palestinians, including 14 minors, without a home.On 18 August 2022, a Volvo Wheel Loader was used by the ICA and military in the demolition of 3 homes and 3 livestock enclosures in Khirbet ‘Alan in al-Jiftlik area in the Jordan Valley, occupied West Bank. The Israeli forces destroyed two residential units, an outdoor kitchen and portable belonging to a family of 11, including 7 minors, an additional house, three livestock shacks and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On 7 July 2022, the ICA used a Volvo Wheel Loader during the demolishment of a home of a family of 15 members and a house under construction in Khirbert Um Qusa in the South Hebron Hills in the occupied West Bank.On 30 June 2022, the ICA used a Volvo Wheel Loader to demolish two agricultural structures in the villages of a-Rifa’iya and al-Buweib in the South Hebron Hills area, in the occupied West Bank.On 11 May 2022, a Volvo Wheel Loader was documented while Israeli forces demolished 11 structures in Masafer Yatta, South Hebron Hills. Including 8 homes housing 47 people and 19 minors and 4 agricultural structures.On 14 December 2021, Volvo wheel loaders were used in the demolition of a water well and agricultural walls in the Palestinian village Khalet Alfurn, in east Hebron. Additionally, on 18 October 2021 the wheel loaders were used by the Israeli Army in destroying roads between several Palestinian villages near Tayaseer village in the Jordan Valley in occupied West Bank.On July 2021, Volvo wheel loaders were also used to move cement blocks used by the Israeli military to block the entrance to the Palestinian neighborhood Sheikh Jarrah where families are facing the threat of forced displacement, in occupied East Jerusalem.In February 2016, Volvo trucks were used by the ICA and the Israeli military to confiscate solar panels in Khirbet Jebnah, in South Hebron Hills. In April 2015, a Volvo truck was documented during the confiscation of 12 solar panels belonging to Khan al-Ahmar community in the occupied West Bank by the Israeli Civil Administration and Border Police. In both cases, the solar panels, provided by humanitarian aid organizations, were the community’s sole source of electricity.In 2012, Volvo wheel loaders were used to demolish houses in the Palestinian village of Umm al-Khayr and to block roads in the South Hebron Hills area.Volvo track excavators and wheel loaders were also used for house demolitions in the Palestinian neighborhoods in East Jerusalem of Issawiya in 2009, Beit Hanina in 2008 and Tzur Baher in 2007, in addition to demolitions in previous years in Silwan, Wadi Qaddum and Sheikh Jarrah in occupied East Jerusalem.Home Demolitions in the NaqabVolvo equipment is also used by Israeli authorities in the demolition of Palestinian homes within the Green Line, specifically in demolitions carried out against Palestinian Bedouin communities who face displacement in the Naqab region.On 28 May 2025, Volvo Machinery was used in the demolition of a family home and additional facilities in the village of Beer Hadaj in the Naqab.&amp;nbsp;On 14 November 2024, Volvo machinery was documented in the demolition of a mosque, the last remaining structure in Um Al Hiran in the Naqab.&amp;nbsp;On 8 May 2024, Volvo Wheel loader was documented in the demolition of the Wadi Al Khalil village in the Naqab. The demolitions of around 47 houses were carried out as part of the expansion of Highway 6 and left around 300 Palestinian residents homeless.&amp;nbsp;On 11 January 2022, Volvo wheel loaders were documented in the demolitions of residential tents in the Palestinian Bedouin village of Sa’aua and other demolitions in Palestinian villages in the Naqab area.On 29 December 2021, Volvo heavy machinery was documented in demolitions in the Naqab Area.On 2 July 2015, Volvo wheel loaders were used to evict the Bedouin community of Al-Araqib&amp;nbsp;from its land in the Naqab.For more on the development projects in the Naqab see Who Profits interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsAccording to Volvo website, the company has two service centers in the Mishor Adumim Industrial Zone in the occupied West Bank and in the Atarot Industrial Zone in occupied East Jerusalem.&amp;nbsp;Merkavim Transportation TechnologiesVolvo Group's subsidiary, Merkavim Transportation Technologies, supplies armored buses to settlements in the occupied West Bank and occupied East Jerusalem. For the full company profile see Merkavim Transportation Technologies. Merkavim is jointly owned by Volvo Group (26.5%) and its Israeli distributor, Mayer’s Cars and Trucks (73.45%).&amp;nbsp;Mayer’s Cars and Trucks, the exclusive distributor of Volvo in Israel, supplies Volvo equipment to the Israeli Ministry of Defense and services to the Israeli Prison Service. For the full company profile, see&amp;nbsp;Mayer’s Cars and Trucks.Settlement ConstructionPreviously, Volvo equipment was used for the construction of the Har Gilo settlement and the Barkan Industrial Zone in the occupied West Bank, and the construction of Route 443 road in the West Bank (for Israelis only).Wall and Checkpoints&amp;nbsp;In 2008, Volvo trucks were used for the construction of the Huwwara checkpoint in the occupied West Bank. Volvo equipment was also used for the construction of the Separation Wall near the Palestinian village of Al-Walaja.</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
-  </si>
-[...27 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1566,294 +1488,294 @@
       </c>
       <c r="E21" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>94</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="G22" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I22" s="0" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H26" s="0"/>
+        <v>14</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>21</v>
+      </c>
       <c r="I26" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>97</v>
+        <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H27" s="0"/>
       <c r="I27" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="G28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I28" s="0" t="s">
-        <v>117</v>
+        <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="C29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E29" s="0" t="s">
+      <c r="G29" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I29" s="0" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="I30" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>