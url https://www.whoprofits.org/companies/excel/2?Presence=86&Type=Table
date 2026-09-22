--- v0 (2026-06-26)
+++ v1 (2026-09-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -145,51 +145,51 @@
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -716,51 +716,57 @@
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>JCB (JC Bamford Excavators)</t>
   </si>
   <si>
     <t xml:space="preserve">JC Bamford Excavators Limited (JCB) is a British multinational manufacturer of equipment for construction, agriculture, waste handling, and demolition.&amp;nbsp;The company has 22 plants on four continents and over 750 dealers around the world.
 JCB equipment has been repeatedly used by Israeli authorities in the demolitions of Palestinian homes and in the construction of Israeli settlements in the occupied Palestinian territory (oPt).
 Services to the Israeli Ministry of Defense 
 JCB equipment is sold to the Israeli Ministry of Defense (IMOD) through JCB&amp;rsquo;s Israeli importer and distributor, Comasco Ltd. Comasco employees also provide maintenance services for JCB equipment at military bases.&amp;nbsp;
 The JCB 1CX backhoe loader is used by the Israeli military for urban warfare in the oPt. It has been used by the Israeli military Engineering Corps for &amp;quot;targeted countermeasures&amp;quot; in the occupied West Bank. The loader is used to carry out demolitions, excavations and opening travel axes during a battle.
 The JCB armored High Mobility Engineer Excavator (HMEE), known in Hebrew as &amp;quot;Ami&amp;quot;, was purchased through the American Foreign Military Sales program and is used by the Israeli military 98th Paratroopers Division and the Engineering Corps. The &amp;quot;Ami&amp;quot; excavator underwent several modifications according to the requirements of the Israeli military, including the installation of items of equipment in the tools necessary for its operation and adaptation to the weapons of the infantry units. The excavator is used to break through obstacles and is resistant to explosions and gunfire.
 According to a response to a Freedom of Information request submitted by Who Profits in February 2021 between 2019 and 2021, the Israeli Ministry of Defense contracted Comasco in at least 13 contracts for the purchase of a JCB Backhoe loader vehicle and a telescopic handler, for the purchase of JCB spare parts, and for JCB heavy equipment maintenance services, in a total amount of NIS 1.56 million.
 The Wall and Checkpoints
 JCB&amp;rsquo;s engineering equipment also contributed to the construction of the wall and checkpoints.
 JCB machinery was used in the construction of the technologized aboveground, underground and underwater walls around the besieged Gaza. Completed in 2021, the project included 65 km of an underground wall equipped with technological detection means, a physical fence, a sea barrier, a detection array and combat rooms. These are another layer to the suffocating siege imposed on Gaza for over 17 years.
 Track and wheel excavators and wheel loaders were documented during the construction of the wall near the Palestinian villages of Al-Walaja, Anata and Beit Jala and at the Qalandiya and Ofer checkpoints in the occupied West Bank. The models used for these tasks are JS330, JS200, 537 and 3CX.
 House Demolitions 
 Dozens of documented incidents show JCB equipment used in house demolitions carried out by the Israeli military and Israeli authorities in the occupied West Bank and occupied East Jerusalem. These incidents include the demolition of Palestinian residential, religious, agricultural and commercial buildings, as well as water, sanitation and hygiene infrastructure, the uprooting of trees and the destruction of graves.
 According to Amnesty International, JCB equipment was used in Israeli activities resulting in human rights violations documented in the oPt between 2011 and 2021.
 2024
 Between February and April 2024, JCB equipment was used by the Israeli authorities to carry out demolitions in al-Issawiya in occupied East Jerusalem. 
 2023 
 On December 6, 2023, JCB backhoe loaders were used by Israeli Civil Administration (ICA) personnel to demolish two residential structures in Kh. Um Qusah, east of the village of a-Zuweidin in the South Hebron Hills. The Israeli forces demolished two residential structures belonging to a family of 20, including 16 minors, and two livestock enclosures it owns, as well as two residential structures belonging to another family, numbering a total of 18 people, including 13 minors. The forces also demolished two livestock enclosures owned by the second family. Both families were left homeless. &amp;nbsp;
 On October 31, 2023, a JCB excavator was used to demolish a family home in the West Bank village of Aurora, northwest of Ramallah, in the occupied West Bank.
 On May 22, 2023, a JCB backhoe loader was used by ICA personnel to demolish a tent used as a residence by a family of seven, including five minors, and a residential structure still under construction owned by a different family, south of Khirbet Ma&amp;rsquo;in in the South Hebron Hills. &amp;nbsp;
@@ -1025,51 +1031,51 @@
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>Palestinian Captive Market</t>
   </si>
   <si>
     <t>Pharmaceutical</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
@@ -1391,79 +1397,50 @@
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1772,51 +1749,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2738,1284 +2715,1255 @@
       </c>
       <c r="H33" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>155</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>23</v>
+        <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="0"/>
       <c r="I36" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I38" s="0"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I39" s="0"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>144</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>125</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>42</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I53" s="0"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>143</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>100</v>
       </c>
       <c r="H54" s="0"/>
       <c r="I54" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H59" s="0"/>
       <c r="I59" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>152</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>95</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>96</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>134</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>130</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>60</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>86</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>50</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>72</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>139</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H73" s="0"/>
       <c r="I73" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I75" s="0"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="C76" s="0"/>
       <c r="D76" s="0" t="s">
-        <v>304</v>
+        <v>119</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>180</v>
+        <v>48</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>306</v>
+        <v>49</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>125</v>
-[...25 lines deleted...]
-      <c r="H77" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="I77" s="0"/>
+      <c r="I76" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>