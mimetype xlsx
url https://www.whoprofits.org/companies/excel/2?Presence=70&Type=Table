--- v0 (2026-06-26)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
@@ -754,79 +754,50 @@
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza</t>
-  </si>
-[...27 lines deleted...]
-    <t>$10B-$20B</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -1148,51 +1119,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2001,97 +1972,68 @@
       </c>
       <c r="E29" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>103</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>158</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="D30" s="0" t="s">
+      <c r="E30" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="E30" s="0" t="s">
+      <c r="F30" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="F30" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="0" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>164</v>
+        <v>82</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>22</v>
-[...27 lines deleted...]
-      <c r="I31" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>