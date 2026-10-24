--- v0 (2026-08-26)
+++ v1 (2026-10-24)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>AdaFresh</t>
   </si>
   <si>
     <t>Private</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli exporter of agricultural, including certified organic, produce.
 The company has a fully owned subsidiary in the Netherlands - AdaFresh B.V. &amp;ndash; which manages distribution in European markets.
 The company exports produce cultivated on occupied Palestinian land in the Jordan Valley. In 2014, Who Profits&amp;rsquo; documented AdaFresh&amp;rsquo;s boxes in the settlement of Roi, Na&amp;rsquo;aran and Tomer.
 The company also has an organic produce packaging house in Argaman settlement.
 AdaFresh produce are distributed in Europe by the company&amp;#39;s fully owned Dutch subsidiary&amp;nbsp; -AdaFresh B.V. - under the brand name &amp;lsquo;AdaFresh&amp;rsquo;.
 See here for an in-depth analysis of Israel&amp;rsquo;s settlement agricultural industry.
 </t>
   </si>
@@ -391,72 +391,54 @@
   <si>
     <t xml:space="preserve">Baran Group is a publicly-traded Israeli civil engineering, technology, telecommunication and construction solution provider with global operations.
 In February 2024, Baran Israel, a fully-owned subsidiary of Baran Group, issued an open tender for development works of a residential project in the Ma&amp;rsquo;ale Adumim settlement in the occupied West Bank. The tender pertains to carrying out development works to complete the occupancy of the project.
 In 2022, and 2023 the company carried out infrastructure works for the construction of a new residential neighborhood in the settlement of Ma&amp;rsquo;ale Adumim in the occupied West Bank. The works included the infrastructure construction of 459 housing units, and the construction of public infrastructure including road breaking, subsurface farming infrastructure, construction of an underground passage, retaining walls, and renovations that encompass play facilities. Additionally, the project involves the establishment of electrical and communication infrastructure connections, as well as the construction of sidewalks.
 In January 2023, Baran Efko Ltd., a fully-owned subsidiary of Baran Group, carried out the planning, production and construction of a 30-meters high cellular mast for the Pelephone Communications company in the settlement of Beitar Illit, in the occupied West Bank.
 In 2022, Baran Group provided Project Management Office services for the development of the Jerusalem Light Rail network (JLR). The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. For more on the Jerusalem Light Rail see Who Profits report: Developments in the expansion of the JLR network: The J-Net project.
 In 2022, Baran Israel, a fully-owned subsidiary of Baran Group, managed the installation of the first turbine at the power station in Bereshit Wind Farm in the occupied Syrian Golan. The Bereshit Wind Farm is a large wind energy project of Enlight Renewable Energies in the Syrian Golan. The turbines are manufactured by General Electric company.
 In May 2020, the company signed a contract with Elbit Systems&amp;nbsp; for the planning and management of the relocation of Israeli Military Industries (IMI) factories to Ramat Beka industrial zone in the Naqab worth around 18 million USD (60 million NIS).
 In 2019, Baran Group was granted a contract with the Israeli Police for the construction and maintenance of buildings worth around NIS 7 million NIS.
 Furthermore, the Group managed the construction project of section A of the Tel Aviv-Jerusalem Fast Train (A1), including Bridge 6, which crosses the Green Line at the Latrun enclave into occupied Palestinian land.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
     <t>East Jerusalem, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>C. Mer Group</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company specializing in Homeland Security (HLS), Cyber and Intelligence, Communication Infrastructure and Tactical Communication Systems.
 The Group&amp;rsquo;s Security and Technology division develops and installs smart communication systems for military land and naval units in Israel and globally.
 The company builds transmission infrastructures and supplies masts and civil engineering work for the Israeli Ministry of Defense (IMOD), Israel Police, and the Israel Prison Service, as well as for the defense companies Israel Aerospace Industries (IAI), Rafael Advanced Defense Systems and Elbit Systems.
 Services for the Israeli Ministry of Defense &amp;nbsp;
 Communication Systems
 The company has provided digital Internal Communication System for the military&amp;rsquo;s armoured fighting vehicles, and company&amp;rsquo;s products have been implemented in advanced weapons systems such as the Israeli Merkava tank as well as mission aircraft, watercraft and border control.
 The company holds a sole supplier agreement with the IMOD for the provision of tactical communication systems for the Israeli Ground Forces until 2032.
 In 2023, the company performed work in the field of communication and data communication for the IMOD.
 In 2016, the company&amp;rsquo;s fully owned subsidiary, Techmer Inc., was contracted to supply hundreds of intercommunication systems for the Israeli Ground Forces, for about NIS 40 million for five years. The contract included the development, manufacture, supply and implementation of hundreds of communication systems based on digital audio RoIP-VoIP technology, which enables connecting a large number of radios and sharing them between many users while maintaining a high level of security.
 Techmer has also supplied RoIP-VoIP based communication systems that were installed in various applications in the Israeli Navy.
 The company has also supplied the intercommunication systems for the Merkava Mark 4 tanks.
@@ -492,53 +474,50 @@
   <si>
     <t>Private Security and Surveillance Technology, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
   </si>
   <si>
-    <t>NYSE</t>
-[...1 lines deleted...]
-  <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
@@ -672,359 +651,213 @@
   <si>
     <t>Tourism, Transportation</t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
-  </si>
-[...28 lines deleted...]
-    <t>Tourism</t>
   </si>
   <si>
     <t>F.K. Generators and Equipment</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israel-based global supplier of power solutions and power plants.
 The company supplied generators for the Irtah checkpoint (Sha&amp;#39;ar Efrayim) in the occupied West Bank. It also supplied generators to the Israeli army during Israel&amp;#39;s 2014 military assault on Gaza.
 The company also supplied and maintained generators to a waste treatment plant near the settlement of Katzrin in the occupied Syrian Golan.
 Additionally, the company is a supplier to the Israel Prison Service (IPS) and the Israeli Population and Immigration Authority.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
-    <t>Ford Motor Company</t>
-[...24 lines deleted...]
-  <si>
     <t>Formula Systems</t>
   </si>
   <si>
     <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Technology and Hi-tech</t>
   </si>
   <si>
     <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
+    <t>Services to the Settlements, Settlement Enterprise</t>
+  </si>
+  <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
-    <t>G1 Secure Solutions (formerly G4S Israel)</t>
-[...36 lines deleted...]
-  <si>
     <t xml:space="preserve">General Electric </t>
   </si>
   <si>
     <t>General Electric, also known as GE Aerospace, is a US-based publicly traded multinational conglomerate company active in the fields of power, renewable energy, aviation and healthcare. The company's aviation division provides jet engines, components and integrated systems for military aircraft.Services to the Israeli militaryGeneral Electric provides engines and components that are used in Israel’s air and naval military forces, including for the AH-64 Apache and UH-60 Black Hawk helicopters, F-16 and F-15 fighter jets, KC-46 tanker aircraft, CH-53 Heavy Lift helicopter and the Sa’ar 5 naval missile ship.General Electric's engines power the F-16 and F-15 fighter jets and the AH-64 Apache which have been used in repeated Israeli attacks on Gaza, and the West Bank, including the targeting of civilians and civilian infrastructures and in attacks on homes and refugee camps. General Electric's gas turbines are used to power the Israeli Navy's attack ships that enforce the illegal naval blockade of Gaza. For more see Who Profits’ update from December 2023: The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;The company supplies Israel directly with various equipment and services through the U.S. Department of Defense’s Foreign Military Sales program. It has provided Israel with gas turbines, jet engines, support services, aircraft propellers and components, a range of other engines, and other military accessories, and technical services to the engines in use by the Israeli military.F-15 and F-16 Fighter Jets&amp;nbsp;GE supplies its F110-GE-129 engines for the Lockheed Martin F-16 fighter jets and the Boeing F-15 fighter jets in use by the Israeli military.In November 2024, the Israeli Ministry of Defense announced the purchase of 25 Boeing F-15IA fighter planes, the Israeli designation for the F-15EX Eagle II, powered by new F110-GE-129 engines with an option to acquire an additional 25 jets. The purchase was valued at USD 5.2 billion and funded through US military aid. The new F-15IAs will be capable of carrying up to 24 air-to-air missiles. The first F-15IA is expected to be delivered in 2031, with subsequent deliveries occurring at a rate of four to six units per year.&amp;nbsp;F-15 and F-16 fighter jets have been used extensively by the Israeli Air Force in its deadly attacks on Gaza, including in 2008, 2009, 2014, 2018, 2021, 2023, 2024, and 2025.&amp;nbsp;Since October 2023, F-15 and F-16 jets have participated in extensive attacks on civilians in the besieged Gaza, including displaced people and medical personnel, on residential buildings, schools, hospitals, shelters for displaced people, media offices, and cemeteries.&amp;nbsp;Gaza 2023-2025&amp;nbsp;On July 2nd, 2025, an Israeli F-16 aircraft targeted Dr. Marwan Sultan, the director of the Indonesian Hospital, who was killed by a missile airstrike on his home in Gaza City along with several family members. &amp;nbsp;&amp;nbsp;On May 13, 2025, Israeli F-16 jets attacked the Gaza European Hospital in Khan Younis in the southern Gaza Strip without any prior warning. Nine missiles hit the courtyard of the hospital, killing at least 16 people and wounding 70.On October 10, 2024, at least 28 people were killed and 54 were injured in an Israeli F-16 airstrike on the Rufaida al-Aslamia school, which sheltered displaced families in the central Gaza Strip.On August 4, 2024, an Israeli F-16 jet attacked the Hassan Salama School in Gaza City, killing at least 30 people and injuring dozens. The school was serving as a shelter for displaced people.F-15 and F-16 jets have also participated in Israeli attacks on Lebanon, Yemen and Iran in 2024 and 2025. In September 2024, Israeli F-16s aircraft attacking Lebanon dropped over two thousand munitions in just three days.AH-64 Apache and UH-60 Black Hawk Helicopters&amp;nbsp;GE supplies its T901 and T700 engines for the Boeing AH-64 Apache and Sikorsky UH-60 Black Hawk helicopters fleet used by the Israeli Air Force.&amp;nbsp;AH-64 Apache helicopters have been used extensively by the Israeli military in recent deadly airstrikes on Gaza and the occupied West Bank.&amp;nbsp;Apache helicopters have participated in previous Israeli military assaults on Gaza, including in 2008, 2009, 2012, 2021, 2023, 2024, and 2025 to this day. They were also used in numerous attacks carried out on, including in Beirut, in southern Lebanon, and the al-Rashidiya Palestinian refugee camp.Gaza 2023-2025Since the beginning of Israel's unprecedented ongoing attack on the Gaza Strip in October 2023, Advanced Apache helicopters operated by the Israeli Air Force Squadron 113, known as "The Wasp," are taking part in unprecedented strikes in Gaza with targeted killings, guided missiles airstrikes, and air support for ground forces operating inside the Gaza Strip. Each helicopter carries six to eight precision missiles, plus hundreds of relatively long-range shells.&amp;nbsp;The Sikorsky UH-60 Black Hawk, known as the “Yanshuf” in the Israeli Air Force, is an armed combat helicopter used for troop transport, supply transfer, and evacuations.&amp;nbsp;Israeli Black Hawk helicopters are powered by two General Electric T700-GE-701C engines, each producing 1,890 shaft horsepower. Black Hawk helicopters of the 123rd Squadron of the Israeli Air Force have been operational in the Gaza Strip continuously since October 2023.&amp;nbsp;The UH-60 Black Hawk were also used in dozens of sorties in the 2014 Israeli attacks on Gaza.West Bank&amp;nbsp;In June 2023, Israel attacked with Apache helicopters in the occupied West Bank for the first time in over 20 years during a raid on Jenin, which killed at least five Palestinians and wounded 91.&amp;nbsp; &amp;nbsp;Sa’ar 5General Electric's LM2500 gas turbines are used to power the Israeli Navy's missile ships, the Corvette Sa'ar 5, which are used for military strikes and enforcing the illegal naval blockade of Gaza.Sa’ar 5 missile ships were used by the Israeli Navy during the 2006 war on Lebanon and the 2008-2009 assault on Gaza.GE's gas turbines provide 30,000 horsepower to the Sa’ar 5 assault ships which include systems and technologies and are equipped with sophisticated anti-aircraft, anti-submarine, and helicopter landing equipment, including long-range Gabriel 5 missiles, Barak 1 missiles for protection against aircraft and missiles, and two Typhoon cannons.&amp;nbsp;CH-53K Helicopter&amp;nbsp;General Electric provides its GE38-1B engines for the Israeli military’s Lockheed Martin CH-53K Heavy Lift Helicopters.&amp;nbsp;In April 2023, General Electric Aviation was awarded a contract to manufacture and supply forty T408-GE-400 turboshaft engines to power CH-53K helicopters to the Israeli Government for USD 153.7 million from U.S Foreign Military Sales to Israel (in Israeli Foreign Military Sales funds).The agreement was part of a USD 683.7 million contract with the U.S. Department of Defense to supply a total of 169 T408 engines for the U.S. Navy and the Israeli Government. The contract includes associated engine, programmatic, and logistics support, and is expected to be completed by June 2027.&amp;nbsp;In 2021, the IMOD selected the CH-53K helicopter to replace the helicopter fleet in the Air Force. That same year, Israel purchased 18 CH-53K Helicopters powered by General Electric's GE38-1B engines at an estimated cost of USD 3.4 billion as part of U.S Foreign Military Sales to Israel. In July 2021, the U.S. State Department approved the Foreign Military Sale to the Government of Israel with support and related equipment of up to 60 General Electric T408-GE-400 Engines for the Israeli Air Force.KC-46General Electric provides components for mission control systems and flight management systems for the Boeing KC-46 tanker aircraft in service of the Israeli Air Force.&amp;nbsp;The KC-46 tanker aircraft are operated by Squadron 120 of the Israeli Air Force from Nevatim Air Base, located in the Naqab region.&amp;nbsp;In 2022, Israel purchased four Boeing KC-46 tankers with an option for two more as part of the procurement program. The first aircraft is scheduled to arrive in the first half of 2026 and are expected to significantly improve Israel's attack and bombing capabilities.In October 2024, the Israeli Air Force carried out a strike in Yemen using the KC-46.IAI Kfir&amp;nbsp;General Electric also supplied the J79 engine for the IAI Kfir multi-role armed fighter, developed by Israel Aerospace Industries. The IAI Kfir entered service in 1975 and was later replaced by more advanced F-15 and F-16 aircraft.&amp;nbsp;Wind Turbines in the Occupied Syrian Golan&amp;nbsp;General Electric provides wind turbines and maintenance services to two large Israeli wind energy production projects in the occupied Syrian Golan.&amp;nbsp;Ruach Beresheet Wind FarmRuach Beresheet (Wind of Genesis) wind farm in the occupied Syrian Golan is the largest Israeli renewable energy project to exist on both sides of the Green Line so far.&amp;nbsp;The wind farm consists of 39 wind turbines made by General Electric company, of which 34 have been connected to the Israeli national electricity grid. General Electric is also responsible for the production, supply, transportation, hoisting, and running of the turbines at the project site. According to an agreement from 2021, General Electric will provide operation and maintenance services for the turbines for 20 years.&amp;nbsp;The wind farm is located in Tel el Farass area in the occupied Syrian Golan and&amp;nbsp;was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with eight settlements in the occupied Syrian Golan -&amp;nbsp;Yonatan, Alonei HaBashan, Ramat Magshimim, Mevo Hama, Natur, Kanaf, Avnei Eitan and Ma'ale Gamla - which together own 10% of the project.Each turbine has a capacity of 5.3 megawatts and stands approximately 175 meters tall. The turbines are set to produce electricity in an annual volume equivalent to the annual consumption of approximately 70,000 households, for the benefit of Israeli households and industry on both sides of the Green Line.&amp;nbsp;Emek Habacha Wind FarmEmek Habacha wind farm is located in the northern occupied Syrian Golan and consists of 40 wind turbines made by General Electric.&amp;nbsp;General Electric also employs electrical engineers and field technicians on the site who provide maintenance services, management and training of subcontractors, purchase orders and work with suppliers, equipment ordering and inventory management.The farm wind was established by&amp;nbsp;Enlight Renewable Energy&amp;nbsp;in partnership with six settlements in the Syrian Golan: Kidmat Zvi, Elrom, Alonei HaBashan, Odem, Neve Ativ, and Ortal. The wind farm is expected to generate power for 40,000 Israeli households.For more, see Who Profits report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production, Specialized Equipment and Services</t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Renewable Energy</t>
+    <t>Energy and Renewable Energy, Military, Security and Surveillance</t>
   </si>
   <si>
     <t>$25B-$50B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">GMV Innovating Solutions </t>
   </si>
   <si>
     <t>GMV Innovating Solutions S.A. is a privately owned Spanish technological group that provides engineering, development, consultancy and maintenance services of software and hardware systems to the Aeronautics, Defense and Security, Intelligent Transportation Systems, Cybersecurity, Information Technologies, Telecommunications and Healthcare sectors.GMV provides the railway and tram fleet management system for the Jerusalem Light Rail (JLR).&amp;nbsp;In April 2021, GMV was selected by&amp;nbsp;CAF (Construcciones y Auxiliar de Ferrocarriles) to provide its Automatic Vehicle Location System (AVLS) and Depot Management System (DMS) systems to the JLR as part of the extension of the JLR’s existing Red Line and the construction of the new Green Line, connecting Israeli settlements in occupied East Jerusalem to the western part of the city.&amp;nbsp;The systems are to be installed in 160 trains and 76 stations throughout a 4.5 years project, as part of the JLR expansion, carried out by&amp;nbsp;CAF&amp;nbsp;and its Israeli partner,&amp;nbsp;Shapir Engineering and Industry.The JLR’s Red Line connects the settlement neighborhood of Pisgat Ze'ev and Neve Yaakov, French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna in occupied East Jerusalem to the city center.The JLR’s Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, significantly easing access between the settlements and the western part of the city.&amp;nbsp;The system, based on GMV’s SAE-R software platform, will regulate the Red and Green lines operations, movement management, and train depot track occupancy. All of the light rail vehicles operating on the Red and Green lines will be fitted with onboard units and touchscreens and driver HMI (Human-Machine Interface), which connect with external sensors and the system’s control centre, comprising a set of servers in a virtual environment and several workstations.It will provide precise fleet tracking, driver communications and information for passengers onboard and in the station, as well as automatic train operation, dynamic routing, junction priority requests, automatic flange lubrication and tunnel lighting management, as well as the ability for the control center to manage the vehicle air-conditioning and passenger information equipment remotely.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.For more on the J-Net project, see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250M-$500M</t>
   </si>
   <si>
     <t>Golan Heights Winery</t>
   </si>
   <si>
     <t>Occupied Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
+    <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
   </si>
   <si>
     <t>Heidelberg Materials (formerly HeidelbergCement)</t>
   </si>
   <si>
     <t>FWB, DUS, MUN, STU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>Heidelberg Materials AG (formerly HeidelbergCement) is a German multinational building materials company. The company produces and markets construction aggregates, cement, and ready-mixed concrete. The company is engaged in Israel in the production of aggregates and ready-mixed concrete, and operates a cement import terminal.Exploitation of Occupied Natural Resources&amp;nbsp;Through its Israeli subsidiary, Hanson (Israel) Ltd. (99.98%), the company has been engaged in quarrying&amp;nbsp;and in the production of construction materials&amp;nbsp;in the occupied West Bank. Hanson Israel owns the Nahal Raba Quarry, located south of Qalqilya in the occupied West Bank.&amp;nbsp;The quarry, operated by Hanson since 1989, covers around 515,000 square meters (515 dunam) of private and public lands belonging to the Palestinian villages of Al-Zawiya and Rafat, which were confiscated and allocated for the quarry. The quarry area includes an asphalt plant and a concrete plant, for which Hanson Israel holds a license for the production and sale of ready-mix concrete and asphalt mixture, valid until November 2026.&amp;nbsp;Hanson Quarry Expansion Plan&amp;nbsp;In May 2025, the Israeli Civil Administration (ICA) in the West Bank approved a plan for the expansion of the Nahal Rabah quarry submitted by Hanson Israel.The expansion plan, submitted in 2020,&amp;nbsp;has been promoted by the company since 2012 due to the depletion of quarry reserves in the existing quarry area.&amp;nbsp;The plan, titled Plan No. 52/14/2, is intended to expand the existing Hanson Quarry by approximately 100,000 square meters (100 dunams) on its southern side adjacent to it, on lands belonging to the Palestinian villages of Al-Zawiya and Rafat. The total area of ​​the plan is approximately 432,000 square meters, of which approximately 97,000 square meters are designated for quarrying.&amp;nbsp;On 28 May 2025, the expansion plan was approved by the Mining and Quarrying Subcommittee of the ICA Central Planning Bureau, which is responsible for planning in Area C in the occupied West Bank.&amp;nbsp;The plan was published for effect on July 4, 2025.Services to Settlements&amp;nbsp;On July 20, 2023, Who Profits documented a Hanson Israel company truck with the HeiderlbergCement (former name of the company) logo in Ramallah city, in the occupied West Bank. According to the company, Hanson Israel did not deliver any material to Ramallah.In 2017, Who Profits documented a truck carrying gravel from the Hanson Nahal Raba quarry in the occupied West Bank going into Israel.&amp;nbsp;In 2016, a Hanson truck was documented delivering construction raw material to a construction zone in the settlement of Ofarim near the Palestinian village al-Lubban al-Gharbi in the occupied West Bank.&amp;nbsp;In 2015, Who Profits documented Hanson trucks at the Qalandiya checkpoint. Also in 2015, Hanson Israel concrete truck was documented delivering concrete to the expansion of the Barkan settlement Industrial Zone.&amp;nbsp;Services to Israel Prison Service&amp;nbsp;In January 2022, a Hanson truck was documented in the Gilboa prison complex, where Palestinian prisoners are incarcerated, as part of work on enhancing the prison.Construction on Occupied Land&amp;nbsp;Hanson supplied construction materials for the construction of Highway 4197, which connects the northeastern entrance to Jerusalem with Highway 50, through the settlement neighborhood of Pisgat Ze'ev and the Palestinian neighborhoods of Beit Hanina in occupied East Jerusalem. The interchange was inaugurated in 2013 at a cost of approximately NIS 180 million.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise (HPE)</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Company (HPE) is an American multinational information technology provider. The company provides AI, private cloud, computing, storage, networking and software services.&amp;nbsp;Hewlett Packard Enterprise (HPE) was founded in 2015 following the split of Hewlett-Packard Company (HP). HPE was formed from the old HP’s Enterprise product and Business divisions, focusing on servers, storage, cloud, and software services. HPE, which specializes in the manufacturing and marketing of storage and server hardware, retained several of HP's occupation-related contracts through its fully owned Israeli subsidiary, Hewlett Packard (Israel) Ltd.Through the Israeli subsidiary, the company provides servers, software, and services to the Israeli Police, the Israel Prison Service, and the Israeli Population Registry computing system, which contains information on Palestinians residing in the occupied territory.Services to the Israeli MilitaryIn July 2024, it was reported that HPE had been selected by the Israeli military to lead a new military server farm project. HPE will provide the hardware for the farm and manage the process of selecting the construction company. The farm is reportedly likely to be located underground.&amp;nbsp;Services to the Israeli Population and Immigration AuthorityIsrael’s Population Registry – the Aviv System&amp;nbsp;HPE is the sole supplier of Itanium servers for the Israeli Population and Immigration Authority for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;The Population and Immigration Authority (PIBA) core system is the "Aviv" system, a central computing system that serves the Population Registry of the State of Israel. The Aviv system operating system infrastructure was developed by HPE and is based on HPE Itanium servers. Since 2017, the company has been the sole supplier of the servers and their maintenance.In May 2023, Hewlett Packard (Israel) was contracted as sole supplier by the Population and Immigration Authority to provide three Itanium servers, services, and maintenance for the Aviv System from June 2023 until June 2026 for NIS 3,829,410 (USD 818,250).The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli control, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and&amp;nbsp;previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.In 2017, Hewlett Packard (Israel) was contracted by the Population and Immigration Authority to provide and maintain the servers until 2020 for a total amount of USD 212,318.Services to the Israel PoliceHPE provides servers, software and maintenance services for the Israel Police.HPE provides many of the servers and software that serve most of the operational systems of the Israel Police and provides it with accompanying software for dedicated management of all its servers. HPE's servers with the police include Enclosures servers, Blade servers, and "pizza" servers. In addition, HPE senior systems engineers work with the police and operate dedicated support teams with the police for proactive services and ongoing troubleshooting.In 2021, Hewlett Packard Israel was contracted by the Israel Police to provide Data Center Care services for NIS 4 million for three years until 2024. In January 2024, the Israel Police announced its intention to contract Hewlett Packard Israel for Data Center Care services as the sole supplier for an additional period of three years, until the end of December 2026, for an additional NIS 4 million.In March 2021, HPE was contracted by the Israel Police, with an exemption from a tender, to provide proactive maintenance services for HPE-manufactured server systems until December 2023 for 4 million NIS. The contract is an extension of a previous contract from 2018 that expired in January 2021.In 2017, HPE was contracted to maintain its Virtual Connect (VC) systems for the Israeli police for NIS 366,000.Services to the Israel Prison ServiceHPE provides equipment and maintenance to the Israel Prison Service's central server farm and the backup center.&amp;nbsp;In March 2025, HPE Israel was contracted by the Israel Prison Service (IPS), with exemption from tender, as the sole supplier for the maintenance of HPE equipment installed in the IPS' central server farm and backup farm from March 2025 to the end of February 2026 for NIS 445,000.&amp;nbsp;HPE equipment installed in the IPS' central server farm and the backup farm includes a central storage system and seven central SAN switches (Storage Area Network switches), which are used for high-speed data transfer between data centers using compression technology for increased data demands.In April 2024, Hewlett Packard Israel was contracted by the Israel Prison Service (IPS) as the sole supplier to provide HPE equipment maintenance for NIS 364,075 for a period of one year.In February 2023, the company was contracted by the IPS, with exemption from tender, to provide maintenance for HPE equipment for NIS 371,856 until February 2024.&amp;nbsp;In 2020, the company was contracted to provide computer and communication maintenance for the Israel Prison Service for 2021-2022 for an amount of over NIS 1 million.Between 2015 and 2020, the company provided the IPS with server maintenance for a total of NIS 2,695,268.&amp;nbsp;Israeli Biometric Database&amp;nbsp;HPE is the sole supplier of the computing infrastructure for the Israel National Digital Agency.In 2011, HPE was awarded a tender for the supply, installation, maintenance, and operation of the computing infrastructure for the establishment of the national digital system which includes biometric identification means and biometric identification data in identification documents and the database. In March 2022, the contract was extended by the Israel National Digital Agency until April 2025 to complete the installation and receive maintenance services for NIS 3,500,000. In May 2025, the contract was extended with exemption from tender until the end of May 2028 for NIS 3,129,750.&amp;nbsp;In 2008, former company HP was contracted by the Israeli Ministry of Interior to supply equipment and biometric ID cards for Israel’s biometric documentation project for an amount of NIS 230 million. In 2014, the contracts with HP were extended until 2025 and were later inherited by HPE. In 2016, HPE was contracted to continue to supply its services for the Biometric project for over NIS 31 million.&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Hitachi</t>
   </si>
   <si>
     <t>TYO</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t xml:space="preserve">Hitachi is a publicly traded Japanese manufacturing&amp;nbsp;corporation&amp;nbsp;that operates in the fields of digital systems &amp;amp; services, green energy, mobility &amp;amp; railway systems, building systems, medical and industrial equipment, aerospace and defense equipment.
 House Demolitions
 Hitachi equipment has been used by Israeli authorities in the demolitions of Palestinian homes, residential and religious buildings and cemeteries in the occupied West Bank, occupied East Jerusalem and in the unrecognized villages in the Naqab region.
 2024
 On 30 July 2024, Hitachi bulldozer was used by Israeli authorities to demolish a residential structure in the village of Duma, southeast of Nablus in the occupied West Bank.
 On 25 July 2024, Hitachi bulldozer was used by the Israeli authorities to demolish a residential structure in the Haska neighborhood north of the city of Hebron, in the occupied West Bank.
 On 15 February 2024, Hitachi bulldozer was used by the Israeli security forces to demolish a residential structure in the Al Bustan area of the Silwan neighborhood, in the occupied East Jerusalem.
 2023
@@ -1047,216 +880,143 @@
 In 2018, the company&amp;#39;s equipment was documented used in the construction of the underground sea barrier at Zikim Beach surrounding the besieged Gaza. The length of the barrier is 200 meters, the width of its base is 50 meters, and it is topped by a fence 6 meters high.
 Services to the Israel Police
 The company provides computing storage system and maintenance to the Isreal Police.
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>$50M-$100M</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
+    <t>Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
+  </si>
+  <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
     <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Israel Salt Company</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company for the production of sea salt products. The company is the largest Israeli producer of salt, accounting for 80% of the salt market.
 The company operates a factory in Kalia settlement in the occupied Jordan Valley, exploiting occupied Palestinian natural resources.
 The parent company, through its different subsidiaries, is involved in the Israeli occupation in several ways. For more information, check out Arison Investments&amp;rsquo; profile.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry, Industrial Manufacturing</t>
-  </si>
-[...83 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Jordan River Herbs</t>
   </si>
   <si>
     <t xml:space="preserve">Growers and distributors of herbs and organic herbs.
 The company&amp;#39;s farm is located in the settlement of Mehola in the occupied Jordan Valley. The company also hold shares in Arava Export Growers.
 </t>
   </si>
   <si>
     <t>Keter Plastic (Keter Group)</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactures and markets plastic furniture, household and garden products. Keter operates a&amp;nbsp;factory in the settlement&amp;#39;s industrial zone of Barkan in the West Bank.
 During 2014, in response to queries&amp;nbsp;by several European NGOs, the company claimed that Keter &amp;quot;does not own any facility or operation in what the UN defines as the occupied territories&amp;quot;.&amp;nbsp;Who Profits is currently verifying this claim.
 On 21 March 2014, Who Profits&amp;#39; research team documented two&amp;nbsp;Keter trucks parking in the yard of a factory in Barkan. The trucks in the factory&amp;#39;s closed yard were spotted on a weekend, when the site was inactive. The fact that Keter trucks were parking in the yard for the whole weekend reinforces the connection of company to the Barkan site.
 </t>
   </si>
   <si>
     <t>Kvotzat Mifalei J.Brosh - Brosh Fibers (formerly Ayelet Barkan)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer and marketer of carpet yarns.
 The company is based in the&amp;nbsp;industrial zone of Barkan, located in the Barkan settlement in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Manitou</t>
   </si>
   <si>
     <t>MTU</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">A French-based company that provides handling, lifting and earthmoving solutions.
 Company cranes have been used in the construction and maintenance of the separation wall in the occupied West Bank.
 </t>
   </si>
   <si>
@@ -1296,51 +1056,51 @@
   <si>
     <t xml:space="preserve">Menora Mivtachim Holdings </t>
   </si>
   <si>
     <t>A publicly traded Israeli holding company and one of the five largest insurance and financial groups in Israel. The company is engaged in the insurance and credit sector, construction support and credit and financing activities for businesses, and credit and investment in real estate.Menora Mivtachim provides financing for settlement construction and military projects. In addition, the company engages in the exploitation of occupied natural resources.&amp;nbsp;As previous research by Who Profits has shown, Menora Mivtachim and other major Israeli insurance companies are complicit in financing settlement construction and settlement infrastructure projects, exploitation of occupied natural resources, and in Israel’s military-industrial complex, both directly and through their holdings in other complicit companies.For more on the complicity of Israeli insurance companies and pension funds, see Who Profits’ report:&amp;nbsp;Insuring Dispossession: The Complicity of Five Israeli Insurance and Pension Companies in the Violation of Palestinian Rights.Financing Settlement Construction Projects&amp;nbsp;Menora Mivtachim provides financial infrastructure to Israeli construction companies for the purpose of construction of real estate projects in settlements in the occupied Syrian Golan and the occupied West Bank and holds the rights to the land and the project as collateral.In 2023, Menora Mivtachim&amp;nbsp;granted the Israeli construction company&amp;nbsp;Y.D. Barazani&amp;nbsp;several loans for acquisition of lease rights for a development project of construction of housing units in the settlement of Katzrin in the occupied Syrian Golan according to Plan No.&amp;nbsp;תמל/1032&amp;nbsp;&amp;nbsp;and tender no. 477/2021/ צפ&amp;nbsp;for the construction of 1,642 housing units, tourist complexes, roads and infrastructure on the outskirts of the settlement. As part of the agreement, Menora Mivtachim holds as collateral all the company’s rights in in connection with the development contract signed with the Israel Land Authority in relation to the land.In September 2022, Menora Mivtachim granted the Israeli company Traklin Yizum Ubniya a loan for a development project for the construction of 152 housing units on 19 plots of land in the settlement of Emmauel in the occupied West Bank according to Plans No. 120/6 and No. 120/9. The project was also financed by the&amp;nbsp;Bank of Jerusalem. Plan No. 120/6 includes construction of a residential neighborhood with 1159 housing units, public buildings and institutions, commercials areas, open public spaces, roads and pedestrian areas on 406.9 dunams (4069 square meters) of land, while Plan No. 120/9 includes additional construction on existing roofs of residential buildings on the lands of the Palestinian town Deir Istiya. As part of the agreement Gamla Harel holds as collateral the company's rights in the project.In June 2019, Menora Mevtahim&amp;nbsp;granted&amp;nbsp;A. Barkan&amp;nbsp;a loan in its development project for the construction of 80 housing units in the settlement of Ariel in the occupied West Bank&amp;nbsp;as part of tender 8/2018/יש&amp;nbsp;. The project was also financed by the&amp;nbsp;Bank of Jerusalem. As part of the agreement, Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, and its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In&amp;nbsp;May 2019 and 2021, Menora Mivtahim&amp;nbsp;granted&amp;nbsp;Shlomo Cohen&amp;nbsp;company&amp;nbsp;a loan for a&amp;nbsp;construction&amp;nbsp;project of 84 housing units in the settlement of Ma’ale Adumim in the occupied West Bank as part of tender 162/2018/יש. The project is part of Plan No. 420/1/24 for the construction of 459 housing units and public buildings on the lands of the Palestinian towns al-Eizariya and Abu Dis.&amp;nbsp;As part of the agreement Menora Mivtachim holds as collateral the company’s rights in the project, its rights in the bank, its rights from the Custodian of Abandoned Property in the West Bank, and any grants and funds given to the company from contractors.In 2018, Menora Mivtachim granted&amp;nbsp;Dalia Eliaspor&amp;nbsp;a loan for a project in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.Exploitation of Occupied Natural ResourcesMenora Mivtachim holds 74% in Menora Mivtachim C.S – Naama Solar Project Ltd., a renewable energy project spanning across 3,500 dunams of land in the Jordan Valley. The solar field is jointly owned by Menora with the settlement of Naama. The project was initiated by the Jordan Valley settlements Regional Council to generate income and economic development to settlements in the region.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;5.86% of the shares of&amp;nbsp;Enlight Renewable Energy, which develops and operates several renewable energy projects in the occupied Syrian Golan.For more on the exploitation of occupied natural resources, see Who Profits' report: Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.Financing Military ProjectsMenora Mivtachim participated in the financing of military projects for the Israeli Ministry of Defense (IMOD).Kiryat HaTikshuvMenora Mivtachim participated in the financing of the Israeli military's ICT campus “Kiryat HaTikshuv” in the Naqab. The military's ICT Campus was established as part of the IMOD's relocation plan to transfer army bases to the Naqab region, including the ICT Corps’ Technology Unit, the Air Force’s Technology Unit and the Southern Command headquarters.&amp;nbsp;Kiryat Hamodi’inIn 2022, Menora Mivtachim participated in the financing of establishment of the Israeli military Intelligence Campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;Menora Mivtachim invested over NIS 600 million in the project&amp;nbsp;led by&amp;nbsp;Shikun &amp;amp; Binui Group. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.City of Training BasesIn addition, Menora participated in the financing of the military's City of Training Bases, "Bahad City", and the military's Logistic Centers Project, for the establishment of three new military regional logistics centers that will provide all the military’s logistical needs using advanced technology. The military City of Training Bases (Bahad City), also known as Ariel Sharon Camp, also in the Naqab, stretches over 2,500 dunams and includes 134 buildings hosting around 10,000 Israeli permanent soldiers.For more on military projects in the Naqab, see Who Profits interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.Services for Military VeteransMenora provides group long-term care insurance services to the Israeli Veterans Association.&amp;nbsp;In 2018, Menora signed an agreement with the association to provide insurance to around 40,000 members and their family members for a period of 8 years. In 2022, the agreement was extended until 2030 with an option to increase insurance payments.&amp;nbsp;Holdings in Complicit CompaniesThrough its holdings in other private and public companies, Menora Mivtachim is complicit in providing services to the Israeli Ministry of Defense and the Israeli military, and the construction and expansion of settlement infrastructure.&amp;nbsp;Menora Mivtachim holds&amp;nbsp;11.37% of the shares of&amp;nbsp;G1 Secure Solutions&amp;nbsp;which provides security services to settlements as well as services to the Israel Prison Service and the Isreal Police.Menora Mivtachim holds 8.41% of the shares of&amp;nbsp;Paz Energy which provides fueling services to the Israeli Ministry of Defense, the Israeli Civil Administration, Israeli Police and Israeli Prison Services. In addition, the company operates gas stations and convenience stores in the occupied West Bank, East Jerusalem and Syrian Golan.Menora Mivtachim holds&amp;nbsp;7.2% of the shares of&amp;nbsp;Shikun &amp;amp; Binui Group&amp;nbsp;which has significant involvement in the construction and expansion of settlements and infrastructure in the occupied West Bank and East Jerusalem and the provision of services to the Israeli Ministry of Defense. The company was also involved in the construction of the barrier surrounding the besieged Gaza.Menora Mivtachim holds 7.11% of the shares of the Israeli IT company,&amp;nbsp;Formula Systems which provides services for the Israeli Ministry of Defense and the Israeli military, especially in air and missile defense, command &amp;amp; control, intelligence and cyber systems development.Menora Mivtachim holds 6.53% of the shares of Israeli construction company&amp;nbsp;Ashtrom Group, which operates a quarry in the occupied West Bank and a cement plant in occupied East Jerusalem, and is involved in a renewable energy project in the occupied Syrian Golan.&amp;nbsp;Menora Mivtachim holds 6.27% of the shares of&amp;nbsp;Electra, which is involved in construction in the occupied West Bank and East Jerusalem and provides service to the Israeli military and the Israel Police.Menora Mivtachim holds&amp;nbsp;5.91% of the shares of&amp;nbsp;Afcon Holdings&amp;nbsp;which provides services to the Israeli military, Israel Prison Service and Israel Police.Menora Mivtachim holds 6.13% of the shares of the Israeli telecommunications company,&amp;nbsp;Partner Communications, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Menora Mivtachim holds 5.52% of the shares of the Israeli telecommunications company,&amp;nbsp;Cellcom Israel, which provides telecommunication services and cellular infrastructure to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan, and provides cellular and internet services to the Israeli Ministry of Defense, the Israeli military and the Israeli Civil Administration in the occupied West Bank. The company has provided cellular infrastructure to the Israeli military inside occupied Gaza.</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>FWB, STU</t>
   </si>
   <si>
     <t>Mercedes-Benz Group, also known as Mercedes, is a German multinational automotive company, one of the world's largest car manufacturers. The Group brands include Mercedes-Benz, Mercedes-AMG, and Mercedes-Maybach, as well as Mercedes-Benz Bank, Mercedes-Benz Financial Services, and Athlon.The company supplies the Israeli military with various specially adapted vehicles such as heavy-duty tractor heads, single-unit trucks and 4X4 vans. Mercedes heavy tow trucks are used to transport tanks, armored personnel carriers, bulldozers, and other cargo. In addition, the company supplies vehicles used by the Israel Police.&amp;nbsp;Vehicles for the Israeli Military&amp;nbsp;In November 2023, Mercedes supplied the Israeli military with 112 Mercedes Arcos heavy-duty tractor heads and 30 Mercedes Sprinter 4X4 ambulance vehicles.&amp;nbsp;Mercedes' exclusive Israeli importer,&amp;nbsp;Colmobil, expedited the delivery of the tractor units purchased by the Ministry of Defense and airlifted dozens of Mercedes ambulances. The vehicles were delivered in an expedited process and for immediate operational use in light of the Israeli military invasion of Gaza.The Mercedes Arcos heavy-duty trucks were intended for the purpose of transporting Israeli Merkava Mark 4 tanks to Gaza and to the northern border. The Merkava battle tanks, specifically the Merkava Mark 4, have been widely used by the Israeli military in Gaza during the Genocide. The tanks have also been used in Lebanon.&amp;nbsp;The Mercedes Sprinter 4X4 ambulance vehicles are&amp;nbsp;manufactured in the US for the requirements of the Israeli military and the Medical Corps. The vehicles were sent via airlift as part of the US government's increased delivery of military equipment to Israel since October 2023.&amp;nbsp;In December 2022, Mercedes won two IMOD tenders to supply 460 tractor heads intended for transporting Merkava Mark 4 tanks, armored personnel carriers, bulldozers, and more at a cost of hundreds of millions of NIS. The purchase included Mercedes Arcos tractor heads in two versions for heavy transport of the Merkava Mark 4 tank fleet, and for medium-weight transport of armored personnel carriers, bulldozers and other cargo. The trucks are produced in accordance with the military’s requirements and purchased through Mercedes' Israeli importer, Colmobil.&amp;nbsp; &amp;nbsp;In February 2018, Colmobil won the IMOD tender to supply the Israeli military with 90 new Mercedes Sprinter ambulance vehicles for an estimated amount of NIS 40 million. The purchase included the supply of 90 Mercedes Sprinter 519 4X4 model vehicles with a 163 hp engine and a total weight of 4.6 tons, with an option for 80 additional vehicles, and a three-year service and maintenance agreement. The supply was expected by the end of the year. The vehicles are fitted to the requirements of the military and have dual-wheel drive capable of traveling both in difficult terrain conditions and on roads.In July 2018, the IMOD announced that Colmobil will supply it with 200 Mercedes Atego single-unit trucks at an estimated cost of NIS 70 million.&amp;nbsp;In 2008, the Israeli military received a series of Mercedes Actros tractor heads, with 537 hp and a 6x6 drive.Vehicles for the Israel PoliceMercedes’ exclusive supplier, Colmobil, which is the only company authorized by Mercedes to import and maintain its vehicles, provides the Israel Police with Mercedes vehicles and maintenance services, including armored Mercedes vehicles.&amp;nbsp;Colmobil provides the Israel Police with maintenance services for Mercedes Vario vehicles in the service of the police. The vehicles must be repaired and serviced only at Colmobil’s authorized garages.&amp;nbsp;In February 2019, Colmobil was contracted by the Israel Police to supply Mercedes Sprinter vehicle to be used as a prototype to test its suitability for operational unit activity for NIS 300,000.</t>
   </si>
   <si>
     <t>Automotive , Industrial Manufacturing</t>
   </si>
   <si>
-    <t>Gaza</t>
+    <t>$100B-$250B</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
@@ -1653,139 +1413,83 @@
 </t>
   </si>
   <si>
     <t>ThyssenKrupp AG</t>
   </si>
   <si>
     <t>FWB, DUS</t>
   </si>
   <si>
     <t xml:space="preserve">A German industrial and technology multinational conglomerate, active in the fields of Automotive Technology, Decarbon Technologies, Materials Services and Marine Systems.
 The company&amp;rsquo;s marine systems division, ThyssenKrupp Marine Systems, has provided warship vessels and submarines to the Israeli Navy since the 1990s.
 The company provided Israel with the &amp;ldquo;Sa&amp;rsquo;ar 6&amp;rdquo; warships.
 Gaza 2023
 On 14 October 2023, during Israel&amp;#39;s attack on Gaza, the Israeli military carried out the first-ever operational attack by the Sa&amp;rsquo;ar 6 ships. The two ships, named Ahi Oz and Ahi Magen, carried out the attacks from the surface of the sea towards the besieged Gaza, in cooperation with the air forces and the ground forces. In December 2023, the Israeli military announced it had completed the operationalization of all four ships. For more see Who Profits&amp;rsquo; report The Companies Supplying Weapons to Israel&amp;rsquo;s Attack on Gaza.&amp;nbsp;
 In May 2015, the IMOD contracted ThyssenKrupp to supply four new Sa&amp;rsquo;ar 6-class warship vessels corvettes for the Israeli Navy at an estimated cost of USD 480 million, of which one-third was funded by the German government. The contract included the construction of the platform including the hull and propulsion systems, engine and electricity. By July 2021, all four Sa&amp;#39;ar 6 corvettes - INS Magen, INS Oz, INS Independence and INS Victory - were transferred to the Israeli Navy.
 The ships were designed to offer enhanced attack capabilities and to be equipped with a range of weaponry and combat systems, including anti-air and anti-ship missiles and machine guns. The vessels were built by ThyssenKrupp in a joint venture with German Naval Yards Kiel, based on advanced German battleships, and the outfitting of combat systems, sensors and other subsystems was carried out in Israel.&amp;nbsp;
 The Sa&amp;rsquo;ar ships are deployed in the maritime space and are also responsible for protecting Israel&amp;#39;s gas rigs in the Mediterranean and are used to conduct patrol duties in shipping lanes and other strategic assets in the Mediterranean.
 SK Group - Israel Weapon Industries&amp;rsquo; subsidiary, Israel Shipyards Ltd., provides the maintenance and repair services for the Sa&amp;rsquo;ar 6-class corvettes and submarines.&amp;nbsp;
 Submarines
 In January 2022, the company signed an agreement with the IMOD to build three advanced operational submarines for the Israeli Navy for &amp;euro;3 billion (USD 3.24 million). The submarines, an upgraded version of the existing Dolphin-class model that Israel already has, will form a new class called Dakar and will be delivered within nine years. Part of the cost will be financed by the German government under an agreement signed between the two countries in 2017. The agreement also calls for the construction of a simulator in Israel, as well as logistic support and the supply of spare parts.
 The agreement includes a parallel contract, signed between the company and the Israeli Economy and Industry Ministry, for reciprocal procurement and industrial strategic cooperation. The agreement calls for Thyssenkrupp to make over &amp;euro;850 million (USD 916.8 million) purchases from Israeli industry and Israeli defense industries over 20 years.&amp;nbsp;
 In July 2021, Thyssenkrupp signed a mutual procurement agreement with the Israeli Ministry of Economy totaling more than USD 323.7 million. The agreement includes the cooperation of Israeli companies in ThyssenKrupp projects around the world, and the execution of joint projects that will include the transfer of new knowledge to Israel, especially in the fields of marine technology.
 </t>
   </si>
   <si>
-    <t>Toyota Motor Corporation</t>
-[...32 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TUI Group</t>
+  </si>
+  <si>
+    <t>TUI Group is a German-based global tourism company that operates a global booking engine and digital travel platforms. The company provides integrated travel services, including hotels, cruise ships, airlines and travel agencies. The Group brands include RIU, Robinson, TUI Blue,&amp;nbsp;TUI Hotels &amp;amp; Resorts and TUI Cruises.&amp;nbsp;Through its holiday booking website, the company lists hotels in occupied East Jerusalem.&amp;nbsp;Two listings were found on the company’s website for Israeli hotels in the Old City area in occupied East Jerusalem. &amp;nbsp;All properties were listed as located in Israel.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tourism</t>
   </si>
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Volkswagen Group </t>
   </si>
   <si>
     <t>The Volkswagen Group is a German manufacturer of automobiles and commercial vehicles and the largest carmaker in Europe. Volkswagen brands include Volkswagen, Škoda, SEAT/CUPRA, Audi, Bentley, Lamborghini, Ducati, Porsche, Traton and MAN.&amp;nbsp;MAN Truck &amp;amp; BusVolkswagen Group's MAN Truck &amp;amp; Bus supplies the chassis for armored riot control vehicles for the Israeli police and security forces.MAN trucks are used to transport security forces and for water cannon vehicles to disperse demonstrations. The water cannon riot control vehicles built on MAN chassis are used by the Israel Border Police and the YASAM unit (Special Patrol and Riot Police unit) of the police.&amp;nbsp;The vehicles are used to disperse water and other substances, like the “Skunk” scent-based weapon and other substances such as tear gas, paint, and foam. Water cannon vehicles have been widely used by Israeli forces against Palestinians both in demonstrations and as a punitive measure in the occupied West Bank, East Jerusalem, and within the Green Line, including to target schools and medical teams. The vehicles have been regularly used in demonstrations in the occupied West Bank.In addition, MAN supplies buses to the Egged Group, which operates bus lines to settlements in the occupied West Bank and occupied East Jerusalem.&amp;nbsp;For more, see MAN’s full&amp;nbsp;company profile.&amp;nbsp;Vehicles for&amp;nbsp;the&amp;nbsp;Israeli Ministry of Defense&amp;nbsp;The Israeli Ministry of Defense provides Volkswagen vehicles for the military permanent staff. Out of 10,000 leasing vehicles from which military personnel can choose, three of four models belong to the Volkswagen Group and are imported to Israel by Champion Motors, Volkswagen's exclusive Israeli importer.&amp;nbsp;Vehicles for the Israel Police&amp;nbsp;Volkswagen Passat vehicles are used as Police traffic vehicles for the Israel Police.</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t>Yamit Filtration and Water Treatment (Formerly: Yamit E.L.I.)</t>
   </si>
   <si>
     <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">The company provides filtration solutions, serving engineering firms, industrial corporations and governments worldwide.
 The company operates a plant in Nitzanei Shalom industrial zone in the occupied West Bank.
 The company employs around 75 Palestinian workers from Tulkarem area. In 2020 and 2021, the workers went on a strike to struggle against the exploitative working conditions in the plant, as those who have been working in the factory for over 20 years are still getting paid minimum wage despite their seniority, and workers are denied basic rights, such as pension funds and convalescence fees. All of which is in violation of their rights under Israeli labour law and violate international labour regulations. In a letter to the representative of Ma&amp;#39;an- Workers` Association, the president of the factory stated that &amp;quot;the land of Israel belongs to the Israeli people, and [he] won&amp;#39;t allow a Palestinian worker to be attached to the state of Israel in any way possible&amp;quot;.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
@@ -2113,51 +1817,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I98"/>
+  <dimension ref="A1:I93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2616,153 +2320,153 @@
       </c>
       <c r="E17" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>93</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>92</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>119</v>
       </c>
       <c r="G22" s="0" t="s">
@@ -2805,136 +2509,136 @@
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>127</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>128</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>133</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>113</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>134</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="0"/>
       <c r="I26" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>138</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>141</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="0" t="s">
@@ -3038,1936 +2742,1791 @@
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>159</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="F33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="G33" s="0" t="s">
+      <c r="H33" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I33" s="0" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>167</v>
+        <v>98</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>169</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F35" s="0" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="H35" s="0"/>
       <c r="I35" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G36" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="H36" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I36" s="0" t="s">
         <v>174</v>
-      </c>
-[...14 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C37" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="0" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>179</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>180</v>
+        <v>67</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="0" t="s">
+      <c r="F38" s="0" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>183</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>67</v>
+        <v>184</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>186</v>
+        <v>18</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="G39" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H39" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="H39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I39" s="0" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>19</v>
+        <v>190</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>191</v>
+        <v>42</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>83</v>
+        <v>192</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>195</v>
+        <v>59</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>196</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>197</v>
+        <v>61</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F42" s="0" t="s">
-        <v>163</v>
+        <v>42</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I42" s="0"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="0" t="s">
+      <c r="E43" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="E43" s="0" t="s">
+      <c r="F43" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>78</v>
+        <v>204</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>23</v>
+        <v>184</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>204</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>178</v>
+        <v>195</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>59</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C45" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="C45" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="0" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="I45" s="0"/>
+        <v>212</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>155</v>
+      </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>212</v>
+        <v>56</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>179</v>
+        <v>59</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>196</v>
+        <v>99</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>110</v>
+        <v>218</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>178</v>
+        <v>220</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>59</v>
+        <v>221</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>196</v>
+        <v>67</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>218</v>
+        <v>169</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>219</v>
+        <v>19</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>155</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>224</v>
+        <v>169</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="H49" s="0"/>
       <c r="I49" s="0" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>229</v>
+        <v>42</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>230</v>
+        <v>22</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>231</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>234</v>
+        <v>42</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>222</v>
+        <v>93</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>238</v>
+        <v>42</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>113</v>
+        <v>204</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>114</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>33</v>
+        <v>195</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="0"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E55" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F55" s="0" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>179</v>
+        <v>66</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="C56" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="0" t="s">
-        <v>76</v>
+        <v>246</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>42</v>
+        <v>248</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>56</v>
+        <v>201</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>178</v>
+        <v>33</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>249</v>
-[...4 lines deleted...]
-      <c r="I57" s="0"/>
+        <v>34</v>
+      </c>
+      <c r="H57" s="0"/>
+      <c r="I57" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>186</v>
+        <v>252</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>251</v>
+        <v>19</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>58</v>
+        <v>254</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>61</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>255</v>
+        <v>19</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F59" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="G59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H59" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>83</v>
+        <v>258</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>18</v>
+        <v>260</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H60" s="0"/>
+        <v>262</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>263</v>
+      </c>
       <c r="I60" s="0" t="s">
-        <v>16</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>261</v>
+        <v>55</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>93</v>
+        <v>196</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>261</v>
+        <v>208</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>19</v>
+        <v>209</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>229</v>
+        <v>269</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>266</v>
+        <v>204</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="I62" s="0"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>269</v>
+        <v>96</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>212</v>
+        <v>56</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>65</v>
+        <v>266</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>271</v>
+        <v>104</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>272</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E64" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="0" t="s">
-        <v>275</v>
+        <v>92</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>59</v>
+        <v>204</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>184</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>218</v>
+        <v>169</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>219</v>
+        <v>19</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>278</v>
+        <v>148</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>179</v>
+        <v>22</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="I65" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>56</v>
+        <v>277</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>275</v>
+        <v>195</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="H66" s="0"/>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H67" s="0" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="0" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>18</v>
+        <v>96</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="0" t="s">
-        <v>178</v>
+        <v>98</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="I69" s="0"/>
+        <v>237</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>288</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>42</v>
+        <v>195</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>293</v>
+        <v>98</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>59</v>
+        <v>173</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>30</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="F72" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E72" s="0" t="s">
+      <c r="G72" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="F72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" s="0" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I72" s="0"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>56</v>
+        <v>201</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>178</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>298</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>55</v>
+        <v>96</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>301</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>52</v>
+        <v>188</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>272</v>
+        <v>94</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>303</v>
+        <v>42</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>304</v>
-[...4 lines deleted...]
-      <c r="I75" s="0"/>
+        <v>78</v>
+      </c>
+      <c r="H75" s="0"/>
+      <c r="I75" s="0" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="C76" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="0" t="s">
-        <v>212</v>
+        <v>246</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>163</v>
+        <v>92</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>307</v>
+        <v>204</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="C77" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="C77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="0" t="s">
-        <v>56</v>
+        <v>131</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>148</v>
+        <v>65</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>310</v>
+        <v>237</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="D78" s="0"/>
+      <c r="D78" s="0" t="s">
+        <v>107</v>
+      </c>
       <c r="E78" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H78" s="0"/>
       <c r="I78" s="0" t="s">
-        <v>204</v>
+        <v>109</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>314</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>255</v>
+        <v>201</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>92</v>
+        <v>316</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>179</v>
+        <v>317</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>317</v>
+        <v>18</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>131</v>
+        <v>19</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>65</v>
+        <v>284</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>249</v>
+        <v>28</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>18</v>
+        <v>305</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>106</v>
+        <v>321</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>148</v>
+        <v>323</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="H81" s="0"/>
+        <v>124</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I81" s="0" t="s">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>323</v>
+        <v>96</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>212</v>
+        <v>56</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>325</v>
+        <v>284</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>326</v>
+        <v>28</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="C83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>293</v>
+        <v>65</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>28</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="0" t="s">
-        <v>332</v>
+        <v>294</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>124</v>
+        <v>295</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>293</v>
+        <v>88</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>186</v>
+        <v>151</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>330</v>
+        <v>19</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>65</v>
+        <v>294</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>28</v>
+        <v>295</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>55</v>
+        <v>335</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>19</v>
+        <v>201</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>303</v>
+        <v>65</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>304</v>
+        <v>204</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>29</v>
+        <v>184</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>30</v>
+        <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="G88" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="C88" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H88" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>83</v>
+        <v>109</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="C89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>303</v>
+        <v>42</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>304</v>
+        <v>179</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>65</v>
+        <v>316</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>179</v>
+        <v>317</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>196</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>272</v>
+        <v>83</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G91" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H91" s="0" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I91" s="0"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="C92" s="0" t="s">
+      <c r="E92" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="D92" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="F92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="0" t="s">
-        <v>164</v>
+        <v>351</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>351</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="C93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C93" s="0"/>
       <c r="D93" s="0" t="s">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>43</v>
-[...139 lines deleted...]
-      <c r="H98" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="I98" s="0"/>
+      <c r="I93" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>