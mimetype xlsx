--- v0 (2026-05-26)
+++ v1 (2026-10-25)
@@ -12,95 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="398">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Traded In</t>
   </si>
   <si>
     <t>Main Headquaters</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Involvement</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>ABB Group</t>
   </si>
   <si>
     <t>NASDAQ, NYSE, SIX</t>
   </si>
   <si>
     <t>Sweden, Switzerland</t>
   </si>
   <si>
     <t>ABB Group is a publicly traded Swedish-Swiss multinational corporation manufacturing electrification products, robotics and motion and industrial automation. The Group serves customers in utilities, industry, transport and infrastructure.In October 2017, ABB Group equipment was documented by Who Profits at the Kalia settlement solar energy field in the Jordan Valley in the occupied West Bank. The specific product documented was the 1SL0221A00, an industrial electrical enclosure. The Kalia Solar Field is a joint project of Clal Sun Ltd and Kibbutz Kalia, a settlement in the occupied Jordan Valley. The Field is one of the largest commercial solar fields built on occupied Palestinian land. The project’s facility stretches over 135,000 square meters of Palestinian land. The 10.8 MW project is now connected to the high-voltage power grid.ABB Group’s solar invertors were also used in one of Israel’s largest solar fields in the Negev. The 55MW plant in the western part of the Negev was planned and funded by Enlight Renewable Energy, an Israeli company that builds and operates solar and wind power facilities. In total, 36 ABB ULTRA-1400 inverters were used in this project which is brining electricity to 18,000 households in Israel. In close proximity to this solar field live Palestinian citizens of Israel in what is deemed “unrecognized” villages with no access to public services including electricity.ABB’s entry to the Israeli solar energy industry started in 2012 with the installation of solar panels on top of cowsheds at kibbutz Yifat. The around $11 million project generates 3MW of electricity, financed by Bank Haboalim and is owned by RAPAC Infrastructure and communication Ltd. (25%), Dolar Solar (25%) and Reft HaEmek, a consortium bringing together Kibbutz Yifat, Magiddo and Mirhavia (50%).The company is also involved on providing security systems to electrical substations, one of them being the Beitar substation which provides electricity to settlements in the occupied West Bank.In addition to the supply of equipment to Israeli companies, ABB Group, through its corporate venture arm, ABB Technology Ventures (ATV), invests millions of dollars in a number of Israeli companies and startups such as PountGrab, TaKaDu and Pentalum.In 2018, the company got contracted to build the infrastructure that will connect a new wind farm on occupied Western Sahara to Morocco's national electricity grid.ABB Group also has an industrial cooperation agreement with the Israeli Industrial Cooperation Authority.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
-    <t>Renewable Energy</t>
+    <t>Energy and Renewable Energy</t>
   </si>
   <si>
     <t>$1B-</t>
   </si>
   <si>
     <t>West Bank</t>
   </si>
   <si>
     <t>Adama</t>
   </si>
   <si>
     <t>SZSE</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded China-based global crop protection company.
 Crop protection products manufactured by the company&amp;rsquo;s Israeli subsidiary Adama Makhteshim have been used in agricultural experiments conducted by settler research institutes in the Jordan Valley, occupied West Bank and the occupied Syrian Golan.
 In November 2016, as part of a conference and tour organized by the Jordan Valley R&amp;amp;D Center, a company representative presented research on the toxicity of its Nimitz nematicide product tested in Jordan Valley settlements.
 The company&amp;rsquo;s products were also used in agricultural experiments conducted by the same R&amp;amp;D Center in 2017-2018 and 2015-2016, taking place in Tomer settlement and the R&amp;amp;D Center&amp;rsquo;s own facility in the Jordan Valley respectively.
 The company&amp;rsquo;s products were also used in an agricultural experiment conducted by the Institute for the Study of the Golan at the University of Haifa&amp;rsquo;s Katzrin campus in the occupied Syrian Golan in 2013.
 The company employs regional specialists for the Jordan Valley and the Syrian Golan, and has authorized distributors in the settlements of Avnei Eitan in the Golan and Tomer and Naama in the Jordan Valley.
 Adama partnered with Tactical Robotics, a subsidiary of Urban Aeronautics, in a joint feasibility study for adapting the Cormorant, a multi-role, high payload, unmanned Vertical-Take-Off-and-Landing (VTOL) aircraft developed for military use, for aerial spraying. The Cormorant was developed in collaboration with the Israeli military&amp;rsquo;s medical corps. In May 2018, Tactical Robotics performed a ﬁrst &amp;ldquo;mission representative&amp;rdquo; demonstration to the Israeli military, described by the company as its &amp;ldquo;lead customer&amp;rdquo;.
 </t>
@@ -238,81 +238,96 @@
   </si>
   <si>
     <t>Agrifood Marketing</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that grows and exports organic dates under the brand name &amp;ldquo;Star Dates&amp;rdquo;.
 The company&amp;rsquo;s date plantations are located in the occupied Jordan Valley and north of the Dead Sea.
 The company&amp;rsquo;s main facilities are located in the settlements of Tomer and Bka&amp;rsquo;ot in the occupied Jordan Valley.
 In 2020 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute. In 2021, the company received NIS 196,784, and in 2020, NIS 161,811.
 </t>
   </si>
   <si>
     <t>Settlement Production</t>
   </si>
   <si>
     <t>$5M-$10M</t>
   </si>
   <si>
     <t>Agrofresh Pro</t>
   </si>
   <si>
     <t>The company provides solutions for individual organic growers.
 The company’s packages were found in the Na’aran settlement’s packing house on 29 April 2012.</t>
   </si>
   <si>
+    <t>Agrotop</t>
+  </si>
+  <si>
+    <t>A private Israeli company specializing in poultry farming, livestock and agro-industry construction projects. The company has operations in 50 countries worldwide.&amp;nbsp;West Bank&amp;nbsp;In 2020, Agrotop established two new breeding coops in the settlement of Hemdat in the Jordan Valley, the occupied West Bank. The coops were built to house approximately 10,000 laying hens and were equipped with special ventilation and cooling system solutions to suit the specific conditions of the area.In January 2022, the company held a professional workshop for company employees and managers in the settlement of Sal'it in the occupied West Bank.In 2017, Agrotop’s parent company, Hapah Metal Industries, published photos of an industrial chicken coop structure in the settlement of Hamra in the Jordan Valley, the occupied West Bank. In 2012, Hapah Metal Industries carried out a project in a chicken farm in the settlement of Sal'it in the occupied West Bank.&amp;nbsp;In 2011, Agrotop executed a construction project in the Ariel West Industrial Zone, in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In 2010, the company constructed chicken coops in the settlement of Keshet in the occupied Syrian Golan.Agrotop was also involved in the construction of a cargo warehouse in the Erez checkpoint in Gaza in 2001.Naqab&amp;nbsp;The company has established several projects in the Naqab region. In 2022, the company established the largest chicken coop in Israel for the localities of Bnei Netzarim and Naveh in the Naqab, as well as an additional project for the locality of Revivim.&amp;nbsp;The company established one of the largest broiler coops in the Naqab, consisting of 15 coops that hold hundreds of thousands of chickens. The coops include solar installations used to produce solar energy.&amp;nbsp;For more on renewable energy production in the Naqab, see Who Profits’ report Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources.&amp;nbsp;In 2017, the company constructed an 8,000 m2&amp;nbsp;warehouse for SodaStream Israel in the Palestinian Bedouin city of Rahat in the Naqab.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
+  </si>
+  <si>
+    <t>$10M-$50M</t>
+  </si>
+  <si>
+    <t>Naqab, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Altice International</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>Altice International S.à r.l. is the Parent company of Altice Group, a multinational cable, fiber, telecommunications, content, and media provider. The Group provides pay television, broadband Internet, fixed lines, and mobile telephone services to residential and corporate customers.Through its Israeli subsidiaries -&amp;nbsp;Hot Telecommunications Systems, Hot Mobile, Hot Telecom, and P.H.I. Networks - Altice provides telecommunication services and cellular infrastructure to Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Additionally, the company provides services to the Israeli military, the Israel Police and the Israel Prison Service.Services to Settlements&amp;nbsp;Telecommunication Services in the Occupied West Bank&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, holds a consolidated license from the Israeli Civil Administration (ICA) in the West Bank to provide&amp;nbsp;Bezeq’s international telecommunication services, cellular telephone services, internet access services and network endpoint services in the occupied West Bank.&amp;nbsp;Additionally, Altice’s fully owned subsidiary, Hot Telecom LP, holds a license from the Israeli Civil Administration (ICA) in the West Bank to provide domestic landline services for the Israeli Telecommunication Corporation Bezeq in the occupied West Bank.&amp;nbsp;Cellular Infrastructure on Occupied Land&amp;nbsp;Altice’s Limited Partnership, P.H.I. Networks (2015) LP, which operates 232 cellular antennas in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;These include sites in the settlements of&amp;nbsp;Adora, Alei Zahav, Alfei Menashe, Alon, Argaman, Ariel, Ateret, Beit Aryeh, Beit El, Beit Haarava, Beit Hagai, Beit Horon, Beitar Ilit, Bqaot, Dolev, Efrat, Eli, Elkana, Eshkolot, Etz Efraim, Geva Binyamin, Givat Zeev, Gush Etzion, Halamish, Har Bracha, Har Hevron, Hevron, Kalia, Karnei Shomron, Kedumim, Kfar Etzion, Kfar Ha-Oranim, Kfar Tapuach, Kiryat Arba, Kiryat Sefer, Kohav HaShahar, Kokhav Ya'akov, Ma’ale Adumim, Ma’ale Efraim, Ma’ale Michmash, Maon, Mateh Binyamin, Matityahu, Mechola, Metzad Shimon, Metzadot Yehuda, Mevo Hama, Mevo Horon, Migdalim, Migron, Mishor Adumim, Mitspe Hagit, Mitspe Shalem, Mitspe Yeriho, Modiin Ilit, Naale, Neria, Netiv Hagdud, Neve Daniel, Nili, Nofim, Nokdim, Ofarim, Ofra, Oranit, Otniel, Ovnat, Peduel, Petza'el, Psagot, Rachelim, Rimonim, Rosh Tsurim, Rotem, Salit, Shaarei Tikva, Shadmot Mehola, Shim'a, Talmon, Tekoa, Telem, Tsofim, Vered Yeriho, Yitav, and Yitzhar in the occupied West Bank; the settlement neighborhoods of&amp;nbsp;French Hill, Gilo, Har Homa, Mount Olives, Mount Scopus, Old City, Pisgat Zeev, Ramat Shlomo, and Ramot in occupied East Jerusalem; and the settlements of&amp;nbsp;Alonei Habashan, Aniam, Eliad, Elrom, Ein Zivan, Gshur, Had Nes, Hamat Gader, Karmei Tzur, Kanaf, Keshet Yehonatan, Kfar Haruv, Kidmat Zvi, Ma’ale Gamla, Marom Golan, Mount Hermon, Neot Golan, Neve Ativ, Odem, Ortal, Qela, Ramot, Ramat Magshimim, and Shaal in the occupied Syrian Golan.&amp;nbsp;In addition, the company operates cellular antennas at the&amp;nbsp;Mevo Horon, Kedumim, and Rimonim settlement Industrial Zones in the West Bank, and the Atarot Industrial Zone in East Jerusalem.&amp;nbsp;Services to Checkpoints&amp;nbsp;Additionally, the company operates cellular antennas at the Hizma checkpoint and the Allenby Bridge Crossing in the occupied West Bank and, which is the only access for West Bank Palestinian residents to travel abroad and is controlled by Israel.&amp;nbsp;Branches in Occupied East Jerusalem&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, operates three service and sales centers in occupied East Jerusalem, including in the settlement neighborhood of Pisgat Zeev.Palestinian Captive MarketThe company benefits from the structural advantages of Israeli cellular service providers over Palestinian service providers in the Palestinian market. The company operates two sales and customer service centers in Palestinian neighborhoods in occupied East Jerusalem, where Palestinian cellular companies are permitted to operate, creating a captive market.&amp;nbsp;Services to the Israeli Military&amp;nbsp;Altice’s fully owned subsidiary, Hot Mobile, previously provided services to the Israeli Coordinator of Government Activities in the Territories (COGAT). Between 2015 and 2017, the company provided communication services to the Israeli Coordinator of Government Activities in the Territories (COGAT) in a total amount of NIS 228,959.&amp;nbsp;In 2014, during the Israeli military onslaught on Gaza, the company operated a mobile service vehicle for cellular devices in combat zones for soldiers fighting in Gaza. The vehicle provided field repairs and charging services for mobile devices in soldiers' conference areas near the Gaza border.Between 2005 and 2011, the company was the exclusive provider of cellular phone services to the Israeli military. During this time, it was reported that the company had at least 200 antennas set inside military bases of the Israeli army.&amp;nbsp;Additionally, the company provides cellular service packages to members of the “IDF Workers' Organization”.Services to the Israel Police&amp;nbsp;Between 2019 and 2020, Hot Mobile provided services to the Israel Police in a total amount of NIS 135,988.&amp;nbsp;Between 2013 and 2018, the company was the sole supplier of Push to Talk (PTT) devices for the Israel Police. Between 2013 and 2015, the company was contracted to supply the device for NIS 400,000, and between 2016 and 2018, for NIS 1,200,000.&amp;nbsp;Services to the Israel Prison Service&amp;nbsp;Between 2015 and 2018, Hot Mobile provided communication services to the Israel Prison Services (IPS) for a total amount of NIS 2,269,392.Jerusalem Light Rail&amp;nbsp;Previously,&amp;nbsp;Hot Mobile (formerly known as Mirs)&amp;nbsp;operated the communication network installed on the Jerusalem Light Rail's motor coaches. The Jerusalem Light Rail connects Israeli settlements in occupied East Jerusalem to the center of the city and its western side, contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;For more on the Jerusalem Light Rail, see Who Profits Update:&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project. &amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Palestinian Captive Market, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Telecommunication</t>
   </si>
   <si>
     <t>$5B-$10B</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t xml:space="preserve">Amazon </t>
   </si>
   <si>
     <t>NASDAQ</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS provides cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
+    <t>Amazon.com, Inc. is an American multinational technology company engaged in e-commerce, cloud computing, online advertising, digital streaming, and artificial intelligence.&amp;nbsp;As of 2026, Amazon is the world's second-largest public company by revenue. The company owns the organic grocery chain Whole Foods Market, the footwear and apparel retailer Zappos, the robotics company Kiva Systems, the online pharmacy PillPack, the live video broadcasts company Twitch, and film and television content producer and distributor, MGM Holdings Inc.&amp;nbsp;Through its cloud computing and e-commerce businesses, Amazon provides services to the Israeli military, the Israeli Ministry of Defense, and Israeli settlements in the occupied West Bank.&amp;nbsp;Amazon's cloud computing division, Amazon Web Services (AWS), is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company has provided the Israeli military with computing services and artificial intelligence (AI) tools used for operational capabilities and mass surveillance during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Amazon Web Services (AWS), along with Google Cloud, was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;In August 2023, Amazon began operating its first local cloud region in Israel. The regional cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored in a customized, secure local cloud data center within the borders of the State of Israel, subject to Israeli law, instead of cloud services provided by data centers abroad.&amp;nbsp;According to Amazon, the construction and operation of its Israeli cloud region, with a planned investment of approximately USD 7.2 billion, is estimated to add USD 13.9 billion to Israel's GDP by 2037.Services to the Israeli Military&amp;nbsp;Amazon has provided the Israeli military with computing services and artificial intelligence (AI) tools to upgrade the military’s operational capabilities in Gaza during the genocide. In addition, the company provided cloud storage services that were used for mass surveillance of Palestinians in Gaza, and for targeting airstrikes in Gaza during the Genocide.&amp;nbsp;Amazon provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all the Ministry’s core systems, integrating advanced artificial intelligence solutions.&amp;nbsp;Gaza Genocide&amp;nbsp;Since October 2023, AWS has provided the military with artificial intelligence capabilities and services on an unprecedented scale. In addition, the company provided storage services for information collected from mass surveillance of Gaza residents, which was stored on the company's servers and was used to confirm several airstrikes carried out in Gaza during the genocide.&amp;nbsp;Amazon provides cloud services for a system operated by the Israeli military Intelligence Directorate that resides in Amazon's public cloud. Intelligence officials who served in Gaza during the genocide testified that AWS provides the Intelligence Directorate with a server farm, where information is stored that helps the military in its operation in Gaza. The system provided unlimited storage for data used in operational activities. The system has been in use by the military since at least the end of 2022, and the information stored in it has been used in several cases in the Israeli Air Force's attacks on Gaza, including airstrikes in which civilians were killed.&amp;nbsp;Cloud Services&amp;nbsp;for Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, AWS is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and its subsidiary Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in Gaza, such as the Merkava Mark 4 tanks. In June 2023, Rafael's unclassified information environments migrated to AWS infrastructure.Collaborations with Military Units&amp;nbsp;In January 2026, Amazon hosted a conference at the AWS offices in Tel Aviv with the Commander of the Israeli military Central Intelligence Agency in the Staff Division and technology professionals on the subject of permanent service and integrating professional knowledge from the civilian world into defense work.&amp;nbsp;In 2019, the company hosted the launch of the new senior club of the MAMARAM Alumni Association at its Israeli offices. The MAMARAM unit, an acronym for the Center of Computing and Information Systems, is the central computing system unit of the Israeli military, providing data processing services for all military arms and responsible for the military's operational cloud platform.&amp;nbsp;In March 2025, Amazon hosted a lecture at its offices in Tel Aviv for high school students studying in a preparatory course for the MAMARAM&amp;nbsp;unit.&amp;nbsp;Services to Settlements&amp;nbsp;Amazon’s online stores sell products originating from settlements in the occupied West Bank and provide delivery services to settlement residents.Amazon's online retail platform sells products from the Achdut-Achva company, based in the Ariel West Industrial Zone in the settlement of Ariel in the occupied West Bank.&amp;nbsp;In November 2019, a few weeks after Amazon launched its operations in Israel, the company began offering free shipping to residents of Israeli settlements in the occupied West Bank, while Palestinian residents were charged a fee.</t>
   </si>
   <si>
     <t>Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech</t>
   </si>
   <si>
     <t>$500B-$1T</t>
   </si>
   <si>
     <t>Gaza, West Bank</t>
   </si>
   <si>
     <t>American President Lines</t>
   </si>
   <si>
     <t>Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">American President Lines (APL) is an American container shipping company, a subsidiary of the&amp;nbsp;French shipping and logistics company CMA CGM Group.&amp;nbsp;
 The company provides ocean transportation and inland logistics services to the U.S. government and military, including services to major military sites overseas.
 The company operates container transportation of U.S. flagged vessels through an international shipping network between North America to Asia, the Mediterranean, Africa, the Middle East, and Guam.
 American President Lines (APL) ships weapons and military equipment from the United States to the Israeli Ministry of Defense.
 Weapon Shipments for the Israeli Ministry of Defense 
@@ -327,77 +342,92 @@
     <t>Population Control, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>$1B-$5B</t>
   </si>
   <si>
     <t>Amos Hadar Properties and Investments (Hadar Group)</t>
   </si>
   <si>
     <t xml:space="preserve">A construction and real estate group.
 Its full subsidiary and construction executer, Kir Had, has constructed 11 housing projects in the Ma&amp;#39;ale Adumim settlement in the occupied West Bank, and as of 2010 it is the major constructor of residential construction in Ma&amp;#39;aleh Adumim.&amp;nbsp;In fact from 2011 until today the company has constructed 5 housing projects consisting of 165 housing units in Ma&amp;#39;ale Adomim alone.
 Today the company is marketing its three main projects, all of which are located in Ma&amp;#39;ale Adumim. The projects are: Ma&amp;#39;aleh Hadar project, over 30 buildings taking up 18,200 square meters, Hadar boutique project, a high rise building with 17 housing units, and Medoragi Hadar a construction project that includes 10 buildings with 60 housing units, taking up over 6,000 square meters.
 The executing contractor of several projects in Ma&amp;#39;aleh Adumim is another full subsidiary of the group:&amp;nbsp;Mitzpor Adumim. The construction projects are funded by&amp;nbsp;Bank Leumi&amp;nbsp;and Mizrahi Tefahot Bank in&amp;nbsp;accompaniment agreements&amp;nbsp;given to&amp;nbsp;Mitzpor Adumim. In 2015, Mizrahi Bank and Bank Leumi provided the group of Mitzpor Adumim with financial support that reached 51 million NIS (18 million NIS from Bank Leumi and 33 million NIS from Mizrahi Bank).
 The company is also a holder of 2,800 square meters in the settlement neighborhood of Pisgat Zeev in occupied East Jerusalem that are invested for agricultural use and future construction of shopping areas.
 Additionally, the group holds 50% of the shares of Hadkirsh (Givat Ze&amp;#39;ev), which is in advanced stages of registering development and building rights on the land of the Palestinian village of Al Jib in the West Bank, near the settlement of Givat Ze&amp;#39;ev.
 Hadkirsh (Givat Zeev) was registered during the Oslo accords in Ramallah as a company in the occupied territory in order to bypass the legal limitations of getting the rights for the land. Because an Israeli company cannot legally own a company which is registered in the occupied territory, the shares of Hadkirsh are held by Amos Hadar, the main shareholder of&amp;nbsp;Kir Had, in trusteeship for&amp;nbsp;Kir Had.
 </t>
   </si>
   <si>
     <t>East Jerusalem, West Bank</t>
   </si>
   <si>
+    <t xml:space="preserve">Apax Partners </t>
+  </si>
+  <si>
+    <t>UK</t>
+  </si>
+  <si>
+    <t>Apax Partners LLP&amp;nbsp;is a UK-based global private equity advisory firm with total aggregate funds raised of about US$ 80 billion.&amp;nbsp;Apax Partners' Israeli investment arm AMI Opportunities L.P., also known as AMI Opportunities Fund, has investments totaling USD 600 million in Israeli companies, primarily in the Services and Tech sectors.Yad2&amp;nbsp;Apax Partners owns the Israeli company Yad 2 Internet Ads Ltd., which operates an online real estate marketplace and job portal. Yad2 operates an online marketplace for real estate property, automotive, jobs, and general classifieds.&amp;nbsp;The Yad2 website advertises over 6,000 properties for sale and rental in the occupied West Bank, East Jerusalem and Syrian Golan.&amp;nbsp;The website’s job ads portal offers jobs for private security services for checkpoints in the occupied West Bank.West Bank &amp;nbsp;As of June 2026, the company's website listed 2,423 properties for sale and 805 properties for rent in 107 settlements in the occupied West Bank.&amp;nbsp;These include properties in the settlements of Adam Geva Binyamin, Adora, Alfei Menashe, Alei Zahav, Almog, Almon, Alon Shvut, Anav, Ariel, Asfar (Metzad), Ateret, Avnat, Avnei Hefetz, Barkan, Bat Ayin, Beit Aryeh, Beit El, Beit HaArava, Beit Yatir (Metzudat Yehuda), Beitar Ilit, Bracha, Bruchin, Dolev, Efrat, Eli, Elkana, Elazar, Elon Moreh, Emanuel, Eshkolot, Etz Efraim, Ganei Modiin, Gitit, Giv'on HaHadashah, Givat Ze'ev, Hagai, Halamish (Neveh Tzuf), Har Adar, Har Gilo, Hashmona'im, Hermesh, Hinanit, Itzhar, Kalia, Karmei Tzur, Karnei Shomron, Kedar, Kdumim, Kfar Adumim, Kfar Eldad, Kfar Etzion, Kfar HaOranim, Kfar Tapuach, Kiryat Arba, Kiryat Netafim, Kochav Yaakov, Kokhav Hashchar, Ma'ale Adumim, Ma'ale Amos, Ma'ale Efraim, Ma'ale Levona, Ma'ale Michmash, Matityahu, Mevo Dotan,&amp;nbsp;Mekhora,&amp;nbsp;Mesua, Migdalim, Mitspe Shalem, Mitzpe Yeriho, Modiin Ilit, Na'ale, Na'ama, Nahliel, Negohot, Netiv Hagdud, Neve Daniel, Neve Tsuf, Nili, Nofim, Nokdim, Noked, Ofra, Oranit, Otniel, Paduel, Pnei Hever, Psagot, Rehelim, Reihan, Revava, Rimonim, Salit, Sansana, Sha’arei Tikva, Shaked, Shavei Shomron, Shim’a, Shilo, Susia, Talmon, Tekoa, Tene, Tomer, Tzufim, Vered Yeriho, Yakir, and in the Sha'ar Binyamin Industrial Zone in the Mateh Binyamin settlement Regional Council.&amp;nbsp;East Jerusalem&amp;nbsp;As of June 2026, 2,129 properties for sale and 468 properties for rent in occupied East Jerusalem were listed on the company's website.&amp;nbsp;These include properties in the settlement neighborhoods of Armon Hanatziv, French Hill, Gilo, Har Homa, Maalot Dafna, Neve Yaakov, Pisgat Ze’ev, Ramot, Ramat Eshkol, and Ramat Shlomo. 13 properties were found in the Old City Jewish Quarter in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;As of June 2026, 176&amp;nbsp;properties for sale and 46&amp;nbsp;properties for rent in 22 settlements in&amp;nbsp;the occupied Syrian Golan were listed on the company's website. &amp;nbsp; &amp;nbsp;&amp;nbsp;These include properties in the settlements of Ani'am, Alonei HaBashan, Afik, Avnei Eitan, Bnei Yehuda, Ein Zivan, El Rom, Eliad, Givat Yoav, Had Nes, Haspin, Katzrin, Kela, Kidmat Tzvi, Ma’ale Gamla, Mevo Hama, Neot Golan, Neve Ativ, Nov, Ramot, Ramat Magshimim, Sha’al, and Eliad.In December 2023, Yad 2 published an advertisement in an Israeli newspaper presenting a map of the occupied West Bank, Gaza and East Jerusalem with pins marking real estate properties, titled: “From the River to the Sea”, and the caption under the map says: "Yad2 helps you look forward and build a future in your next home in Israel!"drushim.ilYad 2’s job ads portal, drushim.il, advertises job ads for private security guards for checkpoints in the occupied West Bank.&amp;nbsp;These include multiple job ads of&amp;nbsp;T &amp;amp; M Protection Resources&amp;nbsp;for security guards and inspection guards for the Ministry of Defense Crossings Authority, including at the Sha’ar Ephraim checkpoint in the occupied West Bank. The Crossings Authority operates 14 checkpoints in the occupied West Bank and the Erez and Kerem Shalom checkpoints in Gaza.In addition, the website publishes job ads for security guards and rangers for sites in the Jordan Valley in the occupied West Bank, and for multiple positions at Ariel University, located in the settlement of Ariel.&amp;nbsp;Additional job ads found include a job ad for fighters for a security guard position at&amp;nbsp;an Elbit Systems facility, and a job ad for armed security guards to escort&amp;nbsp;Bezeq&amp;nbsp;employees in the Jerusalem area.Max Stock&amp;nbsp;Through its Israeli investment arm, Apax Partners’ subsidiary, Moose Holdco Ltd.,&amp;nbsp;holds an 8.36% stake in Israeli company Max Stock Ltd. (TASE: MAXO), a discount retail chain. Max Stock operates stores in the settlements of&amp;nbsp;Ariel and in the Mishor Adumim Industrial Zone, located in Ma’ale Adumim settlement, in the occupied West Bank, and in the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem.&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Services to the Settlements, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>Finance, Real Estate</t>
+  </si>
+  <si>
+    <t>East Jerusalem, Syrian Golan, West Bank</t>
+  </si>
+  <si>
     <t>Aqwise- Wise Water Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">A global provider of biological wastewater treatment and reuse solutions, as well as water remediation technologies.
 The company operates a plastics factory in the Barkan settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply, Waste Management</t>
   </si>
   <si>
     <t>Arava Export Growers</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that exports vegetables, fruits, fresh herbs and dates and worldwide.
 The company exports produce grown in the Jordan Valley in the occupied West Bank.
 In April 2022, Who Profits documented four company packing houses in the settlements of Roi, Argaman and Mehola in the Jordan Valley in the occupied West Bank.
 In 2021, the company received an indemnification of NIS 103,436 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 In 2010, Arava products were documented being packed in packing houses in the settlements of Gilgal, Netiv Hagdud, Mehola, Na&amp;rsquo;aran and Roi.
 One of the company&amp;rsquo;s shareholders, Jordan River Herbs, is a settlement-based business located in the settlement of Mehola in the occupied Jordan Valley. The company exports produce grown in the settlement of Mehola in the occupied Jordan Valley by&amp;nbsp;Jordan River Herbs.
 </t>
   </si>
   <si>
     <t>Settlement Enterprise, Settlement Production</t>
-  </si>
-[...1 lines deleted...]
-    <t>$10M-$50M</t>
   </si>
   <si>
     <t>Jordan Valley, West Bank</t>
   </si>
   <si>
     <t>Atlas Copco</t>
   </si>
   <si>
     <t>OMX</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t xml:space="preserve">A Swedish multinational company that provides solutions for all types of industries, ranging from industrial automation to medical air solutions. The company provides compressors, air treatment systems, vacuum solutions, industrial power tools, assembly systems, machine vision and power and flow solutions.
 In April 2013, Who Profits research team documented locomotives, carrying the Atlas Copco&amp;rsquo;s logo at the construction site of the Tel Aviv-Jerusalem fast train line (A1). The train route crosses into the occupied Palestinian territory in two areas (For further information, see&amp;nbsp;Who Profits full report on the A1 train).
 The locomotives headed an emergency recovery system, located at the entrance to tunnel No. 3. The DHD 35 diesel locomotives were manufactured by Atlas Copco Gia AB (formerly, GIA Industri AB), a part of the underground rock excavation division within Atlas Copco.
 In 2018,&amp;nbsp;the Israeli Ministry of Defense published a contract asking for Atlas Copco equipment.
 In 2019, Atlas Copco equipment was documented at Qalandiya checkpoint.
 The company&amp;#39;s Israeli distributor was involved in a project in the settlement of Kochav Hashahar in the occupied West Bank and a project in Atarot settlement industrial zone in occupied East Jerusalem.
 Services to the Israeli Police:
 In 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide VMD system maintenance for NIS 210,000. The period of the contract ends in 2025.
 In 2022, Edwards Israel Vacuum was contracted to provide maintenance services to a metal coat device for NIS 150,000. The period of the contract ends in 2024.
 From 2019 until 2022, Edwards Israel Vacuum was contracted in an exempt from tender to provide maintenance services to a VMD (Vacuum Metal Deposition) metal coater, for NIS 250,000.
 From 2019 until 2022, the company&amp;#39;s Israeli subsidiary, Edwards Israel Vacuum, was contracted in an exempt from tender to provide maintenance services and spare parts to a metal coater.
@@ -428,229 +458,191 @@
 The company established a pipeline connecting a Mekorot pumping station located within the Green Line to the settlement of Karnei Shomron in the West Bank.
 The company established a 4km pipeline for a Mekorot water line going from the Kidron River (Wadi Al-Nar), located in the area between East Jerusalem and the northern Dead Sea, to the settlement of Karnei Shomron.
 For more on Mekorot and its projects in the oPt, see Who Profits&amp;rsquo; report Dried Up: Mekorot&amp;rsquo;s Involvement in the Israeli Occupation.
 B. Gaon also provided equipment and services to water infrastructure projects for settlements water cooperatives in the occupied West Bank and Syrian Golan.
 The company established a 70 km water carrier from the city of Beit She&amp;rsquo;an to the Jordan Valley for irrigation in the Jordan Valley settlements. The project was carried out for Mei Bik&amp;rsquo;at HaYarden (Jordan Valley Water), a settlement water cooperative supplying water to agricultural settlements in the Jordan Valley in the occupied West Bank.
 The company executed a project for the Mei Golan water cooperative in the occupied Syrian Golan. The project included the upgrade of sewer lines in the settlement of Ramot in the Syrian Golan. In February 2016, the company&amp;#39;s subsidiary, Middle East Tubes, provided field service to Mei Golan near the settlement of Afik in the occupied Syrian Golan.
 The company also carried out works for a water line connection in Hamat Gader, located in the &amp;ldquo;demilitarized zone&amp;rdquo; across the Green Line in the Syrian Golan.
 Field Produce 
 The company&amp;rsquo;s subsidiary Groundnuts &amp;amp; Cotton Marketing Ltd. holds 84% in Field Produce company, an Israeli dates and peanuts exporter exporting dates under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;. The company operates a packing house for dates in the settlement of Yafit in the Jordan Valley in the occupied West Bank. According to the company&amp;rsquo;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;rsquo;s proximity. The company&amp;rsquo;s clients include major international supermarket and health food chains, including COOP, Migros and Seeberger.
 Naqab 
 The company&amp;rsquo;s subsidiary, Middle East Tubes&amp;#39; steel pipe factory for water, sewage, fuel, and gas infrastructures was constructed and expanded on 264 dunams in Neot Hovav Industrial Zone in the Naqab.
 Neot Hovav, the site of Israel&amp;rsquo;s main hazardous waste disposal facility, poses a major health and hazardous material risk to the Palestinian Bedouin residents of nearby Wadi Alna&amp;rsquo;am, forcibly resettled in the area by Israel&amp;rsquo;s Military Administration in the 1950s.
 For more on projects in the Naqab see Who Profit&amp;rsquo;s interactive map Tools of Dispossession in the Naqab: Development &amp;amp; Military Projects.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Electricity, Gas and Water Supply</t>
   </si>
   <si>
     <t>$100M-$250M</t>
   </si>
   <si>
-    <t>Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Bickel Group</t>
   </si>
   <si>
     <t xml:space="preserve">Marketer and exporter of organoc and non-organic agricultural produce and flowers.
 The Bickel Group comprises of Bickel Flowers Ltd, Bickel Group Export and Trade and Bickel Flowers UK. In October 2011, the company purchased Agrexco, formerly a public agricultural export company. Formally, Agrexco merged into the Bickel group, but it maintained its brand name and operates as &amp;quot;Agrexco Carmel agricultural export company&amp;quot;.
 For more information, see Who Profits&amp;#39; update: Agrexco is back in business.&amp;nbsp;
 Bickel Group Export and Trade exports flowers from the settlement of Ro&amp;#39;i in the occupied Jordan Valley.
 The new Agrexco operates an agricultural crop in the settlement of Tomer in the occupied Jordan Valley and an organic crop in the settlement of Kalia in the occupied Dead Sea area. The new agrexco is also active in&amp;nbsp;Patza&amp;#39;el and Tomer settlements in the Jordan Valley.&amp;nbsp;The company also markets Dana cherry tomatoes that were packed in the settlement of Tomer in the occupied Jordan Valley and organic herbs&amp;nbsp;under the label Ecofresh that were packed in Na&amp;#39;aran settlement&amp;#39;s packing house. In addition, the new Agrexco exports produce from the Netiv Hagdud settlement in the occupied Jordan Valley. &amp;nbsp;
 The new Agrexco&amp;nbsp;exports cut flowers, strawberries, cherry tomatoes and vine tomatoes from Gaza.&amp;nbsp;Two-thirds of the strawberries exported by Carmel Agrexco are Palestinian strawberries of Gazan farmers.&amp;nbsp;These products are marketed under the Coral brand name. Agrexco handles refrigeration, storage, ground, air and sea transportation, as well as documentation, marketing and sales to market destinations in East and West Europe.
 The new Agrexco also exports Palestinian produce from the West Bank. The Palestinian strawberry brands of the company are Orli, Sandra, Dazi and Zohar.
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Production</t>
   </si>
   <si>
     <t xml:space="preserve">Boeing Company </t>
   </si>
   <si>
-    <t xml:space="preserve">An American multinational corporation that designs, manufactures, and sells airplanes, rotorcraft, rockets, satellites, telecommunications equipment, and missiles worldwide.
-[...20 lines deleted...]
-</t>
+    <t>NYSE</t>
+  </si>
+  <si>
+    <t>An American multinational aerospace manufacturer and exporter of commercial jet aircraft, manned and unmanned military aircraft, and weapons systems for attack, surveillance, and mobility, including fighter jets and training aircraft.&amp;nbsp;Boeing is a major supplier of fighter jets, attack helicopters, and precision-guided munitions to the Israeli military and Air Force. The company supplies Israel with Apache AH-64 attack helicopters, F-15 fighter jets, refueling aircraft, MK-82 bombs, and Joint Direct Attack Munitions (JDAM).The company is a long-standing partner of the Israeli defense establishment and defense industry, and Boeing aircraft have been used by the Israeli military since 1948.&amp;nbsp;The Boeing Harpoon anti-ship missile was used as the primary sea-to-sea missile on the Israeli Navy's Sa'ar 4, Sa'ar 4.5 and Sa'ar 5 ships, which are used to enforce the illegal naval siege of Gaza.Boeing B707 aircraft have been used in various roles in the Israeli Air Force for about 50 years, including intelligence gathering, cargo transport and aerial refueling.&amp;nbsp;Munitions&amp;nbsp;Boeing provides the Israeli military with precision-guided bombs, aircraft bombs, and Joint Direct Attack Munitions (JDAM) kits that turn bombs into “smart” GPS-equipped guided bombs. The JDAM is a guidance kit that improves the accuracy of unguided, general-purpose bombs from fighter and bomber aircraft.The Israeli military was the first international customer to purchase the Boeing JDAM and operate it on the battlefield. Boeing JDAM guidance kits can be attached to Israeli-made bombs, such as&amp;nbsp;Elbit Systems’ MPR500 multi-purpose bomb, which was certified by Boeing as compatible with its JDAM kit.&amp;nbsp;Joint Direct Attack Munitions have been in use by the Israeli military in occupied Gaza and southern Lebanon since October 2023.&amp;nbsp;In March 2026, it was reported that Boeing signed a contract valued at about USD 289 million to supply up to 5,000 air-launched precision bombs to Israel in a direct commercial sale.&amp;nbsp;In June 2025, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of Boeing Joint Direct Attack Munition (JDAM) guidance kits and related equipment for an estimated cost of USD 510 million. The sale includes 3,845 KMU-558B/B Joint Direct Attack Munition (JDAM) guidance kits for the BLU-109 bomb body and 3,280 KMU-572 F/B JDAM guidance kits for the MK 82 bomb body to be provided by Boeing Company.&amp;nbsp;In February 2025, Boeing reportedly provided Israel with half-ton and ton bombs, bunker busters, fuses and precision guidance kits worth USD 9 billion.&amp;nbsp;On 28 February 2025, the U.S. Secretary of State approved a Foreign Military Sale of Munitions, Guidance Kits, and Munitions Support, and related equipment to Israel, for an estimated cost of USD 675.7 million, with Boeing Company as one of the two principal contractors. The sale includes 5,000 Boeing Direct Attack Munition (JDAM) guidance kits for the MK 83 bomb body.&amp;nbsp;On 7 February 2025, the U.S. State Department approved a Military Sale of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services to Israel for an estimated cost of USD 6.75 billion. The sale included 2,166 Boeing GBU-39/B Small Diameter Bombs and 17,479J DAM Guidance Kits, with Boeing Company as one of the principal contractors. &amp;nbsp;Boeing Munitions in GazaIsrael has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp; &amp;nbsp;On May 25, 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.&amp;nbsp;In May 2024, Boeing GBU-39 small-diameter bombs were used in an Israeli military attack on a displacement camp in Rafah, killing at least 45 people and injuring more than 200, most of them women and children.&amp;nbsp;In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Apache Attack Helicopters&amp;nbsp;Boeing provides the Israeli Air Force with the Apache AH-64A and Apache AH-64D Longbow attack helicopters.Since 1990, the Apache helicopters have been used by the Israeli Air Force in repeated military attacks and targeted killings in Gaza, as well as operational activity in the occupied West Bank and in military training in the occupied Syrian Golan.&amp;nbsp;In January 2026, the U.S. State Department approved a Foreign Military Sale to the Government of Israel of 30 Boeing AH-64E Apache Helicopters and related equipment for an estimated cost of USD 3.8 billion. The sale also includes training devices, communication systems, simulators, spare and repair parts, personnel training and training equipment, technical and logistics support services and other related elements of program and logistical support.&amp;nbsp;In August 2026, the Israeli Ministerial Committee for Procurement approved the purchase in principle of 12 Apache helicopters. This came amid a 10-year government program worth NIS 350 billion to strengthen the military, which includes purchases for several units in the Air Force, including the purchase of F15ex squadrons.&amp;nbsp;In 2026, Boeing, in collaboration with Air Force engineers and the Israeli state-owned weapons manufacturer Rafael Advanced Defense Systems, adapted the Israeli Apache's mission processors, enabling it to launch Spike missiles from tens of kilometers away without the need to see the target.&amp;nbsp;Boeing Apache in Gaza&amp;nbsp;Since the beginning of the genocide, the Israeli Air Force's Apache jets, operated by Squadron 190 and Squadron 113, have operated in Gaza 24/7 and have taken part in airstrikes on Gaza. Between October 2023 and February 2024 alone, Squadron 190 participated in more than 1,700 airstrikes.&amp;nbsp;Boeing attack helicopters have also been used in previous Israeli assaults on Gaza, including the three-day offensive in August 2022, during which 44 Palestinians were killed, including 15 children. In 2014, at least 13 Palestinian children were killed by missiles fired directly from Apache helicopters in Gaza. Boeing attack helicopters were also used in attacks on Gaza in 2008-2009, during which 1,383 Palestinians were killed, including 333 were children.&amp;nbsp;The Boeing AH-64 Apache combat helicopters consist of two General Electric&amp;nbsp;T700-GE-701 engines.&amp;nbsp;Boeing Apache in the West Bank&amp;nbsp;Since October 2023, the Israeli military has been increasing the presence of Apache helicopters over the occupied West Bank. In 2025 alone, some 55 airstrikes were carried out by the military in the West Bank. &amp;nbsp;In June 2023, Israeli Air Force Apache helicopters carried out an airstrike in the occupied West Bank for the first time in more than 20 years. Six Apache attack helicopters were deployed over Jenin and bombed from the air during a military raid on the city.&amp;nbsp;On October 20, 2023, an Israeli Apache helicopter reportedly fired a missile at a group of Palestinian civilians in the Nur Shams refugee camp near Tulkarem, killing 13 people, including five children, following a raid by Israeli forces.In December 2020, Boeing signed a follow-on contract with the Israeli Air Force to provide integrated logistical support for AH-64A and D Apache helicopters for five years. The contract includes deliverance of logistical, programming, engineering, and technical support, unique repairs, an in-country field service representative, and overhaul material kits for various drivetrain systems, including transmissions and gearboxes.Boeing F-15 fighter jets&amp;nbsp;The Israeli F-15 fleet consists of Boeing F-15IA and F-15I&amp;nbsp;jets.In December 2025, Boeing was awarded a USD 8.6 billion contract to design, integrate, instrument, test, produce and deliver 25 F-15IA aircraft to the Israeli Air Force. The deal will be carried out with U.S. aid funds and includes an option to produce and deliver an additional 25 jets. The delivery of the aircraft will begin in 2031 and will continue at a rate of 4-6 aircraft per year.&amp;nbsp;The new F15IA aircraft will be equipped with advanced weapons systems, including the integration of Israeli systems, along with upgrades that will enable longer flight ranges, increased carrying capacity and improved performance in various operational situations.In August 2024, The U.S. Secretary of State approved a possible Foreign Military Sale to the Government of Israel of F-15IA and F-15I+ Aircraft and related equipment for an estimated cost of USD 18.82 billion. The sale included up to 50 new F-15IA multi-role fighter aircraft, and modification kits for its existing 25 F-15I multi-role fighter aircraft, as well as aircraft and munitions support, support equipment, spare parts and repair, modifications, maintenance, and personnel training and training equipment.&amp;nbsp;In May 2026, the Israeli Ministerial Committee for Acquisitions approved the IMOD to purchase a second squadron of F15IAs manufactured by Boeing for billions of USD. The deal includes the absorption of the squadrons into the Air Force, comprehensive support, spare parts and logistics.This came as part of the implementation of the government's 10-year "Force Building" program to strengthen the military, with a designated budget of NIS 350 billion.Boeing KC-46 Pegasus Aircraft&amp;nbsp;Boeing is the manufacturer of the Israeli Air Force KC-46 “Pegasus” advanced multi-mission tanker, an aerial refueling and strategic military transport aircraft.&amp;nbsp;Between 2022 and 2026, the IMOD purchased six KC-46 tanker aircraft from Boeing Company financed by U.S. aid funds.&amp;nbsp;The KC-46 tanker aircraft, known in Hebrew as "Gideon", are to replace the Israeli Air Force's aerial refueling aircraft, the Boeing B707 "Re'em". The KC-46 will be equipped with Israeli systems and adapted to the operational requirements of the Air Force to significantly improve the Air Force's strike and bombing capabilities.&amp;nbsp;In 2020, the U.S. State Department announced the finance of KC-46A aerial refueling aircraft for Israel with USD 2.4 billion. In August 2022, Boeing was contracted to produce four KC-46 tanker aircraft for the Israeli Air Force at a total cost of USD 927 million. The contract included associated maintenance, logistics, and training and was financed by U.S. aid funds.&amp;nbsp;In August 2025, the IMOD announced the purchase of two additional Boeing KC-46 tanker aircraft for an estimated USD half a billion, financed by US aid funds. The aircraft will be equipped with Israeli systems and adapted to operational requirements.&amp;nbsp;In May 2026, the IMOD announced that the Boeing KC46 tanker aircraft had completed its first test flight ahead of its delivery to the Air Force.&amp;nbsp;Arrow Anti-Ballistic Missile&amp;nbsp;Boeing is the co-developer of the Arrow 2 and Arrow 3 anti-ballistic missile interceptors, jointly developed with Israel Aerospace Industries (IAI).&amp;nbsp;Boeing produces some components of the Arrow 3 missile for the Israeli Air Force.&amp;nbsp;Collaboration with Israeli Universities&amp;nbsp;In 2023, Boeing and the Technion (Israel Institute of Technology) launched the Boeing-Technion Innovation Center as part of a strategic partnership to develop sustainable jet fuel. In January 2026, the center announced the practical development phase.Also in January 2026, Boeing and Ben-Gurion University signed a multi-year USD 10 million framework agreement for research collaboration in the field of aviation cybersecurity.&amp;nbsp;Collaboration with the Israeli Cyber DirectorateIn July 2022, head of the Israel National Cyber Directorate in the Israeli government signed a cooperation agreement for the promotion of Civil Aviation Cyber with Boeing Company. The agreement included knowledge sharing, threat identification, and development of civil aviation protection solutions, in collaboration with the cyber and aviation industries in Israel.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services</t>
   </si>
   <si>
     <t>$50B-$100B</t>
   </si>
   <si>
     <t>Gaza, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Booking.com</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t xml:space="preserve">Booking.com B.V. is a Netherlands-based leading digital travel &amp;nbsp;company. The company offers online booking services for accommodation and travel worldwide. The company is fully owned by Booking Holdings Inc. Booking Holdings revenue for 2023: $ 21.4 billion.
-[...4 lines deleted...]
-</t>
+    <t>Booking.com B.V. is a Netherlands-based online travel agency for lodging and travel bookings.Through its website, booking.com, the company provides an online accommodation reservation service for properties located in Israeli settlements in the occupied West Bank, East Jerusalem and the Syrian Golan. Listings in Israeli settlements in the occupied West Bank are listed on the company's website as located either in “Israel” or in “Palestinian Territory - Israeli Settlement”, while listings located in occupied East Jerusalem and Syrian Golan are listed as “located in Israel”.&amp;nbsp;20 listings were found on the company’s website in 8 settlements in the occupied West Bank, including the settlements of Almog, Kalia, Kfar Adumim, Ma’ale Adumim, Ovnat and Mitspe Shalem, Vered Yeriho, and Karnei Shomron.&amp;nbsp;7 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in occupied East Jerusalem, including in the settlement neighborhoods of Pisgat Ze’ev and French Hill, and in the Old City Jewish Quarter. All listings were mislabeled as “located in Israel.”&amp;nbsp;230 listings were found&amp;nbsp;on the company’s website&amp;nbsp;in 26 settlements in the occupied Syrian Golan, including the settlements of Alonei Habashan, Ani’am, Avnei Eiran, Bnei Yehuda, Bruchim Qela Alon, Ein Zivan, El Rom, Eliad, Giv’at Yoav and Afik, Had Nes, Haspin, Katzrin, Keshet, Kidmat Tzvi, Ma’ale Gamla, Merom Golan, Natur, Nimrod, Nov, Odem, Ortal, Ramot, Sha’al, Yonata and Neve Ativ. All listings were mislabeled as “located in Israel.”</t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Tourism</t>
   </si>
   <si>
-    <t>$15B-$25B</t>
-[...2 lines deleted...]
-    <t>East Jerusalem, Syrian Golan, West Bank</t>
+    <t>$10B-$20B</t>
   </si>
   <si>
     <t xml:space="preserve">CAF - Construcciones y Auxiliar de Ferrocarriles </t>
   </si>
   <si>
     <t>BME</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Construcciones y Auxiliar de Ferrocarriles S.A, also known as CAF, is a publicly traded Spanish company specializing in designing and implementing transit systems, and manufacturing railway vehicles, equipment, and buses. CAF provides project and engineering management that include system design, civil work, signalling, electrification and other electromechanical systems, rolling stock supply and system operation and maintenance.The Jerusalem Light RailCAF is the operator and developer of the Jerusalem Light Rail network and the supplier of its train cars. Together with its Israeli partner,&amp;nbsp;Shapir Engineering and Industry,&amp;nbsp;CAF holds the concession for the operation, extension and maintenance of the Jerusalem Light Rail network.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project, connecting large settlement blocks in occupied East Jerusalem to the center and west of the city. The project is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods, in order to create territorial continuity and ease settler movement on both sides of the Green Line.Jerusalem Light Rail Extension Project&amp;nbsp;CAF Group is executing the Jerusalem Light Rail Extension Project.&amp;nbsp;In 2019, the CAF and Shapir consortium won a tender from the Israeli Ministry of Finance, the Ministry of Transportation and the Jerusalem Municipality for the JLR extension, J-Net Project. The project, initially estimated at NIS 11 billion, includes the extension, operation and maintenance of the JLR Red Line, and the construction, operation and maintenance of the new Green Line. The project was financed by&amp;nbsp;Hapoalim Bank.&amp;nbsp;The project consists of extending the JLR network by 27 kilometers and 53 new stations, passing through 7 settlement neighborhoods in occupied East Jerusalem, and the delivery of 114 trams manufactured by CAF. In addition to supplying new tram units, CAF is carrying out the refurbishment of 46 units currently in service, including signalling, energy and communications systems, and project integration.&amp;nbsp;Through their joint consortium, CFIR Light Rail and LAVI Light Rail O&amp;amp;M, CAF and Shapir hold the concession for the operation and maintenance activity of the JLR’s Red and Green lines for an initial period of 25 years for maintenance and 15 years for operation, extendable up to 25 years.CAF is in charge of system design, signalling, electrification, and other electromechanical systems and rolling stock supply, and its subsidiary, CFIR, carries out rail laying, concrete pouring, and electrification of the JLR Red and Green Lines.&amp;nbsp;The Red LineThe JLR’s Red Line, operational since 2011, connects the settlement neighborhood of Pisgat Ze'ev in occupied East Jerusalem to the city center, passing through the settlement neighborhoods of French Hill, Givat HaMivtar, Ramat Eshkol and Ma’alot Dafna.&amp;nbsp;CAF’s consortium, CFIR Light Rail, carried out the extension of the Red Line. On 9 March 2025, the extended Red Line was inaugurated with an additional seven kilometers of double tracks and 12 new stations, of which four new stations in the settlement neighborhoods of Neve Yaakov and Pisgat Ze’ev, and another eight stations in southwest Jerusalem.The project also includes the establishment of a two-story depot in the Neve Ya’akov settlement neighborhood which includes a parking structure for cars and trains with additional bus terminals, and the expansion of an already existing depot located in the French Hill settlement neighborhood, both on the Red Line route.&amp;nbsp;In November 2021, construction work in the settlement neighborhoods of Pisgat Ze’ev and Neve Ya’akov, and the construction of a new depot in Neve Ya’akov began. In January 2022, the laying of the track between the two settlement neighborhoods began. In May 2023, the company began operating test drives along the extended Red Line route to Neve Ya'akov.The Green LineThe Green Line, currently under construction, will connect the settlement neighborhood of Gilo in south-western East Jerusalem to Mt. Scopus (Har HaTsofim) in northern East Jerusalem, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and the French Hill. The line will stretch for about 20 km and will include 41 stations, significantly easing access between the settlements and the western part of the city.In May 2025, CFIR began infrastructure work to connect the Green Line tracks to the Red Line track system at their tangent points. According to plans, the first part of the Green Line is expected to open to the public as early as 2026.CAF trains&amp;nbsp;CAF provides its “Urbos 100” model train cars to the JLR Red and Green lines. The train cars are manufactured in Spain and assembled in Israel.&amp;nbsp;According to the J-Net tender, CAF is to design and provide 114 “Orbus 100” model train cars (57 sets of train pairs) for the new Green Line, and refurbish 46 trains that are already in service of the Red Line, at an estimated cost of EUR 3 million per train, a total of about NIS 1.2 billion.In February 2025, CFIR completed the conversion of 19 new CAF Orbus trains and 5 older trains to the new command and control systems operating in the Red Line. The fleet is expected to grow, according to the company.&amp;nbsp;In 2024, CAF manufactured 30 out of a total order of 114 train units for JLR.&amp;nbsp;In May 2022, the first two Urbos trains arrived from CAF factory in Spain to the port of Ashdod and from there were sent to the depot in the French Hill settlement neighborhood. By March 2023, CAF delivered 13 new train cars for the JLR.&amp;nbsp;Funding from the Israeli Government&amp;nbsp;Between 2020 and 2025, CFIR Light Rail consortium received a total of NIS 1,476,136,521 from the Israeli Ministry of Transport for the Green Line project.In 2025, CFIR Light Rail consortium received NIS 4,981,775 from the Ministry of Transport for the Green Line project; In 2024, CFIR received NIS 807,462,361; In 2023, NIS 353,657,895; in 2022, NIS 136,422,910; in 2021, NIS 102,702,185; and in 2020, NIS 70,909,395.&amp;nbsp;In 2021, the company received additional NIS 806,062 from the ministry for the provision of light rail public transport service in Jerusalem.In April 2022, the Jerusalem municipality signed an agreement with CAF and Shapir to reward the two companies with NIS 10 million for each month of advancement of work on the Green Line. The agreement stipulates that for every month that the company is ahead of schedule, it will receive NIS 5 million plus all income from the purchase of tickets, which was estimated at an additional NIS 5 million.For more on the J-Net project see Who Profits’ Update:&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.&amp;nbsp;In August 2022,&amp;nbsp;Mizrahi Tefahot Bank granted Lavi Light Rail an unlimited lien and holds as collateral all of the company's rights in money, deposits, or assets that were or will be deposited in the company's bank account at Mizrahi Bank.&amp;nbsp;In 2022, CAF contracted the Spanish company&amp;nbsp;Salvat Logistica&amp;nbsp;to co-manage the maritime transport of the train cars for the JLR project.In April 2021, CAF contracted Spanish company&amp;nbsp;GMV Innovating Solutions&amp;nbsp;to provide Automatic Vehicle Location System and Depot Management System for the Jerusalem light rail project as part of the J-Net project.&amp;nbsp;</t>
   </si>
   <si>
-    <t>Israeli Construction on Occupied Land, Services to the Settlements</t>
-[...1 lines deleted...]
-  <si>
     <t>East Jerusalem</t>
   </si>
   <si>
     <t xml:space="preserve">Caterpillar </t>
-  </si>
-[...1 lines deleted...]
-    <t>NYSE</t>
   </si>
   <si>
     <t>Caterpillar Inc., also known as CAT, is a U.S.-based multinational manufacturer and provider of civil and military engineering machinery. Caterpillar is the world’s largest manufacturer of construction and mining equipment, natural gas engines, industrial gas turbines and diesel-electric locomotives.&amp;nbsp;The company operates in three primary segments: Construction Industries, Resource Industries and Energy &amp;amp; Transportation, and provides financing and related services through its Financial Products segment.The company sells its products under the brands Caterpillar, CAT, EMD, FG Wilson, MWM, Perkins, Progress Rail, SEM and Solar Turbines.&amp;nbsp;Caterpillar in Service of the Israeli MilitaryCaterpillar is a long-standing supplier of the Israeli military and provides it with a variety of heavy engineering machinery, including the D9 bulldozers models D9R, D9N, D9L and D9T, different wheel loaders, armored excavators, and mini loaders.Caterpillar machinery is widely used by Israeli military forces against Palestinians in the occupied Palestinian territory. Caterpillar machinery is used in military operations, house demolitions, construction of military infrastructure and has been used as crowd control weapon against Palestinian demonstrators. Caterpillar equipment has been used in the construction of settlements and settlement infrastructure as well as the construction of the Separation Wall in the occupied West Bank and the Israeli barrier surrounding the besieged Gaza Strip. Retrofitted Caterpillar D9 bulldozers are extensively used by the Israeli military in its military invasions and arrest actions in the occupied West Bank.&amp;nbsp; &amp;nbsp;During the ongoing Genocide in Gaza, Caterpillar D9 bulldozers were widely used by the Israeli military inside the occupied Gaza Strip, including in leading the military ground invasion of Gaza in October 2023, in the construction of military roads and infrastructure, in the mass destruction of Palestinian roads, buildings, property, and infrastructure, and in attacks on civilians inside.Caterpillar D9 bulldozers were extensively used by the Israeli military in previous offensives on Gaza in 2021, 2014, 2009, and 2008; in the Israeli military invasion of Palestinian cities in the occupied West Bank in 2024 and in 2002 (the largest military operation carried out in the occupied West Bank since 1967); and in the Israeli invasions of Lebanon in 2006 and 2024. Caterpillar machinery has also been used by the Israeli military in the occupied Syrian Golan in 2024.Deliveries&amp;nbsp;In July 2025, a shipment of dozens of Caterpillar D9 bulldozers was delivered to Israel from the United States. The bulldozers, destined for the Israeli military Ground Forces, were transferred to a military logistics center for the installation of armors. The bulldozers will be fitted for the military and some will be converted to autonomous use. The shipment was released by the U.S government after it was reported in November 2024 that Israel had purchased 134 D9 bulldozers that were awaiting an export permit from the U.S State Department.&amp;nbsp;In February 2025, the U.S Secretary of State approved a Foreign Military Sale to the Government of Israel of Caterpillar D9 bulldozers and related equipment for an estimated cost of USD 295 million. The sale included D9R and D9T Caterpillar bulldozers, spare and repair parts, technical and logistics support services, storage, and related logistics, with deliveries expected to begin in 2027.In 2017, the Israeli military purchased dozens of Caterpillar heavy engineering vehicles in a huge deal valued at tens of millions of NIS between the military and Caterpillar, funded by US foreign aid.The retrofit of Caterpillar vehicles used by the Israeli military includes the installation of autonomous systems, gunner positions and a bulletproof driver cabin to enable combat use. Adaptation works have been carried out by Caterpillar's Israeli importer, Zoko Enterprises, and Israeli state-owned weapon manufacturer, Israeli Aerospace Industries (IAI).&amp;nbsp;In 2019, the Israeli Ministry of Defense (IMOD) selected&amp;nbsp;Elbit Systems’&amp;nbsp;“Iron Fist” (Porcupine Arrow) autonomous active defense system to be installed on the military’s Caterpillar D9 bulldozers.&amp;nbsp;Caterpillar D9 BulldozersThe most widely known heavy engineering machine used by the Israeli military is the Caterpillar D9 armored bulldozer.&amp;nbsp;The D9 bulldozers have been in the Israeli military’s service since the 1960s and have been retrofitted since the 1980s. Since 2000, the D9s have been used regularly in almost every military activity. D9s have been extensively used in the Israeli military attacks on Gaza and in operational tasks such as large-scale demolitions, land-clearing missions and arrest operations across the occupied Palestinian territory.&amp;nbsp;The Israeli military Engineering Corps owns and operates hundreds of Caterpillar excavators and bulldozers, and a Caterpillar mechanical engineering equipment operation course is part of specialized training in the Israeli military. Three models of Caterpillar heavy D9 bulldozers are in use by the Israeli military: the D9L, D9N, and D9R.&amp;nbsp;Unmanned D9 BulldozersIn May 2018, Israeli military unmanned D9 bulldozers were documented for the first time during the Great March of Return protests near the Israeli separation barrier surrounding the besieged Gaza. The images showed a large number of unmanned bulldozers deployed against protesters.&amp;nbsp;In September 2024, the Israeli military reported it has employed unmanned D9 bulldozers in operational activity in Gaza.&amp;nbsp;The Israeli military has developed three unmanned remote-controlled versions of the Caterpillar D9 and D9T bulldozers. These are standard Caterpillar D9s that underwent conversion by Israeli state-owned aerospace and defense company, Israel Aerospace Industries (IAI):&amp;nbsp;Panda RobDozer&amp;nbsp;The "RobDozer", formerly known as "Panda", is the newest generation of remotely controlled Caterpillar D9 Bulldozer. It is an unmanned armored robotic bulldozer based on the Caterpillar D9T and D9R models. The Caterpillar bulldozer is manufactured in the USA and is embedded with a technological system when it arrives in Israel. The robotic bulldozer is fitted for difficult terrain and military operations and can be operated both remotely and by an operator inside the vehicle.&amp;nbsp;The Panda bulldozers entered the Israeli military regular engineering battalions in 2022. They were massively used for the first time by the Combat Engineering Corps leading the Ground Forces into the Gaza Strip on the very first day of the Israeli ground invasion of Gaza in October 2023 and have since been extensively used in Gaza throughout the Genocide. This was the first time that a military operated autonomous robotic ground tools of this type as part of an operational activity in ground maneuver on the battlefield.&amp;nbsp;The Panda was also used by the Israeli military during its invasion of Lebanon in 2024.Each autonomous Panda weighs 50 tons and is remotely operated using a screen and joystick and equipped with many cameras. It is designed to support the Infantry and Ground Forces by carrying out ground exposures, demolishing buildings, opening paths in rough terrains, setting up dirt barriers, gathering intelligence and assisting in attacks using a remotely controlled weapon system. The Panda was jointly developed by Israel Aerospace Industries (IAI), the Israeli Ground Forces Technology Division, and the Defense Research &amp;amp; Development Directorate in the IMOD. The D9 bulldozers have been converted by IAI’s subsidiary, Elta Systems, which also developed the Autonomous Combat Engineering System installed on the bulldozers.Thunder of DawnThe "Thunder of Dawn" (Ra’am HaShachar in Hebrew) is a remote-controlled, unmanned Caterpillar D9N armored bulldozer. The bulldozer was developed by the state-owned weapon manufacturer IAI. The bulldozer was widely used during the Israeli military assault on Gaza in 2008-2009. &amp;nbsp;Winnie the Pooh"Winnie the Pooh" (Poo HaDov in Hebrew) is an armored unmanned Caterpillar D9T bulldozer that can be operated both remotely and by an operator inside the vehicle, equipped with more advanced control systems than the Thunder of Dawn. It was the previous remote-controlled version of the armored D9T, which was later replaced by the "Panda".In addition to various D9 bulldozers, Caterpillar supplied the Israeli military with a variety of heavy engineering machinery that has been retrofitted and armored, including various wheel loaders; the Caterpillar 225, 245, and 330 excavators; and the Caterpillar MTL 257B (also known as MiniCat), which has been modified into a fully remote-controlled Combat Engineering tool by&amp;nbsp;Zoko Enterprises and Israel Aerospace Industries.Gaza Genocide&amp;nbsp;D9 bulldozers played a significant part in the military ground invasion of Gaza in October 2023 being the first to invade the Gaza Strip leading the Israeli ground forces, causing mass destruction of roads and houses. Since October 2023, Caterpillar D9 bulldozers have been documented in the streets of Gaza causing massive destruction to roads, buildings, private property, and infrastructure, including the destruction of the Gaza courthouse and the Palestine Square in Gaza City. The Caterpillar bulldozers are maintained by a military mobile repair squad that operates inside the Gaza Strip.In March 2024, D9 bulldozers participated in the military raid of al-Shifa Hospital in Gaza City, while patients and medical staff were on the premises. The Israeli military caused great destruction to the hospital, burned buildings in the compound and put them completely out of use.Caterpillar D9 bulldozers took part in the massive destruction of Rafah city as part of the Israeli military offensive in Rafah and its area since May 2024.&amp;nbsp;Construction of military infrastructureCaterpillar tools have been used for the construction of military infrastructure inside the Gaza Strip, including the construction of military roads and the construction of the Netzarim corridor. The so-called Netzarim Corridor, located south of Gaza City, cuts across Gaza in the middle, extending from the barrier surrounding the Gaza Strip to the Mediterranean Sea.In February 2024, Caterpillar heavy machinery was used by the Israeli military's Combat Engineering Corps in the construction of a new road in northern Gaza. The road, nicknamed "Highway 749", runs across northern Gaza from east to west and cuts off Gaza City.For more on the use of Caterpillar equipment in the 2023 Israeli attack on Gaza, see Who Profits’ report:&amp;nbsp;The Companies Supplying Weapons to Israel’s Attack on Gaza.&amp;nbsp;Gaza 2008-2023Caterpillar machinery and D9 bulldozers have also been extensively used in previous Israeli attacks on Gaza in 2021, 2014, 2008, and 2009, for large-scale house demolitions, land-clearing missions, and the construction of the wall surrounding the besieged Gaza.&amp;nbsp;In January 2021, an Israeli military D9 bulldozer engaged in excavation near agricultural fields east of Khan Yunis in southern Gaza, distributed leaflets to the local Palestinian farmers warning them against continuing to cultivate the land close to the fence. In April 2021, Israeli military armored Caterpillar bulldozers invaded Palestinian lands, east of Gaza.In February 2020, the Israeli military was documented using an armored Caterpillar bulldozer to drag and obtain the body of Mohammed Ali al-Naim, 27, who was killed by Israeli forces, east of Khan Younis in southern Gaza. The bulldozer went into Gaza, accompanied by a military tank.&amp;nbsp;In March 2018, the Israeli military deployed armored Caterpillar D9s against protestors during the Great March of Return protests near the barrier surrounding Gaza.In 2018, Caterpillar heavy machinery was used for the construction of the maritime barrier surrounding Gaza. The barrier is made of a new breakwater structure, with a high fence surrounding it, and an advanced detection system. The sea barrier is 200 meters long and 50 meters in width, and the surrounding fortified fence is six meters wide.In 2017, Caterpillar excavators were documented in the construction of the Israeli barrier surrounding besieged Gaza.&amp;nbsp;In 2014, D9s were extensively used in the Israeli military attack on Gaza. D9s accompanied military tanks into Gaza and destroyed buildings, orchards, agricultural fields, greenhouses and water infrastructure.&amp;nbsp; They were also used for military activities such as building rampart enclosures.In 2013, D9s have been documented operating in the Gaza Strip.&amp;nbsp;In 2008-2009, the Caterpillar D9Rs were central to the Israeli offensive in Gaza.Zoko EnterprisesCaterpillar’s Israeli representative&amp;nbsp;Zoko Enterprises, is the exclusive supplier of Caterpillar heavy machinery for the Israeli military. Zoko retrofits some of Caterpillar's heavy machinery vehicles for the needs of the military, and company personnel provide the military with maintenance of the combat vehicles in use.As part of its collaboration with the military, the company's employees are recruited when necessary as part of a special unit that the company established with the military many years ago. The company's employees are stationed as part of their reserve service and are mobilized as a maintenance force for the military General Staff. Since October 2023, during the Genocide in Gaza, the company's employees entered Gaza along with military units.&amp;nbsp;For more on Zoko Enterprises’ involvement, visit the company's&amp;nbsp;profile.West BankCaterpillar D9 armored bulldozers are used by the Israeli military to escort military forces during military incursions and arrests in populated Palestinian areas in the occupied West Bank.&amp;nbsp;In September 2024, Caterpillar bulldozers and excavators were used by the Israeli military in invasion of the Palestinian cities of Jenin and Tulkarm in the occupied West Bank. Caterpillar bulldozers and excavators were used by the Israeli Combat Engineering Corps in Jenin and Tulkarm, causing massive destruction of roads, houses, buildings, and entire streets throughout the cities. About 70% of the roads in Jenin were destroyed by bulldozers, and 20 km of water, sewage, electricity, and communication infrastructure were destroyed, cutting the water supply in the Jenin refugee camp and in 80% of Jenin city. Damages were estimated at more than USD 135 million.On January 24, 2024, a D9 bulldozer was documented during an Israeli military raid in the Palestinian city of Tulkarm in the occupied West Bank.In November 2023, D9 bulldozer accompanied a military raid on the Jenin Refugee Camp in the occupied West Bank. Four Palestinians, including two children aged 8 and 15, were killed during the raid. &amp;nbsp;On July 24, 2023, D9 bulldozers were documented in military invasion of the Nur Shams refugee camp near Tulkarem.On July 3, 2023, D9 bulldozers were documented causing severe damage during an Israeli military onslaught on the Jenin Refugee Camp. The D9 bulldozers were used to destroy roads, damaging all the electricity and water networks in the refugee camp.Caterpillar armored excavators participated in extensive demolitions in the West Bank, including in the destruction of the Muqta'a in Ramallah in 2002, and in the Israeli army's raid on the Palestinian prison in Jericho in 2006.Pressure CookerThe Caterpillar D9 is also used in the Israeli military's so-called “Pressure Cooker” procedure, which is an Israeli military practice used to pressure a wanted person who fortifies in a house or other structure, to come out. In such cases, the D9 is used to demolish the structure with the person still inside, even in the case of that person being killed in the process. This procedure has been used against Palestinians in the occupied West Bank and Gaza. This procedure has been performed with Caterpillar excavators models Caterpillar D9 (L/N/R/T), Caterpillar 966 (E/F/G/H), Caterpillar 330, and Caterpillar 349.&amp;nbsp;In July 2016, Israeli forces used a Caterpillar excavator in the apparent extrajudicial execution of Muhammad al-Faqih, using Caterpillar equipment employed as a weapon in the town of Surif, near the city of Hebron. The house was demolished with al-Faqih still inside, using a Bagger E-349 Armored&amp;nbsp;Caterpillar&amp;nbsp;Excavator, a weaponized version of Caterpillar’s&amp;nbsp;model 349E Hydraulic Excavator.In August 2014, Israeli forces&amp;nbsp;used a militarized Caterpillar D9 bulldozer&amp;nbsp;in an attempt to arrest 24-year-old Zakaria al-Aqra at his home in the village of Qabalan near Nablus in the occupied West Bank. Al-Aqra was killed, six of his relatives were wounded and the house was badly damaged during the operation.&amp;nbsp;Crowd Control&amp;nbsp;Caterpillar military wheel loaders are used by the Israeli military as a crowd control weapon. On February 21, 2020, a Caterpillar military bulldozer was used to attack Palestinian protesters in the village of Kufr Qaddum in the occupied West Bank. Two protesters&amp;nbsp;were injured.House Demolitions&amp;nbsp;Caterpillar track excavators and wheel loaders are used for extensive demolition of Palestinian houses and infrastructure by the Israeli military and authorities in the occupied West Bank and East Jerusalem.On May 5, 2025, Caterpillar wheel loader was used by Israeli forces in home demolitions in Khirbet Khilet al-Dabe in Masafer Yatta in the occupied West Bank.&amp;nbsp;On August 14, 2024, Caterpillar wheel loader was used by Israeli forces in the demolition of two trailers and four tents that were home to 17 people, 11 of them minors, at the community of Khirbet Um al-Kheir in the South Hebron Hills, leaving the family homeless.On May 7, 2024, Caterpillar wheel loader was used in demolition of the home of a family of seven, including five minors, in the village of a-Tuwani in the South Hebron Hills, occupied West Bank.On February 20, 2024, Caterpillar excavator was used in a house demolition in the Palestinian neighborhood of Beit Hanina in occupied East Jerusalem.&amp;nbsp;On November 14, 2023, Israeli soldiers used a D9 bulldozer to destroy a monument for Yasser Arafat at the entrance to the Tulkarem refugee camp in the occupied West Bank.On July 26, 2023, a Caterpillar bulldozer was used by the Israeli forces to destroy an irrigation system in the Palestinian village of al-Hijrah, south of Hebron. The forces poured concrete into four water wells and destroyed a roughly 20-meter-long pipe used to irrigate crops, causing damage to the crops.&amp;nbsp;On January 25, 2023, Caterpillar bulldozers were used by Israeli forces in the demolition of two agricultural structures, two solar panels and two trees belonging to a family of ten, in the Palestinian village of Khirbet Ma’in, southeast of the town of Yatta in Hebron District. The Israeli forces also dismantled and confiscated a tent the family had put up on its land for resting during the olive harvest.On January 3, 2023, a Caterpillar crawler digger was used by the Israeli military to demolish the homes of four families and an outhouse in the village of She’b al-Battem in the South Hebron Hills, leaving 36 people, 12 of them minors, homeless. Four water tanks belonging to the four families, and six smaller water tanks belonging to two of them were also destroyed.&amp;nbsp;On August 24, 2022, Caterpillar bulldozer was used in demolitions in the Wadi al-Ahmar community in the southern Jordan Valley. Israeli Civil Administration (ICA) personnel equipped with a Caterpillar bulldozer destroyed two inhabited tents that housed two families numbering 10 people in total, including four minors, demolished a tent used as a kitchen, a livestock enclosure, and a solar panel belonging to one of the families. Six additional residential tents uninhabited at this time of the year, a livestock pen, and three tents used as livestock enclosures, which were not currently in use, were also destroyed.On August 16, 2022, a Caterpillar bulldozer was used by Israeli forces in demolitions in Khirbet ‘Allan in the al-Jiftlik area of the Jordan Valley. ICA personnel and military forces demolished two prefabs and a stone room that served as two residential units of a family of 11, including seven minor children, as well as an outdoor kitchen and portable toilets. The forces also destroyed another home that housed an adult son of the same family. In addition, the forces demolished three shacks used as livestock enclosures and two tin rooms used for making cheese, and damaged two water containers and livestock pen fences.On January 2, 2022, Caterpillar bulldozers and a D9 bulldozer were used to destroy hundreds of dunams of wheat and barley crops in Khirbet Ibziq in the Jordan Valley, occupied West Bank. The Israeli military also destroyed other fields that had been plowed in preparation for sowing. The bulldozers also created dirt mounds on farmlands, destroying agricultural access roads.&amp;nbsp;Throughout the years, Caterpillar equipment has been used by Israeli forces in numerous demolitions of Palestinian homes, tents, solar panels, animal shelters, water tanks and water pipes, roads, and agricultural infrastructure in the occupied West Bank and East Jerusalem. Caterpillar machinery was also used by the Israeli military to create checkpoints and destroy access roads leading to Palestinian villages and communities in the occupied West Bank.&amp;nbsp;Settlement ConstructionCaterpillar engineering machinery has previously been used by civilian companies for the construction of a large number of settlements in the occupied Palestinian territory, including Revava, Maskiot, Oranit, Carmel, Elkana, Yakir and Beitar Illit in the West Bank and the Ramat Shlomo settlement neighborhood in East Jerusalem.&amp;nbsp;Caterpillar machinery was also used in the construction of various settlement infrastructure projects, such as road construction, the Ariel West and Barkan settlement Industrial Zones, the&amp;nbsp;Tel-Aviv-Jerusalem A1 train&amp;nbsp;railway, the&amp;nbsp;Nabi Elias bypass road, and the Israel Police West Bank District headquarters in the E1 area near Ma’ale Adumim settlement. The models used for these tasks included the 330B, 330BL and 936.&amp;nbsp;Wall and Checkpoints&amp;nbsp;Caterpillar heavy machinery has been used in the construction of the Separation Wall and checkpoints in the West Bank. Caterpillar loaders and excavators were documented during works on the land of the Palestinian villages of Mas’ha, Al-Walaja, Qalandiya, Jayous, Ras al-Tira, Khirbet Jbara and Wadi a-Rasha and during the construction of the Anata and Qalandiya checkpoints. The models used for these tasks included the 330C, 330CL, 345B, 345D, 936 and D10N.NaqabIn January 2022, Caterpillar bulldozers were used in an afforestation project of the Jewish National Fund on the lands of the village of Sa’we al-Atrash in the Naqab. The project is part of the ongoing dispossession of the Naqab’s Palestinian Bedouin inhabitants implemented jointly by the Jewish National Fund (JNF) and the Israeli Land Authority.&amp;nbsp;For more on the dispossession and displacement of Palestinian Bedouin communities in the area, see Who Profits' interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Caterpillar machinery has also been used in repeated demolitions in the unrecognized village of Al-Araqib in the Naqab, which has been demolished by the Israeli authorities and rebuilt by its residents more than a hundred times in recent years. Caterpillar bulldozers with JNF (KKL) logo were documented in the village. In this case too, the village residents are facing displacement in the face of an afforestation project by the JNF.&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>Heavy Machinery</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>Cemex</t>
   </si>
   <si>
     <t>Public, NYSE</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t xml:space="preserve">CEMEX S.A.B. de C.V., also known as Cemex, is a Mexican multinational building materials company, operating in the production, distribution, marketing and sale of cement, ready-mix concrete, aggregates and clinker.&amp;nbsp;
 CEMEX owns the Israeli&amp;nbsp;company&amp;nbsp;Readymix Industries, which operates a branch for the sale of ready-mixed concrete in the settlement of Mevo Horon in the occupied West Bank and has provided concrete elements for construction of infrastructure in the occupied West Bank.&amp;nbsp;
 According to CEMEX, on January 2, 2022, the company sold two of its concrete plants, located in Atarot Industrial Zone in occupied East Jerusalem and in Mishor Adumim settlement Industrial Zone in the occupied West Bank.&amp;nbsp;The plants were sold to a third party, Future Concrete Ltd.
 On December 12, 2022, a shipping certificate from Future Concrete, from Readymix previously-owned plant in Atarot, was documented for the provision of concrete to Readymix. The certificate was for the supply of concrete to a construction site in Gilo settlement neighborhood in occupied East Jerusalem.
 On January 12, 2022, a similar shipping certificate to Readymix from the same plant in Atarot was documented, for the supply of concrete to a construction site in Pisgat Ze&amp;rsquo;ev settlement neighborhood in occupied East Jerusalem.
 On January 4, 2022, a shipping certificate to Readymix was documented for the purchase of concrete from&amp;nbsp;Future Concrete&amp;rsquo;s&amp;nbsp;plant in Mishor Adumim.
 Following the sale the two production plants, CEMEX maintains that it does not operate any production facilities in the West Bank anymore.
 Readymix has provided concrete elements for the construction of settlements and outposts in the occupied West Bank; the construction of military checkpoints in the occupied West Bank, among them the Huwara and Azzun-Atma checkpoints; a security wall along Gilo Bridge in the occupied West Bank. Concrete elements of the company were also used for the construction of the Jerusalem Light Rail, which connects settlements in occupied East Jerusalem.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>$10B-$20B</t>
-[...1 lines deleted...]
-  <si>
     <t>CETCO Mineral Technology Group</t>
   </si>
   <si>
     <t xml:space="preserve">A US based public company that develops, produces and markets mineral-based and synthetic mineral products and related systems and services.
 The company&amp;rsquo;s products are used in the construction of Mekorot&amp;rsquo;s new bypass pipe line in the Palestinian vilage of Bardala. The Bypass pipeline is meant to provide water to Israel&amp;rsquo;s illegal settlements and deepen Israel&amp;rsquo;s control over palestinians water supply, while exploiting Palestinians natural resources.&amp;nbsp;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Cisco Systems</t>
   </si>
   <si>
     <t>Cisco Systems Inc. is a publicly traded American technology company. The company engages in networking, collaboration, security and observability solutions, including artificial intelligence (AI) native networking and cybersecurity solutions.&amp;nbsp;Cisco Systems provides servers, computing, cybersecurity tools, and communication systems and equipment to the Israeli military and the Israel Police. The company has also provided communications and surveillance technology to settlements in the occupied West Bank, East Jerusalem and the Syrian Golan.Services to the Israeli MilitaryCisco provides communication systems and servers to the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;In July 2025, the&amp;nbsp;Israeli Ministry of Defense (IMOD) published a tender for the purchase of Cisco servers. In March 2025, the IMOD issued a tender for the purchase of Cisco headsets with a PTT button.&amp;nbsp;Unified Communication SystemsCisco provides the Israeli military with Cisco Unified Communications, an IP-based communications system that integrates voice, video, data, and mobility products and applications.In March 2020, Cisco Systems began laying tens of Unified Communication systems for the Israeli military, expected to reach hundreds of systems. The unified network centralizes the transfer of video, voice, and data between different Israeli military units. Cisco’s Unified Communication system serves to accelerate the Israeli military’s response timeframe.Servers for the Israeli MilitaryIn 2017, Cisco Systems won the Israeli Ministry of Defense’s tender to supply the Israeli military with servers for a period of three years, with an option for an additional two years, for a total amount of NIS 1 billion. The servers were integrated by the Israeli company&amp;nbsp;Bynet Data Communications. The tender was funded by US foreign aid provided by the United States to Israel.&amp;nbsp;Cisco replaced HP, which had been the previous server supplier for the IMOD.&amp;nbsp;David’s Citadel – underground ICT Data CenterCisco Systems’ computing and communication systems, cyber security and load balancing systems were integrated into the Israeli military’s biggest ICT underground data center in the Naqab called David’s Citadel, completed in 2020. The Data Center cost reached NIS 1.6 billion.The Military server farm has a storage capacity that’s 10,000 more than the standard computer and integrates 300 of the Israeli military’s surveillance, intelligence, and combat units’ ICT data systems in one base. Centralizing Israel’s ICT data serves to bolster the capacity of Israel’s intelligence and combat military units.The center is part of the Israeli military’s strive to centralize data and its “move to the south” plan launched in 2011. The plan involved the relocation of Israeli military bases to the Naqab as part of Israel’s broader strive to Judaize the Naqab. For more on development and military projects in the Naqab visit Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab: Development &amp;amp; Military ProjectsJoint Projects with the MilitaryIn May 2022, it was reported that Cisco engineers together with Israeli soldiers of the ICT Unit developed application for use by civil society organizations which work with the military.According to the Cisco’s VP of technology, “The connection between the technology units in the Israeli military and the high-tech companies in Israel is a significant anchor in the accuracy and advanced development of technologies that serve the security of the state and the bodies responsible for it… The sight of officers in uniforms sitting next to our engineers and developing technological solutions together is very natural to us, but still exciting.”In October 2023, Cisco Systems Israel supported the development of the digital platform “Israel Rises” of the Home Front Command, a branch of the Israeli military.Also in October 2023, amid the military invasion of Gaza, the company gave grants to its employees who were on reserve duty in the Israeli Military.Services to Settlements&amp;nbsp;In February 2019, the Ministry for the Development of the Negev and the Galilee allocated NIS 90 million for the 'Klika' project, in cooperation with Cisco Systems, for the launch of 45 technological hubs, all of which will be equipped with Cisco communication technology. By September 2023, seven of the 36 hubs that have been opened are located on occupied territory. Five hubs are located in the occupied West Bank, in the settlements of Modi’in Illit, Beitar Illit, Kiryat Arba, Itamar, and Sha’ar Binyamin Industrial Zone. Two additional hubs are located in the occupied Syrian Golan – one at the Ha’Emir junction, between the settlement of Sha’al and Odem, and the second in the settlement of Katzrin.&amp;nbsp;Technological Hubs in the NaqabAs of September 2023, eleven Cisco technology-equipped hubs have been opened in the Naqab. of which two are located in the Palestinian Bedouin towns of Hura and Rahat. In 2018, the first hub was launched in cooperation with the city of Dimona Municipality, and since then several other hubs were created in the east and western parts of the Naqab.These hubs form part of the Israeli government’s industrialization and resettlement plan which strives to create jobs in the Naqab, in the hope of drawing Jewish Israelis to settle in the region, while concentrating its Palestinian communities into ghettoized residential areas.Services to the Israel PoliceCisco is a long-time supplier of communications systems and equipment to the Israel Police.&amp;nbsp;In May 2022, the Israel Police published a tender for the purchase of Cisco communications equipment, including licensing and software, for the Police technology department.&amp;nbsp;In August 2022, the technology department of the Israeli police purchased communication equipment called "Nituv" (Routing) including licensing and software manufactured by Cisco through the seller, Matrix Network Net Ltd.&amp;nbsp;&amp;nbsp;According to a response to a Freedom of Information (FOI) request submitted by Who Profits to the Israel Police, between the years 2020 and 2021 the Israel police purchased Cisco Systems equipment and software worth NIS 4,060,533 million.Enhancing Surveillance in JerusalemIn 2017, Cisco and the Jerusalem Municipality signed a memorandum of understanding for cooperation between the municipality and the company to make Jerusalem the first smart city in Israel.In the same year, Cisco installed communication equipment and CCTVs for the Jerusalem municipality as part of a pilot project for the development of Smart City technology in the west of the city.The Smart City project is part of Israel's surveillance apparatus in Jerusalem, which is aimed mainly at the Palestinian residents of the city. For more on surveillance in occupied East Jerusalem see Who Profits report:&amp;nbsp;“Big Brother” in Jerusalem’s Old City.</t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Technology and Hi-tech, Telecommunication</t>
   </si>
   <si>
     <t>East Jerusalem, Naqab, Syrian Golan, West Bank</t>
   </si>
   <si>
     <t>CNH Industrial</t>
   </si>
   <si>
-    <t>UK</t>
-[...1 lines deleted...]
-  <si>
     <t>A UK-based publicly traded company that provides equipment and services in the fields of agriculture and construction.&amp;nbsp;The company's equipment and machinery brands include Case IH, New Holland, STEYR and Raven.CNH engineering machinery has been used in house demolitions in the occupied West Bank. The company's machinery has been previously used for the construction of settlements and related infrastructure, settlement industrial zones, and the Separation Wall.&amp;nbsp;On April 8, 2025, CASE machinery was documented in the demolition of homes in A-Samu’ town in Hebron Governorate in the occupied West Bank.&amp;nbsp;In February 2017, Case heavy machinery was documented at the construction site of the Nabi Elias Bypass Road, a settler road being built near the Palestinian village of Nabi Elias in the occupied West Bank. The bypass road involves the expropriation of 25 acres of Palestinian land, including a total 700 olive trees, belonging to the Palestinian villages of Izbat Tabib, Azzun, and Nabi Elias.Services to settlements&amp;nbsp;In 2013, CASE wheel loaders were documented in expansion works of the Barkan Industrial Zone.&amp;nbsp;In 2012, CNH EX355 excavators were used during the construction of the settlement of Leshem in the occupied West Bank. In 2008, CNH EX355 excavator was documented during the construction of the Separation Wall in 2008 on the lands belonging to the Palestinian villages of Bidu, Bil’in and Ni’lin and uprooting an apricot and date orchard belonging to the Palestinian village of Artas, in order to expand the infrastructure of the Efrat settlement.In 2010, CASE machinery was used in the construction of the Tel Aviv-Jerusalem A1 train, which crosses the Green Line into the occupied West Bank. For more on the A1 train see Who Profits report&amp;nbsp;Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).&amp;nbsp;</t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, The Wall and Checkpoints</t>
+  </si>
+  <si>
+    <t>$15B-$25B</t>
   </si>
   <si>
     <t>Combined Systems (CSI)</t>
   </si>
   <si>
     <t xml:space="preserve">The company designs, manufactures and markets security products in use by police and military forces worldwide. CSI is one the largest suppliers of tear gas used to repress demonstrations on a global scale.
 The company is a major supplier of crowd control weapons, especially tear gas, to the Israeli police and military.
 In September 2021, the company was awarded a 4 million NIS Israeli police contract for the supply of 1.5 gas bullets. These gas bullets require a special launcher that&amp;rsquo;s manufactured by the company and already in police use.
 In May 2021, the Israeli police contacted Combined System Inc.&amp;rsquo;s Israeli distributor, MR Hunter, for the purchase of demonstration dispersion equipment worth 13 million and 300 NIS. In the tender, the Israeli police notes its need to restock CSI equipment due to their wide use during the repression of the Palestinian May uprising. The company was exempted from a tender as it&amp;rsquo;s already a supplier of these equipment.
 Activists from Majd Al-Krum, a Palestinian town north of Israel, documented the use of CSI manufactured tear gas during Israeli police crackdown on demonstrators, May 2021.
 In 2019, the company was also awarded a 2 million and 600 NIS police contract for the supply of VENOM gas and launcher. The VENOM grenade launcher delivers flash and sound, smoke obscuration, irritant, and blunt trauma effects. In May 2013, seven VENOM grenades were documented being shot from an Israeli army vehicle in Bitonia.
 In a response to a Freedom of Information request in March 2020, the Israeli military confirmed their use of a number of CSI manufactured tear gas in the West Bank, including: CS 400 grenades and CSI 40 mm that&amp;rsquo;s thrown from a launcher. These were used against Palestinians in Aida refugee camp, Bethlehem.
 The company also provided the Israeli police with rubber coated bullets, products that cause severe injuries and even death.
 On several occasions, CSI equipment led to the death of Palestinians and caused severe injuries to others. For more, check out our report Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 Combined Systems tear gas was exported into Egypt through Israel during the Egyptian revolution of 2011. Amnesty International documented three shipments of tear gas from CSI (in the U.S.) to Egypt, which were approved by the U.S. State Department, despite the Egyptian security forces&amp;rsquo; record of using tear gas to kill and injure protesters. CSI tear gas was also used by US police during the Ferguson uprising. CSI also sells to prisons&amp;nbsp;in the&amp;nbsp;US.
 More information about CSI and other crowd control companies and weapons can be found in Who Profit&amp;rsquo;s report:&amp;nbsp;Proven Effective: Crowd Control Weapons in the Occupied Palestinian Territories.
 </t>
   </si>
   <si>
     <t>Contact International (Kalia Israel Ammunition Co.)</t>
   </si>
   <si>
     <t>Occupied Palestinian Territory</t>
   </si>
   <si>
@@ -738,229 +730,143 @@
 Our focus is also the environment to minimalize the use of pesticides and chemicals and using biological pest control as much as possible and also making sure we are working to a waste separation programme.&amp;quot;&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Elbit Systems</t>
   </si>
   <si>
     <t>NASDAQ, TASE</t>
   </si>
   <si>
     <t>Israel, USA</t>
   </si>
   <si>
     <t>Elbit Systems Ltd. is an Israeli defense company engaged in the development and production of weapons and combat systems for land, air and sea combat forces, in the fields of electronics, electro-optics, artillery, aviation, lasers and more.The company is Israel's largest weapons manufacturer and has a tightly knit relationship with the Israeli security apparatus for which it provides a wide range of services and develops extensive weapon technology, equipment and platforms deployed in varying fields.The company utilizes its relationship with the Israeli military as a marketing tool and a testing ground for its technology and often markets its products as “Battle-proven”.The range of products and services the company provides increased with the company’s purchase in 2018 of the Israeli Military Industries (IMI) company, which was previously state-owned.&amp;nbsp;Elbit Systems derives most of its revenues directly or indirectly from government agencies, mainly the Israeli Ministry of Defense (IMOD), the U.S. Department of Defense and other military or governmental authorities of various countries.&amp;nbsp;In March 2024, the US Administration’s request for USD 14.5 billion emergency military aid to Israel also included the purchase of Elbit Systems technologies manufactured through its subsidiaries in the US.&amp;nbsp;Services to the Israeli MilitaryElbit Systems provides a wide range of services, technology and weapons to the Israeli military through the Israeli Ministry of Defense (IMOD). In 2024, amid Israel's ongoing deadly assault on Gaza, Elbit's sales to the Israeli Ministry of Defense increased by 50% and amounted to USD 2 billion.Elbit is the main supplier of ground equipment and unmanned aerial vehicles (UAVs) of the Israeli military. Elbit produces tank shells and rockets, drones such as the Hermes 900 and Hermes 450, electronic warfare systems, observation and information processing equipment, and command and control systems, which were used by the military in attacks in Gaza, Lebanon, Yemen and Iran.&amp;nbsp;The company provides armaments and advanced systems to the Armored Corps, Infantry Corps, and Combat Engineering, which include artificial intelligence (AI) based combat systems and developments in the fields of automation and autonomy. Elbit is also a leading developer and supplier of advanced systems for the military's Merkava tanks, Armored Personnel Carriers (APCs) and other armored combat vehicles. These systems include unmanned turrets and weapon systems, sights, driving control systems, auxiliary charger systems, and more.Elbit's weapons, intelligence and defense systems have been used by the Israeli Air Force in its renewed attacks on Gaza since March 2025.&amp;nbsp;Contracts with the Israeli Ministry of Defense &amp;nbsp;&amp;nbsp;Defense Systems for Attack HelicoptersIn May 2025, the IMOD purchased from Elbit advanced defense systems for the Air Force Blackhawk and Apache attack helicopters for approximately NIS 200 million. As part of the deal, Elbit will provide the Air Force helicopters with innovative technologies designed for complex combat scenarios over a period of five years, including systems for identifying, disrupting, and neutralizing threats, and systems for deflecting guided missiles.Heavy Aerial Munitions&amp;nbsp;In January 2025, Elbit signed two deals with the IMOD for a total of NIS 1 billion. Under the agreements Elbit will manufacture and supply the IMOD with thousands of heavy aerial munitions bombs and establish a new factory for advanced production of various raw materials for the Israeli defense industries. The factory's production line will be owned by Elbit and some of the equipment will be owned by the IMOD. The two deals are intended to reduce dependence on imports and external factors from abroad and allow an independent state capacity to produce bombs and munitions of all types.&amp;nbsp;Advanced Communication Systems&amp;nbsp;In December 2024, Elbit and the IMOD completed several cumulative deals for the supply of advanced communications systems to the Israeli military with a cumulative value of half a billion NIS (about USD 130 million). The contracts included the supply of thousands of advanced digital radio communications systems, satellite communications systems, data arteries for autonomous arrays, and the expansion of the spatial maintenance centers that support combat forces.Drones Autonomous SystemsIn December 2024, Elbit was contracted by the IMOD to supply the Israeli military with autonomous systems and advanced drones for approximately NIS 150 million. The new systems, jointly developed by Elbit, IMOD, and the Israeli military's Ground Force, include advanced technologies adapted for precise intelligence collection, targeted attacks and support for military forces in the field. As part of the contracts, Elbit will provide intelligence-gathering drones, advanced mission drones equipped with collection, capture and attack capabilities, and small drones for urban missions adapted for carrying out precise attacks in complex areas. In addition, the company will provide communication systems for the unmanned systems.Supply of AmmunitionIn May 2024, Elbit reported that it had received several contracts with a cumulative value of approximately NIS 2.65 billion (about USD 760 million) for the supply of ammunition to the IMOD over a two-year period, following a significant increase in demand amid the continued Israeli attack on Gaza.&amp;nbsp;“Iron Beam” Laser SystemElbit is a co-developer of the "Iron Beam" laser system designed to intercept short-range rockets, mortar bombs, and unmanned aerial vehicles.In October 2024, Elbit was awarded a USD 200 million contract by the IMOD under a NIS 2 billion deal signed with Rafael and Elbit to supply high-power laser interception systems for the "Iron Beam" air defense system ("Magen Or" in Hebrew). The project is developed by Elbit in collaboration with Rafael Advanced Defense Systems, the IMOD, and Lockheed Martin, which funded part of the project and will eventually sell the system in the US market. The contract includes ongoing support services by Elbit.&amp;nbsp;In May 2025, the IMOD confirmed that since October 2023 Israel intercepted dozens of drones using the laser-based defense systems in the first large-scale operational battlefield use of high-energy lasers in the world.Bomb Manufacturing Plant&amp;nbsp;In August 2024, Elbit was awarded a NIS 1.5 billion (USD 340 million) contract to establishment of a bomb manufacturing plant and supply various types of ammunition for the Israeli military over a period of ten years.&amp;nbsp;As part of the deal, Elbit will establish a new ammunition manufacturing facility in the Ramat Beka industrial complex in the Naqab (see more below). The deal came in the backdrop growing demand from the Israeli military and defense establishment for ammunition, mainly 122 mm and 155 mm shells, amid the ongoing assault on Gaza."Iron Sting" Precision Mortar BombsIn July 2024, the company received an order from IMOD for the purchase of thousands of its "Steel Sting" precision mortar bombs for NIS 815 million. The "Steel Sting" is a 120 mm precision bomb that combines laser and GPS guidance with a range of approximately 10 km. The first operational use of the mortars was made on 23 October 2023, in Gaza by the Israeli Commando Brigade, and later they were also used by the military in its attacks in southern Lebanon. The mortar can be guided to a predetermined target by inserting a landmark or location which soldiers can also perform on the ground.155 mm Artillery ShellsIn August 2023, Elbit was contracted to provide the IMOD with thousands of 155 mm shells for USD 60 million.In July 2023, Elbit signed an agreement with the IMOD to provide tens of thousands of 155 mm artillery shells worth about NIS 250 million intended for the Israeli Artillery Corps. The 155 mm shells, intended for Howitzer cannons, are also produced in Israel by Elbit's subsidiary, Soltam company.&amp;nbsp; &amp;nbsp;Israeli Armored Corps Training&amp;nbsp;In February 2023, Elbit won a tender from the IMOD for the construction of a Simulation Center for the Israeli Armored Corps' fighters for USD 107 million. Elbit will provide operation and maintenance services for 15 years.&amp;nbsp;Gaza 2023-2025Dozens of Elbit weapons systems were used by the Israeli military in its invasion and the current air and ground attack on Gaza - some for the first time. Since the beginning of the Israeli military onslaught in Gaza in October 2023, the company has increased its support to the IMOD and accelerated the development and delivery of new systems.&amp;nbsp;Elbit Systems' weapon systems and armaments have been extensively used in the attack on Gaza as well as in Israeli military attacks in Lebanon. These weapons include Elbit's tank shells and cannons, attack and surveillance UAVs (unmanned aerial vehicles), laser-guided mortars, mortar munitions, artillery rockets and armored vehicles' systems.For more on the use of Elbit Systems weapons in the Israeli attack on Gaza between October and December 2023, see Who Profits’ report The Companies Supplying Weapons to Israel’s Attack on Gaza. &amp;nbsp;UAVsElbit Systems' attack and reconnaissance UAVs have been widely used by the Israeli Air Force during its current attack on Gaza, as in previous ones, including the Hermes 900 and Hermes 450 attack UAVs and Skylark UAV.The Hermes 450, also known as "Zik", has been used in the occupied West Bank and Gaza since the early 2000s. In February 2025, the Israeli military carried out an airstrike in Rafah in Southern Gaza using Hermes 450 UAV, in violation of the ceasefire at the time. Between October 2023 and May 2025, about 20% of targeted killings carried out by the Israeli military in Gaza were carried out using Elbit’s Hermes 450.&amp;nbsp; On April 2, 2024, an Elbit Hermes 450 UAV attacked an aid convoy in the Deir al-Balah area of ​​Gaza, killing seven World Central Kitchen aid workers, according to Campaign Against Arms Trade.&amp;nbsp;The Hermes 900, also known as “Kochav” (Star in Hebrew), took part in the 2014 attack on Gaza and officially entered operational service later in 2017. The Hermes 900 UAV can carry two Spike-MR missiles, manufactured by the Israeli weapon technology company Rafael Advanced Defense Systems, and is used both for intelligence purposes and for air strikes using guided missiles. It can reach a height of over 32,000 feet and stay aloft for about 40 hours carrying a payload of up to 350 kg. It has an array of optical, infrared, and laser sensors that allow the operator to identify and track targets as well as to guide munitions in flight.Elbit’s Skylark UAV for tactical surveillance and reconnaissance is regularly used in intelligence-gathering operations in Gaza. The Skylark has been routinely used in Gaza in the past years and during Israel’s deadly attack on Gaza in 2014. The anxiety-inducing buzzing of Israeli military UAVs has become a permanent soundtrack to the lives of Palestinians in Gaza.Artillery&amp;nbsp;Additional Elbit weapons used by the Israeli military in its attacks on Gaza include the AccuLAR-160 and AccuLAR-122 Spear guided artillery rockets; the “Kalanit” 120mm APAM (Anti-Personnel Anti-Material Multi-Purpose Tracer) MP-T M329 Cartridge; the “Hatzav” 120mm HE-MP-T, M339 Cartridge; and the “Rakefet” 105mm APAM-MP-T M117/1 Cartridge mortar bombs and tank shells used by the Armored Corps. Elbit also supplies special helmets used by the F-15 fighter jets which carry out airstrikes in Gaza.MPR 500 bombsOn 19 October 2023, it was reported that the Israeli Air Force was using Elbit's MPR 500 bombs in its airstrikes on Gaza. The MPR 500 is a 500 lb. (230 kg) multi-purpose rigid penetration and surface attack bomb, adapted for densely populated urban area warfare and launched from jet fighters.&amp;nbsp; The bomb is marketed by Elbit as “combat-proven,” and was operationally used in the Israeli attack on Gaza in 2014.&amp;nbsp; The MPR 500 is approved by&amp;nbsp;Boeing&amp;nbsp;as compatible with its Joint Direct Attack Munition (JDAM) guidance kit.&amp;nbsp;Merkava Battle TanksElbit supplies many varied systems for the Israeli military's Merkava Mark 3 and 4 tanks, which played a central role in the Israeli military ground combat and maneuvering in Gaza and Lebanon. Elbit's systems include the tank's cannon, ammunition, fire and turret control systems, sights, driving controls, some of the vehicle's protection, air conditioning, auxiliary charge, and more. Elbit is responsible for the combat mediation version of the Merkava and provides it with&amp;nbsp;systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems.&amp;nbsp;Elbit supplies some of the technologies implemented in the Merkava Mark 4 “Barak” tank, the main battle tank used by the Israeli military, equipped with sensors and artificial intelligence capabilities.&amp;nbsp;Elbit also supplies the "Barak Zoher" (Bright Lightning, sometimes also shortened to BAZ, Hebrew for Falcon) fire control system for the Merkava Mark 3 tanks, which enables accurate and fast shooting even while the tank is moving quickly, and the ability to track moving targets.Iron VisionElbit also provides the “Iron Vision” combat helmet for the Merkava 4 tank commanders that were operating in Gaza. This head-mounted display technology provides a panoramic image of the outside of the tank using augmented reality, with peripheral vision cameras activated according to the movement of the helmet. The system is designed for use in densely built areas using an integrated artificial intelligence (AI) peripheral vision system enabling the crew to “see through” the vehicle’s armor.&amp;nbsp;The Namer APCElbit was the subcontractor developer of the “Namer” Armored Personnel Carrier (APC). In November 2023, the Israeli military deployed the Namer” APC in its first combat use in the military invasion in northern Gaza. Elbit is the developer and supplier of a recovery and maintenance version for the Namer APCs and provides them with systems for unmanned turrets and unmanned 0.5 and 30 mm weapon systems. Some of the Namer vehicles are supplied to Israel by&amp;nbsp;Oshkosh Corporation.Drone "Exposure Groups"On 14 November 2023, the Israeli military used drone "exposure groups" to carry out targeted killing in Gaza. The drone exposure groups were one of the major projects implemented in the military in collaboration with Elbit Systems. The groups consist of drones for gathering intelligence and processing information, alongside attack drones to destroy targets.Iron FistElbit Systems' "Iron Fist" (Porcupine Arrow) autonomous active defense system was entered into operational use in Gaza in October 2023. The system, developed against anti-tank threats, is used in the “Eitan” Armored Personnel Carrier (APC) and the&amp;nbsp;Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza.The Iron Fist incorporates Compact Hemispheric Radars (CHR) manufactured by DRS Rada, a fully owned subsidiary of Italian company&amp;nbsp;Leonardo S.p.A, and infrared sensor manufactured by Elbit’s subsidiary, Elisra. In January 2020, Elbit signed a first contract with the IMOD to supply the Iron Fist system for USD 31 million.&amp;nbsp;Ido Night VisionElbit's “Ido” night vision device was used for the first time by the Israeli military in Gaza in November 2023 and has since been widely distributed to battalions operating inside Gaza. The device is mounted on a soldier's helmet and provides a three-dimensional image in low light conditions and complete darkness.&amp;nbsp;Tzayad ProgramElbit is the developer of the Israeli military’s Digital Land Army program, the “Tzayad” (Hunter in Hebrew), a digital control and command program of the Israeli Ground Forces, developed in collaboration with the Israeli military. According to Elbit's CEO in May 2024, thanks to Elbit's system, "the war in Gaza is the world's first digital war." The system allows large forces of several divisions to maneuver simultaneously in the field while quickly closing fire circles.Siege of Gaza&amp;nbsp;Elbit Systems has also provided technologies for the wall surrounding the besieged Gaza, used to enforce the 17-year blockade of Gaza.Elbit, in cooperation with the Israeli military, developed a tunnel detection system that was installed as part of the matrix of technologies used to keep over 2 million Palestinians besieged under Israeli blockade in Gaza. The company was also the main contractor for the development of a sensor system for the Israeli military as part of the technological measures of the "smart border" established around the fences surrounding Gaza.Jaguar Unmanned VehicleElbit Systems provided the technology for the "Jaguar" robot, an unmanned vehicle manufactured by the Israel Aerospace Industries (IAI). In 2021, the Jaguar was deployed around the besieged Gaza, opposite Beit Lahia and Beit Hanoun. The robot is equipped with dozens of sensors, an autonomous driving system, and a MAG machine gun. &amp;nbsp;Gaza Border Control&amp;nbsp;Elbit developed the Israeli military's Unmanned Ground Vehicle "Border Protector" in cooperation with the Israeli military. The vehicle is based on a commercial&amp;nbsp;Ford&amp;nbsp;F-350 pickup on which remote control, observation, and communication systems were installed. The vehicle was deployed to surveil the barrier surrounding Gaza since 2016. The vehicles were equipped by Elbit Systems with remote driving technology and fitted with driving cameras and a 360-degree observation camera for remote operation. In 2017, the vehicles were armed to be used as remotely controlled weapons.Gaza 2021During Israel's 11-day onslaught against Gaza in May 2021, which left 248 people dead and over 1,900 injured, Elbit drones were reportedly operated in coordination with mortars and ground-based missiles to strike dozens of targets miles away from the border. According to reports, Elbit company personnel took part in the operation room of a special drone unit deployed.According to reports, Elbit drones were in use, and new artificial intelligence capabilities were put into practice as part of a new military unit. The unit operated fleets of drones that inspect and collect intelligence and another that would attack targets based on the collected information. According to an interview with an Israeli military General from June 2021:&amp;nbsp;“We operated day and night in cooperation with unit 9900, Elbit, the Administration for the Development of Weapons and Technological Infrastructure … to perfect the system. We carried out more than 30 operations.”&amp;nbsp;The use of these artificial intelligence capabilities led the military to declare the onslaught on Gaza as the world’s “first AI war”.West BankElbit Systems' UAVs are regularly used for surveillance and population control as part of the Israeli control apparatus in the occupied West Bank.&amp;nbsp;Elbit’s Hermes 450 UAVs are extensively used in the occupied West Bank for intelligence gathering and air strikes with increasing frequency since October 2023. Between January and February 2025, at least 12 airstrikes were carried out by UAVs in the West Bank.On 27 March 2024, Elbit Hermes 450 UAV participated in an airstrike on Jenin Refugee Camp in the occupied West Bank. Between October 2023 and January 2024, the Israeli military carried out at least 40 airstrikes in the occupied West Bank, 38 of which were carried out by Hermes 450. The airstrikes took place in the Jenin Refugee Camp, in the Nur a-Shams Camp east of Tulkarm, in the Tulkarm Camp, and the Balata Camp in Nablus.&amp;nbsp; &amp;nbsp;Additionally, Elbit’s Skylark UAV is used in military raids and arrest operations in the occupied West Bank. The UAV is currently being upgraded to a faster and more lethal version, which will later also have the ability to launch small missiles.The Wall and Checkpoints&amp;nbsp;Elbit Systems has been one of the main providers of the electronic detection fence system to the Apartheid Wall in the occupied West Bank. The company established the electronic fence along about 25 km around occupied East Jerusalem, cutting off Jerusalem’s Palestinian residents from the West Bank, as part of a USD 5 million contract for the IMOD.&amp;nbsp;Elbit Systems developed, in cooperation with IAI, the Guardium UGV autonomous vehicle for border control. The vehicle is used by the Israeli military in its ongoing activity along the barrier surrounding the besieged Gaza and along sections of the Separation Wall in the occupied West Bank. The unmanned vehicle is equipped with sensors, which enable the identification of obstacles at close and long ranges while transmitting a 3D image to the control room.Reut SystemFurthermore, Elbit Systems is a major supplier of technology and developer of data collection systems deployed at Israeli checkpoints in the Occupied Palestinian Territory.In September 2017, Elbit Systems won a tender from the Population and Immigration Authority for the operation, support, maintenance, and further development of the Rotem-Reut System for border control.&amp;nbsp; ‘Rotem’ is a registration database deployed at Israel’s international borders, and 'Reut' is a data registration system deployed at Israeli checkpoints monitoring the movement of Palestinians in the occupied West Bank, East Jerusalem and Gaza.Between 2014 and 2016, Elbit was contracted for the development and maintenance of the Rotem-Reut System for NIS 14 million.According to a response to a Freedom of Information request submitted by Who Profits received in May 2021, the system has an interface with other systems and bodies, among others with the Israeli Civil Administration (ICA) in the West Bank, the Israeli military, the Israel Police and the Israel Prison Service.&amp;nbsp;Additionally, Elbit is responsible for maintaining the system's data on the computing infrastructure of the Population and Immigration Authority. In 2020, Elbit secured another contract with the Israeli Ministry of Interior for the upgrade of the Rotem-Reut system.&amp;nbsp;Lebanon and SyriaElbit drones have also been used in Israeli military attacks on sites in Syria and Lebanon. In February 2024, an Elbit Hermes 450 UAV was intercepted inside Lebanon, more than 20 km north of the border, north of Nabatia. In February 2021, Israeli media outlets reported that Elbit’s Hermes 450 was in use as part of Israel’s attacks on targets in Syria.Services to SettlementsIn February 2020, Elbit's subsidiary, Incubit Technology Ventures Ltd., signed an agreement with the heads of Ariel University for the joint promotion of ventures in the field of deep technology. Incubit, a technology hub fully owned by Elbit, and Ariel University will promote joint projects in the fields of entrepreneurship, innovation and commercialization of deep-tech technologies.Services for Israel PoliceElbit Systems provides helicopter adaptation and maintenance to the Israel Police. In 2015, Elbit Systems won a 20-year contract for a helicopter project of the Israel Police for USD 115 million. The contract included the purchase of six new helicopters, their adaptation according to the police requirements and routine maintenance for 20 years.&amp;nbsp;In April 2023, Elbit Systems signed an eight-year extension of an agreement with the Ministry of National Security for the provision of firefighting squadron services. According to the agreement, Elbit will continue to provide aerial firefighting services through a fleet of 14 aircraft, all the elements of operational capability, including the ongoing maintenance of the aircraft and their preparation for flying in aerial operational capacity. The squadron will be operated by Elbit Systems in accordance with the needs of the Israel Police in coordination with the National Fire and Rescue Authority.In 2019, Elbit Systems was contracted by the Israeli Ministry of Interior (MOI) and the Israel Police to supply and maintain blocking systems for the Israeli police for 3 years for NIS 350,000. &amp;nbsp;NaqabRamat Beka Military Industrial Zone in the NaqabIn 2018, Elbit Systems purchased the Israeli government company Israeli Military Industries (IMI) for NIS 1.8 billion. According to the purchase agreement, the amount will be fully refunded to Elbit once IMI’s production facilities are relocated from Ramat Hasharon city in the center of Israel to the Ramat Beka industrial complex in the Naqab.&amp;nbsp;In August 2024, Elbit announced the establishment of a new ammunition factory for the supply of ammunition to the Israeli Ministry of Defense at a cost of NIS 1.5 billion to be built in the Ramat Beka industrial complex.The Ramat Beka area has been used by IMI as a weapon testing facility since the 1960s, in total disregard of the presence of the Palestinian Bedouin villages of Abu Qrinat/Umm Mitnan, Wadi Al-mshash, Wadi Al-na’am, Abu Tlul, and Swawin in the area. In 2017, the plan for the establishment of the Industrial Zone Complex in Ramat Beka was approved as part of the relocation of IMI's factories. The planned expansion rests on the mass forced displacement of thousands of the area’s Palestinian residents. Some 2,113 buildings, including 1,200 homes, are slated for demolition, and strict construction and development restrictions in the area will limit the development of the villages. Those who manage to remain will face further environmental, health and life risks. For more on development and military projects in the Naqab see Who Profits’ interactive map&amp;nbsp;Tools of Dispossession in the Naqab.&amp;nbsp;Elbit’s new complex, in an area of 52,000 dunams, will include 150 buildings and technological centers to produce armaments and household warheads and will include laboratories and experimental areas. The new factory is designed to include advanced automated production lines, which will greatly increase Elbit’s production capacity of 120 mm tank shells, 155 mm cannon shells, mortar shells and rockets.&amp;nbsp;In March 2020, Elbit Systems signed a 5-year contract worth NIS 60 million with the&amp;nbsp;Baran Group, for the purpose of planning, managing, and supervising the implementation of the project.Involvement Through Subsidiaries&amp;nbsp;RoboteamElbit Systems’ subsidiary Robo-team Defense Ltd., also known as&amp;nbsp;Roboteam, is the developer and supplier of Unmanned Ground Vehicles and MTGR (Micro Tactical Ground Robot) robots for the Israeli military.&amp;nbsp;The company markets its MGTM robots as "battle-tested by the Israeli military in Gaza". Roboteam’s robots are in use by the Israeli military in its most recent ground invasion of Gaza.&amp;nbsp;In 2014, Roboteam robots were used by the Israeli military during its 50-day attack on Gaza, which left over 2,200 dead.Roboteam also developed the Israeli military’s first battlefield robot, “Roni”, which was tested in the occupied West Bank.&amp;nbsp;Roboteam also provides the Israeli military with the armed “Probot V2” UGV (unmanned ground vehicle), used by Israeli Engineering Paratroopers.Elbit Systems and Roboteam jointly developed the "Rook" fully autonomous robotic unmanned ground vehicle that can perform surveillance and intelligence-gathering missions, and operate as a remote weapon system and loitering munitions. Additionally, Roboteam developed in collaboration with&amp;nbsp;Smart Shooter&amp;nbsp;company an autonomous combat robot equipped with a firing position with an AI-based sight.Services to the Israel Police&amp;nbsp;In September 2024, Robo-Team Defense was contracted by the Israel Police with an exemption from tender to provide the purchase and maintenance of a robotic platform for NIS 1,500,000 until the end of 2027. The remotely driven robots can transport objects and operate dedicated means and feature a front driving camera, integrated wheel and caterpillar platform, a load capacity of up to 20 kg, and prolonged working capacity up to 8 hours using batteries in military standard.IMI Academy for Advanced Security &amp;amp; Anti Terror Training&amp;nbsp;IMI Academy for Advanced Security &amp;amp; Anti Terror Training Ltd. is a fully owned subsidiary of Elbit. The company provides combat and shooting training to the Israel Police and Israel Prison Service (IPS).&amp;nbsp;In May 2025, the company was contracted by the Israel Police with an exemption from tender to provide training in live fire shooting and ranges shooting&amp;nbsp;for NIS 1,650,000 until the end of December 2025.&amp;nbsp;In June 2024, the company was contracted by the Israel Police, with an exemption from tender, to provide shooting training for the Yasam Unit for 1,650,000 NIS until the end of December 2025.In July 2024, the company was contracted by the IPS, with an exemption from tender, to provide unique range shooting training for IPS personnel for 505,440 NIS from December 2024 until December 2025.&amp;nbsp;In November 2024, the company was contracted by the Israel Police with an exemption from tender to provide combat training for emergency response squads for NIS 1,200,000 until the end of December 2025.In December 2024, the company was contracted by the Israel Police with an exemption from tender to provide indoor shooting training for NIS 4,000,000 until the end of December 2025.IMI Systems&amp;nbsp;In December 2024, Elbit’s fully owned subsidiary, IMI Systems Ltd., was contracted by the&amp;nbsp;Israel Prison Service (IPS), with an exempt from tender, to provide unique range training to IPS staff for a financial amount of NIS 505,440 for one year.&amp;nbsp;Profiting from RepressionPrevious research by Who Profits showed how Elbit Systems is increasing its profits by diversifying its product offering, benefitting from the close ties between the Israeli military establishment and other sectors. Who Profits' previous report,&amp;nbsp;For Medicinal Purposes: The Israeli Military Sector and the Coronavirus Crisis, tracked how the company transfers knowledge acquired over years of developing mechanisms of repression for military use, to the medical sector.Global ActivityElbit Systems is a global supplier of products and services, including to the militaries of Poland, Romania, Finland, Sweden, UK, Canada, Germany, Netherlands, Australia, Spain, Thailand, Switzerland, UAE, Kazakhstan, Greece, Myanmar, Montenegro, India and Rwanda. The company is also a supplier of equipment and technology to police forces, including the Spanish state and the German police and cyber intelligence system to the Dutch National Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Population Control, Private Security and Surveillance Technology, Services to the Settlements, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>East Jerusalem, Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Electra</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly traded Israeli company active in the fields of real estate, infrastructure development, facility management, and electro-mechanical infrastructure.
-[...60 lines deleted...]
-</t>
+    <t>A publicly traded Israeli group operating in the fields of building and infrastructure in Israel and abroad, operation, service and maintenance, real estate development and construction, and the franchising sector.&amp;nbsp;Electra Group and its subsidiaries carry out settlement transportation and infrastructure construction and operate a public transportation network in the occupied West Bank and East Jerusalem. In addition, the group provides services to the Israel Prison Service, including in torture prisons where Palestinian prisoners are held, and to the Israeli Ministry of Defense and the Israel Police.&amp;nbsp;Services to the SettlementsTransportation Services to Settlements&amp;nbsp;Electra’s subsidiary,&amp;nbsp;Electra Afikim, is the operator of the public transportation network in the Ma'ale Adumim and Mateh Binyamin area in the occupied West Bank and East Jerusalem.The network includes dozens of urban, regional and intercity lines in the Ma'ale Adumim and Mateh Binyamin areas, including 37 lines in and around Ma'ale Adumim, about 16 regional lines, and about 12 intercity lines. According to Electra Afikim’s website, the company operates 246,271 annual bus trips in the West Bank with 4,511,873 passengers.&amp;nbsp;In addition, the company operates service centers and bus pass issuance points in the settlements of Ma'ale Adumim, Kiryat Arba and Gush Etzion.Company bus lines include services to the settlements of Ma’ale Adumim, Efrat, Alon Shvut, Kfar Etzion, Kochav Ya'akov, Ofra, Eli, Kfar Tapuach, Bracha, Givat Ronen, Yitzhar, Kdumim, and the Sha'ar Binyamin Industrial Zone in the occupied West Bank, and the Hizma Checkpoint near the settlement neighborhood of Pisgat Ze’ev in occupied East Jerusalem, to name some.&amp;nbsp;In November 2025, the CEO of Electra Afikim visited the Efrat settlement Local Council regarding the purchase of 50 new buses for the settlement's service lines and cooperation to establish an internal line in the settlement.The Jerusalem Light RailElectra is constructing the underground section of the Blue Line project for the Jerusalem Light Rail.&amp;nbsp;In March 2023, Electra’s fully owned subsidiary Electra Infrastructures won a tender to perform earthworks and construct the underground section of the Blue Line of the Jerusalem Light Rail for NIS 620 million.&amp;nbsp;The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.The Blue Line is to be the third and longest main axis of the JLR network. The line route stretches for 31 km connecting the settlement neighborhood of Ramot in the north to the settlement neighborhood of Gilo in the south, passing through the city center, with 53 stations, of which 17 are located in the settlement neighborhoods of Ramat Eshkol, Ramot, Gilo and Givat Hamatos in occupied East Jerusalem.Electra Infrastructure is constructing the underground section (Infra Phase 1) of the Blue Line project for the Jerusalem Light Rail. The underground section of the Blue Line runs through the city center and is expected to significantly improve the transportation network, facilitating the movement of Israeli passengers on both sides of the Green Line. Electra’s project includes tunnel excavation and construction of three underground stations, the construction of portals and shafts, and extensive infrastructure works, including earthworks, paving, development and relocation of existing infrastructure.For more on the Jerusalem Light Rail Blue Line, see Who Profits’ Update: Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Settlement Infrastructure Projects&amp;nbsp;The French Hill Tunnel ProjectIn 2020, Electra Infrastructure won a 580 million NIS tender for the construction of road infrastructure and tunnels in the French Hill settlement neighborhood in occupied East Jerusalem. The project included the construction of four large tunnels in the total length of 4.5 kilometers, connections to Highway 60 Apartheid road near Pisgat Ze’ev settlement neighborhood, mining, and paving.&amp;nbsp;The tunnels connect the Ma'ale Adumim settlement and its surrounding area to Jerusalem and facilitate the travel from Jerusalem to the Pisgat Ze'ev settlement area, and connect the settlement to Road 1. For more on this project and other infrastructure and transport projects in occupied Jerusalem, see Who Profits flash report:&amp;nbsp;Infrastructures of Dispossession and Control: Transport Projects in East Jerusalem.In June 2021, Electra’s subsidiary Electra TAAMAL won a tender to supply and construct a vertical electric ladder for the Katzrin Local Council in the occupied Syrian Golan.In April 2021, the company’s subsidiary Electra Elco won a tender published by Moriah Jerusalem Development Corporation to supply and construct electricity, lighting, communication, control, air conditioning, electric signage, traffic lights, water and other works In Road 60, stretching from Rosmarine Junction until Husan Junction in the occupied West Bank.In March 2021, Electra’s subsidiary Electra FM won a tender for the operation and maintenance of a building for the Mateh Binyamin Regional Council in the occupied West Bank.Og Wastewater Treatment FacilityElectra Infrastructure was the main contractor for the&amp;nbsp;Hagihon Company&amp;nbsp;for the construction of the Og wastewater treatment facility, located near Nabi Musa in the occupied West Bank.In 2019, Electra Infrastructure won a tender to carry out the infrastructure works for NIS 95 million.The facility treats sewage coming from northeast Jerusalem and from the settlements of the Mateh Binyamin settlement regional council and from the settlement of Ma'ale Adumim in the occupied West Bank. The treated wastewater will be used for irrigation of date tree plantations and agriculture in settlements in the Jordan Valley in the occupied West Bank.The project executed by Electra included the construction of sewage collectors at a total length of about 40 km from the Jerusalem area to the Og facility, establishment of a pre-treatment facility for wastewater in the Jerusalem area, establishment of a sewage collection, construction of a 1.3 km infrastructure tunnel, and expansion and upgrade of the Og facility’s capacity from 24,000 MKI to 110,000 MKI, and 8 km infrastructure work until Horkanya Valley in the occupied West Bank.In March 2020, a sign listing Electra Infrastructure as the executing company for the waste collection line in the Kidron Basin was documented in the Horkanya Valley in the occupied West Bank.Exploitation of Occupied Water ResourcesIn 2022, Electra won a tender from the Israeli state-owned Mekorot Water Company for water well drilling and installation of pumping stations, including in the occupied West Bank and Syrian Golan. The project was estimated at NIS 400 million and expected to last 4.5 years.&amp;nbsp;Mekorot operates drilling and pumping stations in the occupied West Bank and Syrian Golan, facilitating the exploitation of occupied natural resources for the benefit of Israeli citizens on both sides of the Green Line.For more on the extraction of occupied Palestinian and Syrian water resources and Mekorot’s involvement in the Israeli occupation see Who Profits’ report&amp;nbsp;Dried Up: Mekorot’s Involvement in the Israeli Occupation.Services to the Israel Prison Service (IPS)Electra SecurityElectronic Monitoring System for the IPS&amp;nbsp;Electra Group operates the Israel Prison Service's electronic monitoring program for detainees and prisoners in IPS facilities.&amp;nbsp;The project includes the supply, installation and maintenance of monitoring systems for detainees and prisoners, the establishment of an advanced control system that includes software and hardware, and the supply of electronic handcuffs and terminal equipment for monitoring detainees and prisoners.Between May 2025 and October 2025, Electra Security of Electra Group provided the IPS with services worth NIS 100,771.&amp;nbsp;Electra Security operates combat personnel and patrol teams in the field as part of Electra's monitoring project.Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;Between April 2025 and April 2026, Electra provided the IPS with cooling systems at Rimonim Prison for NIS 1,463,038.&amp;nbsp;F.K. ElectraBetween July 2025 and November 2025, the company provided the IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided the IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.Between September 2024 and December 2024, the company provided the IPS with supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided the IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra AfikimElectra’s subsidiary, Electra Afikim, provides the IPS with transportation services and buses for IPS staff, including for the Gilboa and Megiddo prisons, where Palestinians prisoners and administrative detainees are held.Since the beginning of the genocide in Gaza in October 2023, Palestinians have been subjected to a systematic campaign of escalating abuse, psychological and physical torture, starvation, and deliberate medical neglect in Israeli prisons.&amp;nbsp;Between October 2023 and January 2026, at least 4 Palestinian died in the Gilboa and Megiddo prisons.&amp;nbsp;Between November 2025 and December 2025, the company provided IPS with minibuses for NIS 53,459.&amp;nbsp;Between June 2025 and September 2025, the company provided IPS with a minibus for NIS 2,000.Between January 2025 and November 2025, the company provided transportation for IPS staff for NIS 115,000.&amp;nbsp;Between August 2022 and November 2023, the company provided buses for a trip for the Gilboa Prison unit staff for NIS 14,040.&amp;nbsp;Between September 2022 and November 2023, the company provided buses for the Hermon Prison staff trip for NIS 9,685.&amp;nbsp;Between October 2022 and November 2023, the company provided busses for a trip for the Megiddo Prison staff for NIS 11,768.F.K. ElectraBetween July 2025 and November 2025, the company provided IPS with full maintenance of diesel generators systems for NIS 450,000.&amp;nbsp;Between April 2024 and December 2024, the company provided IPS with a generator for the Tzalmon Prison expansion for NIS 186,322.&amp;nbsp;Between September 2024 and December 2024, the company provided supply, installation, and operation of a diesel generator system at IPS facilities for NIS 410,640.Between December 2024 and November 2025, the company provided IPS with generators maintenance for NIS 100,000.&amp;nbsp;In December 2024, the company provided the IPS with an emergency generator for&amp;nbsp;Maasiyahu Prison for NIS 211,293.&amp;nbsp;Electra FMBetween 2019 and 2023, Electra FM provided IPS with air conditioners, fire extinguishers, spare parts and repairs, and services for sprinkler systems and pump systems.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;City of Training Bases (Camp Ariel Sharon)Electra is the constructor and operator of the&amp;nbsp;Israeli military’s military base&amp;nbsp;Camp Ariel Sharon, also known as the “City of Training Bases” (Ir HaBahadim in Hebrew). The project was constructed between 2012 and 2016 and has been fully operational since 2017.&amp;nbsp;Electra holds 14.3% of the concession of the project, 25.19% in the operating company, and 20% of the contractor company. The concession period is until 2037.&amp;nbsp;Additional partners in the project concession include&amp;nbsp;Minrav Group, and Rad-BynatServices to the Israel PoliceBetween September 2025 and December 2025, Electra’s subsidiary, Electra FM, was contracted by the Israeli Police for maintenance and cleaning work worth NIS 42.28 millionElectra’s fully owned subsidiary, Electra FM, provides building maintenance services to Israel Police facilities.&amp;nbsp;In September 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until the end of February 2026.In November 2025, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.5 million, until end of February 2026.In February 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 6.5 million, until end of June 2026.&amp;nbsp;In March 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 5.78 million, until end of June 2026.&amp;nbsp;In June 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 9 million, until end of December 2026.&amp;nbsp;In July 2026, Electra FM was contracted to provide maintenance, cleaning and gardening services at Police facilities for NIS 10 million, until end of December 2026.&amp;nbsp;Police training centerElectra constructed the Israeli Police training complex for the certification and training of police officers, as part of the Israel Police National Campus inaugurated at the end of 2014.The company installed AC systems, electricity, plumbing and communication infrastructures, underground infrastructures for sewage systems, drainage, electricity, communication, water and outdoor lighting in the budget of NIS 140 million. The training complex includes 60,000 square meters of buildings built on an area of 230 dunams, and includes class rooms, shooting ranges, a stable, a kennel, a fitness and sports complex, a training center and more. The complex also includes 240 residential units that can house up to 1,000 cadets.In April 2022, Electra was contracted by the Israel Police for procurement, supply, installation and maintenance of a central air conditioning system including a control system for a server farm at the Border Police headquarters base. Also in April 2022, the company was contracted by the Israel Police for preparation of infrastructure for the installation and operation of a diesel generator at Israel Police facilities.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Private Security and Surveillance Technology, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
     <t>Construction, Real Estate, Transportation</t>
   </si>
   <si>
-    <t>East Jerusalem, Jordan Valley, Naqab, Syrian Golan, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Expedia Group</t>
   </si>
   <si>
-    <t xml:space="preserve">Expedia Group Inc is an online travel company operating travel fare aggregators and travel metasearch engines including Expedia.com, Hotels.com, Vrbo, Orbitz, ebookers, CheapTickets, Hotwire, CarRentals.com, Expedia Group Media Solutions, trivago, Expedia cruises, Travelocity, and Wotif. &amp;nbsp;The company provides a wide range of travel services, which include booking of hotel rooms, airline seats, rental cars, cruises, insurance, and tourist activities.
-[...14 lines deleted...]
-</t>
+    <t>Expedia Group Inc. is a global travel marketplace offering a wide selection of travel products and services. The company operates travel fare aggregators and travel metasearch engines. Expedia brands include Hotels.com, Vrbo, Orbitz, Travelocity, ebookers and Wotif Group.&amp;nbsp;Through its subsidiaries and websites and travel and booking agencies, Expedia.com, Hotels.com, trivago, Vrbo, Orbitz and ebookers, the company advertises properties located on occupied Palestinian and Syrian land in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;Some of the properties in Israeli settlements in the West Bank are listed on the company’s websites as “Israeli settlements” while all locations in the Syrian Golan are listed exclusively as located in Israel.&amp;nbsp;Expedia.comExeopdia.com is&amp;nbsp;an online travel agency owned by Expedia Group.9 listings were found on the Expedia.com website in the settlements of Almog, Alon, Geva Binyamin, Kalya, Ma’ale Adumim, Nofei Prat, and Tekoa in the occupied West Bank.&amp;nbsp;4 listings were found on the Expedia.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem. All listings in the Old City were listed as located in Israel.&amp;nbsp;19 listings were found on the Expedia.com website in the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, and Ramot in the occupied Syrian Golan. In addition, the website publishes&amp;nbsp;private guided tours in the Syrian Golan.&amp;nbsp;Hotels.comHotels.com is an online travel agency and a booking accommodations search engine.&amp;nbsp;3 listings&amp;nbsp;were found on the Hotels.com website in&amp;nbsp;the settlements of Kalya and Nofei Prat&amp;nbsp;in the occupied West Bank.&amp;nbsp; &amp;nbsp;4 listings were found on the Hotels.com website in the Old City in Jerusalem and in the French Hill settlement neighborhood in occupied East Jerusalem.37 listings were found on the Hotels.com website in&amp;nbsp;the settlements of Alonei HaBashan, El Rom, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ortal, and Ramot in the occupied Syrian Golan.&amp;nbsp;Vrbo&amp;nbsp;Vrbo is an online accommodations marketplace.&amp;nbsp;1 listing was found on the Vrbo website in the settlement of Efrat in the occupied West Bank.&amp;nbsp; &amp;nbsp;9 listings were found on the Vrbo website in the Old City in Jerusalem and in the settlement neighborhood of East Talpiot (Armon HaNatziv) in occupied East Jerusalem.&amp;nbsp;19&amp;nbsp;listings were found on the Vrbo website in&amp;nbsp;the settlements of Bnei Yehuda, El Rom, Geshur, Had Nes, Katzrin, Ma’ale Gamla, Neot Golan, Qela Alon, Ramot, Sha’al, and Yonatan in the occupied Syrian Golan.&amp;nbsp;Orbitz&amp;nbsp;3&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Kalya and Kfar Adumim in the occupied West Bank, both listed as “Israeli settlements”.&amp;nbsp;9 listings were found on the Orbitz website in the Old City in Jerusalem and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.22&amp;nbsp;listings were found on the Orbitz website in&amp;nbsp;the settlements of Geshur, Givat Yoav, Had Nes, Katzrin, Keshet, Ma’ale Gamla, Merom Golan, Odem, Qela Alon, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;ebookers&amp;nbsp;An online travel agency owned by the Expedia Group.&amp;nbsp;2 listings were found on the ebookers website in the settlement of Kalya&amp;nbsp;in the occupied West Bank.4 listings were found on the ebookers&amp;nbsp;website in the Old City area and in the settlement neighborhoods of East Talpiot and the French Hill in occupied East Jerusalem.23 listings were found on the ebookers website in the settlements of&amp;nbsp;Alonei HaBashan, Geshur, Givat Yoav, Had Nes, Katzrin, Qela Alon, Keshet, Ma’ale Gamla, Merom Golan, Odem, Ramot, and Sha’al in the occupied Syrian Golan.&amp;nbsp;trivagoExpedia Group’s majority-owned subsidiary trivago N.V. (Nasdaq: TRVG) is a Germany-based global online accommodation search platform which offers price comparisons for hotels and booking websites.&amp;nbsp;15&amp;nbsp;listings were found on the trivago website in&amp;nbsp;the settlements of Aniam, Amiad, Had Nes, Keshet, Ma’ale Gamla, Merom Golan, Neot Golan, and Ramot&amp;nbsp;in the occupied Syrian Golan.&amp;nbsp;</t>
   </si>
   <si>
     <t>Extal</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops and markets aluminum systems for the construction industry.
 The company is located in Mishor Adumim Industrial Zone in the occupied West Bank.
 In 2013, the company was granted approval for financial investment by the Ministry of Finance.
 Following a long legal struggle of Palestinian workers, an Israeli labor court ruled in 2007 that the company must abide by Israeli labor law in its operations in the West Bank.&amp;nbsp;However, the company has been arguing vis-a-vis the Israeli Labor Court that the legal framework governing the West Bank is that of (outdated) Jordanian Law (1967) with no applicable equal rights for the Palestinian worker that an Israeli worker can exercise in the same factory.
 </t>
   </si>
   <si>
     <t>Exploitation of Labor, Settlement Production</t>
   </si>
   <si>
     <t>Fassi</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t xml:space="preserve">Private Italian manufacturer of cranes.
-[...1 lines deleted...]
-</t>
+    <t>Fassi Gru S.p.A.&amp;nbsp;is an Italian manufacturer of lifting machinery and cranes. The Fassi Group consists of eight companies based in Italy that manufacture and market hydraulic cranes.Fassi cranes have been used in the demolition of Palestinian infrastructure by the Israeli Civil Administration (ICA) and the Israeli military in the occupied West Bank.&amp;nbsp;Fassi loader cranes have been used to dismantle and confiscate residential tents, agricultural structures, and water and solar power equipment, particularly in rural communities in areas where Palestinian residents face the risk of forced displacement.On 9 June 2020, a FASSI crane truck was documented in use by ICA personnel and Israeli military in a demolition and confiscation of four residential shacks at the Palestinian community of Abu Ghaliya, southeast of the town of al-‘Azariyah in the so-called E1 area, in the occupied West Bank. The structures served as a residence for a family of 11 people, including four minors.On 6 February 2020, Fassi loader crane was documented used by Israeli forces to confiscate&amp;nbsp;a structure serving as a store in the village of al Hijrah al Fawwar&amp;nbsp;in the South Hebron Hills.&amp;nbsp;On 5 February 2020, Fassi loader crane was used by Israeli forces for demolition of a shack in the&amp;nbsp;Palestinian town&amp;nbsp;of Deir Qaddis near Ramallah.&amp;nbsp;On 9 January 2020, Fassi loader crane was used by Israeli forces to dismantle a car wash and a commercial store in the village of Ras Karkar west of Ramallah.On 6 January 2020, Fassi loader crane was used by Israeli forces in demolition and confiscation of mobile homes in the Al-Auja area near Jericho.On 1 December 2021, Fassi loader cranes were used by Israeli forces to confiscate 6 tractors, 4 water trailers and 5 cars at Khirbet Ras al-Ahmar in the northern Jordan Valley.On 25 October 2021, Fassi cranes were used by Israeli forces for a demolition at a school of 45 students in the community of Khirbet al-Malih (the Hamamat al-Malih area), near Tayasir in the northern Jordan Valley. The Israeli forces dismantled and confiscated a metal pergola that provided shade for the playground and a two-room structure that was intended as a clinic.On 24 August 2021, Fassi machinery was documented in a demolition of agricultural facilities and sheep barns in the village of Al-Rahwa.&amp;nbsp;On 4 August 2021, Fassi crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 residential tents, 7 tents used as livestock enclosures and 3 livestock pens owned by 3 families at the community of&amp;nbsp;Khirbet Ibziq&amp;nbsp;in the northern Jordan Valley. The forces also demolished two generators, two solar panels, parts of a third solar panel and two cars belonging to community residents.&amp;nbsp;On 14 July 2021, Fassi machinery was documented in use by Israeli forces in demolitions and confiscations of equipment&amp;nbsp;in the community of Al-Qaboun near Al-Mughayyir village northeast of Ramallah.On 14 June 2021, Fassi loader crane was documented in used in the demolition of sheep pens in the village of Al-Nabi Samuel.On 17 March 2021, Fassi machinery was documented in a demolition of a shack and confiscation of 10 tents and 9 plastic water containers at the community of a-Nuwei’mah al-Foqa, north of Jericho. &amp;nbsp;On&amp;nbsp;1 March 2021, FASSI machinery was documented in demolitions and confiscation of residential&amp;nbsp;shacks in the Fasayil a-Tahta area in the Jordan Valley.&amp;nbsp;On 22 February 2021, Fassi cranes were documented in a demolition and confiscation of 12 tents that housed 74 people and four tents used as livestock pens at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley.&amp;nbsp;On 8 February 2021, Fassi loader crane was used by Israeli forces to dismantle and confiscate residential tents, shade sails, shacks used for storage, and a water container at the community of Khirbet Humsah al-Fouqa in the northern Jordan Valley. The forces dismantled and confiscated 9 tents that were homes for 11 families of 61 people, 12 additional structures, and 5 livestock enclosures.On 3 February 2021, Fassi loader cranes were documented in demolitions carried out by Israeli forces at the community of Khirbet Humsah al-Fouqa. The forces demolished 7 residential tents that served 9 families of 61 people, 5 tents and 2 shacks that served as livestock enclosures, and 3 livestock pens. The forces also confiscated portable 4 toilets and 2 tents that served as Tabun ovens. In addition, they confiscated vehicles owned by Palestinian human rights activists.&amp;nbsp;On 15 December 2022, Fassi machinery was used by Israeli forces in demolitions&amp;nbsp;in the Al-Taybeh area near Tarkumiya in Hebron.On 6 December 2022, Fassi machinery was used by Israeli forces to&amp;nbsp;dismantle and confiscate 2 tents used as classrooms for the community’s schoolchildren at the community of Khirbet a-Safai al-Foqa in Masafer Yatta.On 19 September 2022, Fassi loader crane was used by Israeli forces to&amp;nbsp;dismantle and confiscate 4 tents and a barbed wire fence about 300 meters long at the al ‘Awasaj farm&amp;nbsp;south of the town of al-‘Auja in Jericho District.On 15 August 2022, three Fassi&amp;nbsp;loader cranes were used by Israeli forces to confiscate agricultural equipment at a banana plantation spanning about 8 dunams southeast of the community of Khirbet Ras al-Ahmar in the Jordan Valley. The forces confiscated about 300 metal poles intended to be used for a protective net for the plantation.On 11 August 2022, Fassi loader crane was used by Israeli forces to place concrete barricade at the entrance of Tuwani village in Masafer Yatta.&amp;nbsp;On 23 March 2022, Fassi loader crane was used by Israeli forces to confiscate a prefab that served as a gas station and a minibus used for storage at the village of Khirbet Qalqas in the South Hebron Hills.On 31 July 2023, Fassi machinery participated in the demolition of a structure that housed a family near the town of A-Samu' in the South Hebron Hills.&amp;nbsp;Previously, Fassi cranes were documented being used by the Israeli Civil Administration in demolitions and confiscation of solar equipment in the occupied West Bank as early as 2017.&amp;nbsp;</t>
   </si>
   <si>
     <t>Field Produce</t>
   </si>
   <si>
     <t>Private, Subsidiary of Public</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company specializing in procurement from growers, treatment, processing, sorting, and packing of peanuts, dates, and almonds for overseas and Israeli marketing.
 The company is a major Israeli exporter exporting more than 80% of the total peanuts exported from Israel to overseas markets.
 More than 80% of the company&amp;#39;s dates are marketed for export under the brand name &amp;ldquo;Paradise Dates&amp;rdquo;.
 The company operates a packing house for dates in the settlement of Yafit in the occupied Jordan Valley. According to the company&amp;#39;s website, the dates handled in the packing house and marketed by the company are grown in the facility&amp;#39;s proximity.
 In 2019 and 2020, the company received a total amount of NIS 150,333 from the Israeli Ministry of Economy and Industry under the budget line for the &amp;ldquo;indemnification of exporters from Judea and Samaria [West Bank] and the Golan&amp;rdquo; through the Israeli Export Institute.
 The company&amp;rsquo;s clients include major international supermarket and health food chains, including: the COOP, Migros and Seeberger.
 </t>
   </si>
   <si>
     <t>First Solar</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based global provider of solar based energy equipment. The company designs, manufactures and sells Photovoltaic (PV) solar modules. The company has three factories based in the USA, Malaysia and Vietnam.
 Field visits in June 2016 and October 2017 by Who Profits revealed stacks of the company&amp;#39;s solar panels in the Kalia field, located in Kalia settlement in the occupied Jordan Valley. The Kalia field has approximately 104,000 solar panels, occupying 135,000 sq meters of Palestinian land. The Kalia field was built through a joint venture between Clal Sun Ltd and Kibbutz Kalia - a settlement in the occupied Jordan Valley.
 During the field visits conducted by Who Profits, all of the solar panels documented, both installed and uninstalled, were manufactured by First Solar.
 First Solar also provided 400,00 solar panels to Israel&amp;#39;s biggest solar field located in Ramat Hovav (Neot Hovav) Industrial Zone in the Naqab. Ramat Hovav solar commercial field has been operating since December 2014, producing 37.5 MW of electricity.
 </t>
   </si>
   <si>
     <t>Economic Exploitation, Israeli Construction on Occupied Land, Services to the Settlements</t>
   </si>
   <si>
     <t>Naqab, West Bank</t>
   </si>
   <si>
     <t>Ford Motor Company</t>
   </si>
   <si>
-    <t xml:space="preserve">Ford Motor Company is an American multinational automobile manufacturer.
-[...10 lines deleted...]
-</t>
+    <t>Ford Motor Company is an American multinational automobile manufacturer of the Ford and Lincoln vehicle brands. The company manufactures gas-powered, hybrid, and electric vehicles under the Ford and Lincoln brands and provides financial services through Ford Motor Credit Company.&amp;nbsp;Ford vehicles' chassis are used as armored vehicles by the Israeli military and the Israeli Police in the occupied West Bank and East Jerusalem. In addition, Ford-based unmanned vehicles are used for surveillance and enforcement of the siege on Gaza.&amp;nbsp;Military VehiclesFord vehicle chassis are used for the “SandCat”, “TIGRIS”, “Wolf” and “Amitay” armored vehicles in service with the Israeli military.&amp;nbsp;The “SandCat TIGRIS” is a Ford-based tactical armored vehicle that is widely used by the Israeli military, mainly in the occupied West Bank.&amp;nbsp;The TIGRIS 4X4 armored vehicle is based on a Ford F-550 chassis and drivetrain manufactured by the Israeli company Plasan Sasa. The vehicle's suspension system includes a pair of Ford original live axles. The vehicle entered service in the Israeli military in early 2023 by the so-called "Judea and Samaria" Division operating in the occupied West Bank to serve as the military's primary armored vehicle in the area, set to replace the Ford-based "Wolf" vehicle.&amp;nbsp;The TIGRIS is armored against tank fire, stones and Molotov cocktails and is designed for combat in built-up areas. It can carry up to 8 soldiers and is equipped with firing slots to allow soldiers to shoot from inside, and advanced navigation and communication systems.&amp;nbsp;The TIGRIS was documented in use during Israeli military invasion and arrest operations in Jenin in the occupied West Bank.&amp;nbsp;Gaza Genocide&amp;nbsp;Ford-based SandCat TIGRIS vehicles that were delivered to the Israeli Ministry of Defense (IMOD) at the beginning of 2023 were deployed in a variety of operational activities in Gaza following the military invasion of Gaza in October 2023.In October 2023, amid the military invasion of Gaza, the IMOD purchased dozens of Ford-based SandCat TIGRIS armored vehicles for the military. On 6 December 2023, the IMOD published a picture of a cargo plane delivery with military equipment for the Israeli military carrying a Ford armored vehicle.In addition, in mid-October 2023, the IMOD began the accelerated purchase of US-made armored vehicles, including Ford pickup trucks and SUVs. The vehicles were to be purchased directly from the manufacturers or the companies working with them within the framework of the US defense aid funds.SandCatThe “SandCat”, originally known as Caracal, is a Ford-based armored all-terrain vehicle developed by the Israeli company Plasan Sasa and has been in use by the Israeli military since 2011. The SandCat is based on the Ford F-550 chassis and is mainly used by military special units and light forces for reconnaissance and assault operations.&amp;nbsp;In November 2022, the Israeli Ministry of Defense purchased 50 Ford-based SandCat-type armored combat vehicles in an expedited process from Plasan Sasa. The vehicles purchased were intended to be integrated into the ongoing operational activities of military units throughout the occupied West Bank.AmitayThe "Amitay" is a Ford chassis-based light armored vehicle in use by the Israeli military. The armored vehicle is based on the Ford 3550 chassis and manufactured by the Armored Group (TAG). It is intended for use by Israeli military forces in the occupied West Bank. In June 2022, the Israeli Ministry of Defense announced the purchase of 240 Ford-based "Amitay" vehicles from TAG.Wolf&amp;nbsp;The "Wolf" is a Ford-based military off-road vehicle developed and manufactured by Israeli weapons manufacturer IMI Systems. The vehicle is based on the Ford F-550 chassis and entered service with the Israeli military in 2004. It has been used primarily by infantry units and special forces, and was previously used by the Israeli military in Gaza as well as in Lebanon in 2006.&amp;nbsp; &amp;nbsp;Gaza SiegeUnmanned Ford-based vehicles are used to patrol and surveil the barrier surrounding the besieged Gaza.&amp;nbsp;In 2017, the Israeli military announced the deployment of the Ford-based unmanned ground vehicles known as "Border Protector" around the besieged Gaza. The vehicles are based on commercial Ford F-350 pickup trucks that have been converted for remote-controlled autonomous driving and equipped with intelligence-gathering systems and remotely operated machine guns by Elbit Systems.&amp;nbsp;The vehicle is operated as part of an advanced camera surveillance array that surveils Gaza 24/7. The vehicles are equipped with a remotely operated weapon system that allows the unit's soldiers operating them to open fire from a distance.&amp;nbsp;Police Vehicles&amp;nbsp;The Ford-based “SandCat” is used by the Israel Police and Border Police, including in the occupied West Bank and East Jerusalem area. The SandCat has been in use by the Israeli Border Police since 2010, used by Border Police officers to patrol the Separation Wall in the occupied West Bank and East Jerusalem, in the so-called “Jerusalem Envelope” area. The vehicles were imported by the Israeli Ford franchisee and modified by Plasan.In January 2024, the Israel Police purchased dozens of bulletproof vehicles for operational use, including Ford 550s, armored civilian vehicles, and vehicles for transporting fighters.&amp;nbsp;Ford 350 pickup trucks, supplied by the Israeli Ford franchisee, have been in use for operational activities by various units of the Israel Police.&amp;nbsp;</t>
   </si>
   <si>
     <t>Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Industrial Manufacturing</t>
+    <t xml:space="preserve">Automotive </t>
   </si>
   <si>
     <t>$100B-$250B</t>
   </si>
   <si>
     <t>Formula Systems</t>
   </si>
   <si>
-    <t>A publicly traded Israeli&amp;nbsp; provider of IT solutions. Traded in TASE and NASDAQ.The company holds a 48.9% stake in Matrix IT, a publicly traded Israeli IT company that provides services for the Israeli Ministry of Defense and Israeli army, especially in air and missile defense, command &amp;amp; control, intellegnce and cyber systems development.In 2008, Matrix developed a training set for the Israeli army's armored troop vehicle. In 2011, Matrix won a 3-year contract to operate a Power Builder system for the IMOD. In addition, the company developed a unified system for all of the Israeli army’s websites. In 2017, John Bryce, a subsidiary of the company, won a 3-year contract to provide training for the Israeli army on cybersecurity and information security.In 2016-2017, Matrix provided IT consultants for the IMOD’s Coordinator of Government Activities in the Territories (COGAT). In 2017, it was contracted by COGAT to provide biometric identification for Palestinians in the occupied West Bank as part of the matrix of technologies that govern all movement of Palestinians within the oPt and into the Green Line. In 2018, the company was contracted by COGAT to provide an IT analyst for the Israeli military’s Philosopher Stone system, which contains all data on Palestinian workers entering Israel, and to provide screens for the Meitar system, part of the same system.In 2020, Matrix won a tender to supply, install and provide maintenance and support services for a High-Performance Computing Cluster system for Ariel University in the settlement of Ariel in the occupied West Bank.Formula Systems holds a 50% stake in TSG IT Advanced Systems, which develops advanced command and control, telecommunication, and Homeland Security (HLS) applications for the Israeli military, among other clients. Together with a consortium led by Israel Aerospace Industries (IAI), the company won an IMOD tender for relocating the Israeli military ICT units to the Naqab (Negev) region and establishing new data centers for the military, valued at hundreds of millions of shekels.Additionally, TSG’s Sky Solver (Hebrew: Poter Shamaim) technology has been used by the Israeli military in drills.TSG developed a command and control system for the Israeli Home Front Command. The system is installed in dozens of Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank. The system is also installed in the Mateh Yehuda Regional Council, whose municipal jurisdiction area includes the Latrun enclave no-man’s-land, occupied in 1967.In addition, in 2019, TSG gave a technological demonstration to the Israeli military showcasing the company’s computerized vision and geolocation capabilities for military intelligence use in the West Bank. According to the company, the military aims to first deploy these technologies in the Nablus area of the West Bank.&amp;nbsp;</t>
+    <t>Formula Systems (1985) Ltd. is an Israeli publicly traded information technology group that operates in 60 countries worldwide.&amp;nbsp;The group’s companies specialize in the production and development of software for the defense, utilities, telecommunications, healthcare, local administration, insurance and banking sectors, and implement technologies such as cloud, cyber, digital, data, and AI.&amp;nbsp;The company is controlled by the Polish multinational software company Asseco Poland S.A. (WSE: ACP).&amp;nbsp;The company's subsidiaries,&amp;nbsp;Matrix IT, Magic Software, and TSG Systems, provide services to the Israeli Ministry of Defense (IMOD), the Israeli military, security forces, and defense industries.&amp;nbsp;Matrix ITFormula Systems holds 48.21% in Israeli information technology company&amp;nbsp;Matrix IT (TASE: MTRX). Matrix IT provides various computing services and products to the Israeli Ministry of Defense, the Israeli military, and security forces, including the Israel Police, Border Police and the Israel Prison Service. Through its subsidiaries, the company also provides computing services and equipment to the Coordinator of Government Activities in the Territories, including to the Israeli Civil Administration in the occupied West Bank, and has previously provided to the Israeli military District Coordination and Liaison in Gaza.&amp;nbsp;For more, see Matrix IT&amp;nbsp;company profile.TSG IT Advanced Systems&amp;nbsp;Formula Systems’&amp;nbsp;subsidiary, TSG IT Advanced Systems Ltd. (TSE: TSG), is jointly owned with Israeli state-owned weapon manufacturer Israel Aerospace Industries (IAI), with each owning 42.32% of the company's shares.&amp;nbsp;TSG produces software systems primarily for the defense sector. The company develops control, monitoring and supervision systems that support decision-making, command and control systems for air and sea spaces, tactical systems, intelligence systems, and recording and interrogation systems.Services to the Israeli Ministry of Defense&amp;nbsp;70% of the&amp;nbsp;TSG IT’s revenue comes from the defense sector, mainly from the Israeli Ministry of Defense and the Israel Aerospace Industries. The company provides software solutions and services to the IMOD and the Israeli military, which account for 31% of its defense sector operations, and to Israeli weapon manufacturers&amp;nbsp;Elbit Systems and Rafael Advanced Technologies.&amp;nbsp;The company provides command and control systems for the Israeli military General Staff and various commands, including information fusion systems, intelligence research systems, recording systems, systems for homeland security, systems for managing communication networks, and software consulting services. The company develops, among other things, aerial imaging systems that include identification and tracking and are used for interception and warning, command and control systems, emergency preparedness and response systems, intelligence systems for planning attacks on targets, and intelligence systems for law enforcement authorities.Under contracts with the Israeli government, some of the rights to the company's technologies and inventions are retained by the Ministry of Defense.&amp;nbsp;According to the company's agreement with the Israeli Ministry of Defense dated June 26, 2019, for an indefinite period, the company is obligated to pay the Ministry royalties from its export sales in relation to sales resulting from government-funded development.Gaza Genocide &amp;nbsp;TSG developed and provided system implementation and maintenance for the Ministry of Defense during the genocide in Gaza.According to the company, some of its systems have been used extensively during the ongoing military onslaught on Gaza, including systems that were used operationally for the first time. These systems include rocket and unmanned aerial vehicle tracking services, maritime imagery, real-time intelligence event prediction, and home front command and control systems.The company participates in the development of critical defense systems, such as the Arrow and David's Slings missiles. David's Sling, also known as Magic Wand, is a Medium to Long-Range air and missile defense system operated by the Israeli military, developed by Rafael Advanced Technologies. The Arrow Anti-Ballistic Missile Defense System, developed by&amp;nbsp;Israel Aerospace Industries (IAI), is in use by the Israeli Air Force. The system has been extensively used since the Israeli military invasion of Gaza in October 2023. In addition, the company provides the Israeli air defense with artificial intelligence aerial imaging technologies.EarthSolverTSG developed the "EarthSolver" system for the Israeli military, which is used to generate targets using mobile devices distributed in the field. In August 2020, the military began implementing the system in the Infantry Corps brigades.&amp;nbsp;EarthSolver is an automated system that provides a critical capability for guided weapon systems by producing accurate 3D targeting coordinates in real time from multi-domain sensor data. The system allows soldiers in the field to independently generate accurate coordinates for building a target bank in short periods of time. The targets are attacked using a fighter jet that is operated by the combat team in the field shortly after marking a target.&amp;nbsp;The EarthSolver system was used in the Israeli military onslaught on Gaza in 2014.Tower of Fire&amp;nbsp;The company developed the "Tower of Fire" command and control system for the Israeli military.&amp;nbsp;The system is installed on the military's "Tzofit" aircraft and serves as a central intelligence collection means with an observation capability of tens of kilometers. The system has been operational since 2000 and is in regular use, both in routine and combat, by the Air Force, the military, and the defense establishment. The Tzofit aircraft (Beechcraft King-Air B-200) accompanies ground forces in various activities, such as reconnaissance missions in the occupied West Bank. The system is used to locate and identify targets for attacks from the air or from the ground, generate precise coordinates, and build a bank of targets for attacks.&amp;nbsp;The Tower of Fire simulator is also used in the Air Force training center.Military Intelligence Campus&amp;nbsp;In 2020, the company was selected to establish an advanced technological infrastructure for ICT services for the Israeli Military Intelligence Campus project, “Kiryat Hamodi’in”, in the Naqab. The Campus hosts the military’s Intelligence operations and houses soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division.&amp;nbsp;For more on military projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.Military Data Centers&amp;nbsp;In 2017, TSG, together with Israel Aerospace Industries, won a huge tender from the Ministry of Defense&amp;nbsp;for a project&amp;nbsp;to consolidate dozens of the military data centers and establish new computing centers in the Naqab region as part of a plan to consolidate the military's ICT infrastructure. The tender, worth hundreds of millions of NIS, was the largest technology tender in the history of the Israeli military and defense establishment, and includes long-term planning, construction, migration, operation and maintenance services in accordance with military requirements, for a period of 10 years, with an option to extend for an additional seven years.&amp;nbsp;Command and Control System for the Home Front Command&amp;nbsp;TSG is the developer of the "Shu'al" system, a military and civilian Command and Control information system in use since 2016. The system was developed by TSG for the Israeli military Home Front Command in collaboration with the military ICT Division. The central emergency response system connects all Israeli emergency and rescue organizations, including the police and the military, onto a single platform.The Shu'al military system is used to transfer and share information between various bodies involved in home front activities, such as local authorities and government ministries, and collects vital information from military systems.Since October 2023, the Shu'al civilian system has been used by all Israeli local authorities, including the settlement of Ma’ale Adumim in the occupied West Bank.&amp;nbsp;TSG also developed the central command and control system of the military General Staff, known as "Lake Castle". &amp;nbsp;Services to the Israel Police&amp;nbsp;In March 2022, TSG was awarded, with exemption from tender, to provide the Israel Police with version update services for a Nuance biometric speaker recognition system from May 2022 until March 2025 for 200,000 NIS.&amp;nbsp;The Nuance system has been in use by the Israel Police since 2016. The system is sold and supported exclusively by TSG.Services to SettlementsIn 2020, TSG won a tender from the Modi'in Maccabim Re'ut Municipality to establish smart security infrastructure throughout the city, estimated at hundreds of thousands of euros. The tender included the installation of dozens of smart cameras and monitoring sensors, and the establishment of a new municipal CCTV system. The council's municipal area includes the city of Maccabim, located in a “demilitarized zone” outside the Green Line in the occupied West Bank.&amp;nbsp;Ofek Aerial Photography&amp;nbsp;Services for the Israeli Civil AdministrationThe company's subsidiary, Ofek Aerial Photography, provides aerial photography services for the Israeli Civil Administration (ICA) in the West Bank since 2015.&amp;nbsp;In 2024, the company received from the ICA NIS 1,544,400 for aerial multivision photography services.&amp;nbsp;In November 2023, the company was contracted, with exemption from tender, to conduct aerial photography of the West Bank areas for the period from November 2023 to the end of December 2023, for NIS 300,000.&amp;nbsp;In August 2023, the company was contracted, with exemption from tender, to expand an existing contract with the ICA for aerial photography in the West Bank areas, including vertical photography, orthophotography and point-by-point photographs according to polygons. Between July 2023 and the end of December 2023, the company was contracted to conduct aerial photography in the West Bank areas for NIS 300,000. &amp;nbsp;Between January and the end of October 2023, the company carried out aerial photography sorties for the ICA for NIS 1,126,920.&amp;nbsp;Between November 2021 and November 2022, the company carried out vertical photography and photography sorties for the ICA for NIS 585,000 and NIS 1,277,678, respectively. In 2020, the company was contracted by the ICA to carry out photography sorties for NIS 299,999. In 2019, the company carried out aerial photography in West Bank areas for NIS 799,998, and between 2018 and 2019, for NIS 309,999.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
+  </si>
+  <si>
+    <t>Gaza, Naqab, West Bank</t>
   </si>
   <si>
     <t>Fox-Wizel Ltd.  (Fox Group)</t>
   </si>
   <si>
     <t>Public</t>
   </si>
   <si>
     <t xml:space="preserve">Through its subsidiaries, Fox Group operates stores in illegal settlements in the occupied Palestinian territory.
 Fox operates stores in shopping centers in the settlements of Ariel, Ma&amp;#39;ale Adumim, and the Gush Etzion cluster of settlements in the occupied West Bank, and three stores in the settlement neighborhoods of Ramot, Pisgat Ze&amp;#39;ev and in the Atarot Industrial Zone (IZ) in occupied East Jerusalem.&amp;nbsp;
 Fox Home has branches in the settlements of Ariel, Ma&amp;#39;ale Adumim and in Harim Mall in the Gush Etzion cluster of settlements in the occupied West Bank,and two branches in the settlement neighborhood of Ramot and in Atarot IZ in occupied East Jerusalem
 Laline has branches in the settlements of Ariel and Ma&amp;#39;ale Adumim in the occupied West Bank, and two branches in the settlement neighborhood of Pisgat Ze&amp;#39;ev and in Atarot IZ in occupied East Jerusalem.
 Fox Group operates The Children&amp;#39;s Place store in the Atarot Mall in Atarot IZ and in the Ramot Mall in occupied East Jerusalem.
 The Group operates a Footlocker store in Ofer Adumim Mall in Ma&amp;#39;ale Adumim settlement in the occupied West Bank.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Service Industry and Retail</t>
   </si>
   <si>
     <t>General Motors Company</t>
   </si>
   <si>
     <t xml:space="preserve">An American multinational automotive manufacturing company. The company markets its vehicles under the brand names Chevrolet, Buick, GMC, Cadillac and GM.
 In June 2022, the Israeli Ministry of Defense Department of Production and Procurement signed a NIS 100 million order from Israel Aerospace Industries (IAI) for several hundred off-road vehicles with gasoline engines produced by General Motors. The vehicles are intended for special units in the Israeli military.
@@ -994,62 +900,50 @@
   <si>
     <t xml:space="preserve">An Israeli winery located in the occupied Syrian Golan. The winery produces, markets and exports wines, and operates a visitor center, an experimental winery and a reproduction plot.
 Company headquarters and 96% of its vineyards, including one organic vineyard, are located in the occupied Syrian Golan.
 Through the French company, Entav-Enra, Golan wineries functions as a nursery of grapevines for itself and for other Israeli wineries.
 The wines of the Golan Heights Winery are labeled as &amp;quot;Made in Israel&amp;quot;. In 2006, consumers complained to Systembolaget, Sweden&amp;rsquo;s state-owned monopoly alcohol retailer, that this label was misleading, since the Syrian Golan is occupied territory. Systembolaget then changed their label to &amp;lsquo;Made in Israeli-occupied Syrian territories&amp;rsquo;. After harsh responses from Israeli officials, the wine was relabeled, and is currently sold in Sweden without an indication of origin and under the label of &amp;lsquo;another origin&amp;rsquo; (&amp;ouml;vrigt ursprung).
 Golan Brewery, a partially owned (50%) subsidiary of Golan Heights Winery, is also based in Katzerin settlement in the Syrian Golan. The brewery manufactures beer using water from the Salukia Spring in the Golan, exploiting occupied Syrian water resources.
 </t>
   </si>
   <si>
     <t>Syrian Golan</t>
   </si>
   <si>
     <t xml:space="preserve">Google LLC (Alphabet Inc.)  </t>
   </si>
   <si>
     <t>Google LLC is an American multinational technology corporation focused on information technology, online advertising, search engine technology, email, cloud computing, software, quantum computing, e-commerce, consumer electronics, and artificial intelligence (AI).&amp;nbsp;Google is fully owned by Alphabet Inc., which was formed in 2015 as a corporate restructuring of Google, and operates as a holding company that fully owns Google.&amp;nbsp;Google products include Android and Chrome operating systems, Gemini&amp;nbsp;AI model, Gmail, Google Calendar, Google Docs, Google Maps, Google Photos, Google Play, Pixel, Google Search, YouTube, and Google Cloud products, including Google Cloud Platform and Google Workspace.&amp;nbsp;Google’s cloud computing division, Google Cloud, is a main provider of comprehensive cloud infrastructure and services to the Israeli government, including to the Israeli Ministry of Defense, the Israeli military, the Israel Police, and Israel Prison Service. The company provides the Israeli military with cloud computing services and advanced artificial intelligence (AI) tools that have been used for operational capabilities during the genocide in Gaza.&amp;nbsp;Nimbus Project&amp;nbsp;In 2021, Google Cloud, along with Amazon Web Services (AWS), was awarded the Israeli government's large-scale Nimbus cloud tender, designed to provide comprehensive cloud services, including cloud infrastructure, artificial intelligence, machine learning, and data storage, to the Israeli government and defense establishment, including the Israeli military. The project includes the formation of infrastructure for the digital transfer of vast quantities of data belonging to Israeli government agencies, the military, and security services onto the companies’ cloud servers.&amp;nbsp;Through its cloud platform, Google provides the Israeli Ministry of Defense with mass surveillance capabilities and machine learning and artificial intelligence tools, including facial recognition technology, automatic image classification, object tracking, and sentiment analysis that is used to assess the emotional content of images, speech, and writing.&amp;nbsp;The contract, valid from May 2021 to May 2028 with an option to extend for an additional 132 months, contains the establishment of local cloud sites in Israel with an initial investment estimated at NIS 4 billion, including the purchase and establishment of cloud infrastructure, the formulation of government policy for integration and the transition to the cloud, and the implementation of control and optimization of cloud activity.&amp;nbsp;The project allows Israeli government ministries and security agencies to use the companies' servers and services in customized, secure local cloud data centers within Israeli borders that are under Israeli law, instead of cloud services provided by Google data centers abroad.In January 2026, the Israeli government announced the implementation of Google Workspace cloud computing services in all government ministries as part of the Nimbus project. The system will be used by government offices and units as the central tool for managing emails, documents, calendars, meetings and organizational communications, and allow state employees to use advanced artificial intelligence tools as part of the joint activity between Google and the government.In February 2024, amid the genocide in Gaza, the head of Israel's National Cyber Directorate said that "because of the Nimbus public cloud, phenomenal things are happening in battle."&amp;nbsp;In October 2022, Google began operating its first local cloud region in Israel. The local cloud site allows Israeli government ministries and security agencies to use company servers and services, with data processed and stored within the borders of the State of Israel under strict information security guidelines and under the guidance of relevant government authorities. According to Google, its Israeli cloud region is estimated to add USD 7.6 billion to Israel's GDP between 2022 and 2030.Cloud Services to Israeli Weapon Manufacturers&amp;nbsp;Under the Nimbus tender, Google is to provide cloud services to the Israeli state-owned weapons manufacturers Rafael Advanced Defense Systems, Israel Aerospace Industries, and Elta, all of which provide weapon systems to the Israeli military, including weapon systems that have been widely used in&amp;nbsp;Gaza, such as the Merkava Mark 4 tanks.&amp;nbsp;Services to the Israeli Ministry of Defense&amp;nbsp;Google provides artificial intelligence (AI) technology, cloud computing services and language models development to the Israeli Ministry of Defense (IMOD) and the Israeli military, including the Israeli Civil Administration (ICA) in the occupied West Bank. The company provided the Israeli military with advanced AI tools and cloud computing services during the Gaza genocide.Google provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry’s core systems, integrating advanced artificial intelligence solutions.Google has previously provided the IMOD's Directorate of Defense Research &amp;amp; Development with development services for large language models adapted to Hebrew and Arabic.&amp;nbsp;Gaza GenocideGoogle provides the Israeli Ministry of Defense with cloud computing services and computing infrastructure, which allow the ministry to store and process data and access AI services. Since October 2023, Google Cloud has provided Israeli military units with AI technology and services that are used for operational capabilities on an unprecedented scale.&amp;nbsp;In August 2025, a former Google employee filed a complaint with the U.S. Securities and Exchange Commission (SEC) alleging that Google’s Gemini artificial intelligence technology was used by an Israeli military contractor. According to documents included in the complaint, in 2024, amid the Gaza genocide, Google assisted an Israeli military contractor analyze drone video footage of the Gaza Strip, violating the company's policy prohibiting the use of artificial intelligence to assist in combat or surveillance. Google's cloud division staff provided technical support and conducted internal tests to make Gemini's technology more accurate for the military in response to a request from an official Israeli military email address to help analyze aerial photographs to identify complex objects, including armored vehicles and drones.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Google's app platform, Google Play (Play Store), hosts the Israeli military's “al Munasseq” application, operated by the Israeli Civil Administration (ICA) in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The app requires Palestinian residents to provide the Israeli military with their personal information such as name, ID, and phone number, and to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For more on the app, see the Microsoft company profile.&amp;nbsp;Israel's Government Digital Media CampaignIn August 2025, amid widespread famine in Gaza following a long Israeli blockade on the entry of humanitarian aid into the Gaza Strip, YouTube published a promoted video funded by the Israeli Foreign Ministry claiming that there is food in Gaza and there is no hunger crisis, as part of a sponsored campaign by the Israeli government on YouTube, which is owned by Google. In June 2025, Google was contracted by Israel Government Advertising Agency, with exemption from tender, as part of a contract with digital media providers for "international awareness campaigns" for a total of NIS 150 million. The contract included services from June 2025 to the end of December 2025 from Google's marketing platform, Google DV (Display &amp;amp; Video) 360, for NIS 90 million, and Google's online video sharing platform, YouTube, for NIS 60 million.&amp;nbsp;</t>
   </si>
   <si>
     <t>$250B-$500B</t>
   </si>
   <si>
     <t>Hadiklaim - Israel Date Growers Cooperative</t>
   </si>
   <si>
     <t>Founded in 1982, Hadiklaim Date Grower's Cooperative is Israel's largest date producer and exporter of organic and non-organic dates and date products.Some of the company’s dates originate from the Jordan Valley and Dead Sea area in the occupied West Bank.As of 2022, the company operates a big packing house in the settlement of Beit Ha’Arava, which is part of Megilot Dead Sea Regional Council in the occupied West Bank.Between the years 2019 and 2021, the company received indemnification from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute. In 2021, the company received NIS 2,454,434; in 2020, NIS 4,269,250; in 2019, NIS 3,042,425.In 2018, the company sponsored a council-organized festival marking the date picking season, which took place in a packing house located near the settlement of Avnat in the council area. The company granted the settlements’ council NIS 20,000.In previous years, Hadiklaim has marketed dates packed in settlement packing houses in the Jordan Valley, including the settlements of Gilgal&amp;nbsp;and Yafit&amp;nbsp;, and the company logo was documented in a packing house in Tomer settlement.According to its website, Kerur Habik’a, a cooling house located in the settlement of Netiv Hagdud in the Jordan Valley, provides cooling services to Hadiklaim as one of its clients.The company markets dates under the brand names Jordan River, Jordan River Bio-Top and King Solomon, and under private labels of supermarket chains.</t>
-  </si>
-[...10 lines deleted...]
-</t>
   </si>
   <si>
     <t>HaShomrim Guarding and Security Group Company (S.B. Shmira Ubitahon)</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli security company.
 The company operates the Allenby border crossing in the occupied Jordan valley for the Israel Airports Authority (IAA) and regulates the movement of people and goods between the West Bank and Jordan.
 Additionally, the company provides various security services to the Israeli Ministry of Defense. It protects the Israel army&amp;rsquo;s headquarters and Ministry of Defense installations including escorting senior Ministry and security figures in the &amp;ldquo;seam zone&amp;rdquo;. The company also provides overall logistical support to the Israeli Prime Minister&amp;rsquo;s protection.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>HBI Haerter AG</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A Swiss firm of consulting engineers.
 During 2006, HBI Haerter AG provided consulting and planning services to the Israeli company&amp;nbsp;Amy Metom&amp;nbsp;concerning the tunnels&amp;#39; ventilation in the A1 railway line from Tel Aviv to Jerusalem. These tunnels cross the Green Line in two areas, and passes through privately owned Palestinian land. &amp;nbsp;
 </t>
   </si>
   <si>
@@ -1124,187 +1018,111 @@
 In March 2023, the company&amp;rsquo;s fully owned Israeli subsidiary, Hitachi Vantara Israel (previously Hitachi Data Systems Israel), was contracted by the Israel Police, with an exemption from tender, to provide maintenance and expansion for Hitachi computing storage system for NIS 7.5 million for the period between 21 February 2023 and 31 December 2025.
 On 23 October 2022, the Israel Police published an exemption from a tender, contracting Hitachi Vantara Israel for maintenance and expansion in the Hitachi storage system for 14 million NIS for the period between 01 January 2023 and 31 of December 2025.
 On 11 May 2020, the Israel Police published an exemption from a tender for upgrading the Hitachi storage system, contracting Hitachi storage systems Israel (later Hitachi Vantara Israel) for contract period between 24 May 2020 and 01 January 2023.
 On 30 May 2019, the Israel Police published an exemption from a tender for maintenance of the Hitachi SAP HANA storage system, contracting Hitachi storage systems Israel Ltd (later Hitachi Vantara Israel) for a period between 20 June 2019 and 31 July 2023.
 </t>
   </si>
   <si>
     <t>Heavy Machinery, Other</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>NYSE, NYSE Chicago</t>
   </si>
   <si>
     <t>IBM, International Business Machines Corporation, is an&amp;nbsp;American multinational technology corporation, one of the world’s largest and oldest computer and IT companies.&amp;nbsp;Services to the Israeli MilitaryThrough its fully owned Israeli subsidiaries, IBM Israel and Red Hat Israel, the company provides the Israeli Ministry of Defense and the Israeli military with cloud services, software, and computing services.&amp;nbsp;In 2020, IBM was contracted by the Israeli Ministry of Defense (IMOD) and the Israeli military to be the main IT provider for three new military regional logistics centers for a period of 25 years. The centers provide all the military’s logistical needs using advanced technology. The contract, shared by IBM and&amp;nbsp;Malam Team,&amp;nbsp;was valued at USD 1 billion for both companies.In 2017, IBM was contracted by the IMOD for the operation and maintenance of the Israeli military computing centers in the amount of more than USD 20 million.In 2011, IBM was contracted by the IMOD to supply the Israeli military with storage and central servers at an estimated amount of hundreds of millions of USD.&amp;nbsp;Throughout the early 2000s, dozens of IBM Israel employees were outsourced by the Israeli military’s Computer and IT unit and worked alongside soldiers and officers.&amp;nbsp;Joint Projects with the Israeli Ministry of Defense&amp;nbsp;In March 2024, IBM Israel hosted in its offices a conference for about 100 participants from the Israeli military, the hi-tech industry and other organizations. The conference was held in cooperation with the military ICT and Cyber Defense Directorate and the Cyber Education Center, founded by the Israeli Ministry of Defense. Among the lecturers were the commander of the Israeli Military School of Computer and Cyber ​​Defense and a software engineer at Microsoft.In December 2023, Red Hat hosted 100 students from the pre-military preparatory of the Israeli military's Computer and Cyber Defense School for a three-day technology hackathon on "Operation Swords of Iron", the name given by the State of Israel to the Israeli military operation launched against Gaza in October 2023. The collaboration was designed to provide the students with tools for developing technological solutions, adapted to the Israeli military.IBM is part of a joint venture with the Israeli military in a program designed to qualify combatants who have been discharged from service in the Israeli military (8200 Unit) to work in the Israeli cyber and high-tech industry.IBM is part of The Israel Innovation Authority committee, which operates joint ventures with the Administration of the Ministry of Defense and the National Cyber Directorate in the Prime Minister's Office to support Israeli technology companies in the fields of cyber defense for the defense and commercial markets.IBM takes part in a project of business companies, in cooperation with the Israeli military and the Israeli Ministry of Education, meant to encourage high school students to excel in computer science and technology to “preserve and improve Israel's technological excellence” and “defense abilities”. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.IBM has been a participator in iHLS INNOTECH, the International Conference and Exhibition in Israel for Cyber and Homeland Security, which is organized in cooperation with the IMOD and the Israeli Administration for the Development of Weapons and Technological Infrastructure.&amp;nbsp; The conference hosts senior officials from the defense establishment, police, security and intelligence agencies and senior executives from the defense industries.IBM has been a participator, sponsor and speaker in Cybertech exhibitions in Israel organized by and sponsored by Israel National Cyber Security Authority, Israeli Ministry of Foreign Affairs and Israel Ministry of Economy.Red Hat IsraelIBM’s fully owned Israeli subsidiary, Red Hat Israel, works extensively with the Israeli military, which is its largest customer. The company provides the military with software-based data centers and edge computing for multiple military units, primarily in the intelligence field.The company's employees work in close partnership with many units in the Israeli military and are integrated into the day-to-day processes of the various technological units in the Israeli military. In addition, the company's Research &amp;amp; Development body collaborates on several projects with the development bodies in the various military units.The Red Hat OpenShift platform, deployed with applications and data, is currently used by most units in the military as a vital part of their daily operations. Red Hat OpenShift enables the development and automated run-up of applications and cloud-oriented Artificial Intelligence models in the central cloud and at the edge in order to simplify the development and deployment phases from an operational point of view.Military CloudRed Hat provides its OpenShift platform for the Israeli military’s operational cloud and data center, extensively used by the military.Red Hat works in collaboration with the Israeli military Mamram Unit (abbreviation for Center of Computing and Information Systems) which provides cloud service and data processing services to all military units and general military staff. In 2018, the unit launched its own operational cloud based on Red Hat infrastructure as part of a military cloud platform used by thousands of operational users. The project was estimated at a cost of millions of NIS. The cloud is part of the Israeli Military Network Program to establish an operational Internet infrastructure with significant operational value based on the Software Defined Data Center (SDDC) on Red Hats’ OpenShift platform infrastructure. The cloud is used for the development of multi-armed operational systems that allow information sharing between military divisions, including the Military Intelligence Directorate, the Israeli Air Force, the Ground Forces and the Navy.The company also provides Mamram with the Red Hat Advanced Cluster Management and Red Hat Anxible Automation Platform for automation and accelerating endpoint deployment. In 2022, Red Hat awarded Mamram Unit its 2022 technological innovation award at the company’s Global Summit event for its customers around the world.In addition, Red Hat has Joint projects with Israeli military Computer Service and Cyber Defense divisions in the fields of Artificial Intelligence and Machine Learning.Nimbus ProjectRed Hat provides services for the Israeli government's "Nimbus Project" cloud.&amp;nbsp;As part of a collaboration with&amp;nbsp;Matrix, Red Hat will provide services and support to government ministries on the Nimbus government cloud project. In April 2024, Matrix announced a collaboration&amp;nbsp;with Red Hat to provide Red Hat's OpenShift platform for the Nimbus project. The Nimbus project includes the provision of cloud computing services to the Israeli Ministry of Defense and the state-owned companies Israel Aerospace Industries (IAI) and Rafael Advanced Defense Systems, which supply weapon systems to the Israeli military.&amp;nbsp;Nitaznim Program&amp;nbsp;&amp;nbsp;Red Hat Israel takes part in the “Nitzanim” program, a joint venture with the military's IT and Cyber Defense Division and the Computer Service Directorate that aims to recruit and train high school students with potential in the fields of software and cyber to integrate into elite military technology units. In August 2024, Red Hat mentored and hosted a summer camp of the "Nitzanim" program at its offices. In 2023 and 2022, company personnel held a technology summer camp together with Israeli military officers.Services to the Israeli Population, Immigration and Borders AuthorityManaging the Israeli Population Registry – the Aviv and Eitan SystemsThrough its fully owned Israeli subsidiary, IBM Israel, the company provides the Israeli Population and Immigration Authority with the computing system for the operation of the Israeli Population Registry, which contains information on Palestinians in the occupied Palestinian territory.&amp;nbsp;In 2017, IBM was selected to establish and operate the “Eitan” System for the Israeli Population, Immigration and Borders Authority (PIBA) core system, which includes the Population Registry database, and to gradually replace the “Aviv” System, which was previously operated and managed by HP and later by HPE&amp;nbsp;and DXC Technology.&amp;nbsp;In 2018, IBM was contracted by the Authority to develop a computerized system for the management of the national Population Registry for approximately NIS 840 million. The contract included the integration of new technologies to expand and implement additional systems for managing the Population Registry.&amp;nbsp;According to a response to a Freedom of Information request from May 2021 submitted by Who Profits, since 2019, IBM has been responsible for operating the Eitan System, which is used to manage the population registry and store the system's data. The system also interfaces with other government agencies.&amp;nbsp;In November 2019, IBM launched a new development center in the city of Ashdod, dedicated to advancing the State of Israel's new population registry system project. The center was designated for the Eitan Project for the development and maintenance of the Population Authority's information systems.The Israeli Population Registry contains information on Palestinians with Israeli citizenship, non-citizen Palestinian residents of occupied East Jerusalem, Palestinian residents of the occupied West Bank and Gaza, and Syrians from the occupied Syrian Golan. Through this registry, the Israeli authorities control the permits required for Palestinian workers who work within Israel and in Israeli settlements, as well as permits needed for Palestinians to cross the Green Line for medical needs, family visits, travel abroad, etc., as part of Israel's repressive permit regime. Since the Oslo Accords, the Israeli Civil Administration (ICA) has kept a copy of the Palestinian Population registry from the Palestinian Authority (PA), which includes personal information and addresses of all West Bank and Gaza residents. The registry is regularly updated by the Population and Immigration Authority’s unit in the Israeli Civil Administration (ICA), located in the settlement of Beit El in the occupied West Bank. The data on the Registry is systematically used by Israel for the implementation of discriminatory policies against Palestinians who are eligible for different rights under Israeli rule, including discrimination in relation to freedom of movement, voting, family reunification and access to services. The Authority is also in charge of issuing permits for all international visitors to the West Bank. The system also documents all of the crossings under Israeli control, including the Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad; and previously the Erez Checkpoint, which was the only crossing for the movement of people between the besieged Gaza and Israel and the West Bank – both controlled by and subjected to Israeli authorities.Documenting Crossings for the Israeli Borders AuthorityThe Eitan System is used in all of the crossings under Israeli control in the occupied West Bank and the so-called “Jerusalem Envelope” area, including Allenby Bridge Crossing, which is the only access for West Bank Palestinian residents to travel abroad.Computing Services for PIBAIn September 2023, IBM Israel Ltd. was contracted, with an exemption from tender, for the purchases of Informatics licensing for the “Information Avenue” project, a secure system for sharing and transferring information between the various ministries and authorities, until September 2025 for NIS 579,999.&amp;nbsp;In August 2023, IBM Israel Ltd. was contracted, with an exemption from tender, to establish an organizational Security Operation Center (SOC) for the core systems of the Population and Immigration Authority until August 2026 for NIS 4,648,363.In 2020, IBM was contracted to provide maintenance and upgrading services for all computer systems for the issuing of biometric passports by the Authority as part of the Eitan System. In 2021, IBM was contracted to provide services for a remote biometric identification system as part of the biometric identification project of PIBA for NIS 5.6 million. In June 2023, IBM Israel Ltd. was contracted, as part of a contract increase, for upgrading the computer systems of the biometric site’s mailing machine until July 2023 for NIS 560,720. &amp;nbsp;E-Visa ProjectIBM, together with&amp;nbsp;Elbit Systems, was awarded several contracts to digitalize services and data storage for the Israeli Border Authority, including the development of the E-VISA (Marom in Hebrew) project. E-Visa is an online registration platform for entrance visa applications, which includes a “pre-passenger arrival data” collection system. The Marom Project was established in the Population and Immigration Authority's cloud environment in accordance with the Nimbus tender at an estimated cost of NIS 18 million.In July 2024, IBM Israel was contracted to provide PIBA with additional services for the Marom project from February 2024 until February 2025 for NIS 1,278,564.Services to the&amp;nbsp;Israel PoliceSince 1975, IBM has provided the Israel Police with computer and software equipment, including a central computer, backup libraries and Operating System software, and a great part of its computer systems depend solely on IBM hardware and software. Over the years, many of those systems have been developed based on IBM’s hardware and software.&amp;nbsp;IBM Israel is the sole supplier of&amp;nbsp;IBM DataPower products and MQ software in use by the Israel Police.&amp;nbsp;In November 2025, IBM Israel was contracted by the Israel Police as the sole supplier for the purchase and maintenance of IBM DataPower products until January 2031. The IBM DataPower Gateway system has been used as a critical infrastructure component in the Israel Police’s systems for about a decade for all police projects that require two-way information transfer.In May 2025, the company was contracted, with exemption from tender, to provide the Israel Police with IBM MQ products maintenance services from January 2026 until the end of December 2030. IBM MQ software serves as a critical infrastructure component at the core of Israel Police systems. It is used to securely transmit messages between dozens of systems and networks operating at different classification levels. The software is installed across dozens of the Police's servers and constitutes the communications infrastructure for operational and logistical services.In 2016, the company was contracted with an exemption from tender by Israel Police to be the sole supplier for Software maintenance for NIS 3 million and to be the Israel Police sole supplier for hardware maintenance in an additional contract. In 2014, the company was contracted for maintenance of central computer and software licensing for two years for NIS 2.8 million.Services to Settlements&amp;nbsp;IBM cooperates with Ariel University, located in the settlement of Ariel in the West Bank. In 2019, the company hosted a mentoring event of the University in its compound and participated in another event for the university’s top students.Cyber Research Center in the&amp;nbsp;NaqabIn 2018, IBM launched a new cyber research center in the high-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units into work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities.For more on Development &amp;amp; Military Projects in the Naqab, see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>ICL Group Ltd.</t>
   </si>
   <si>
     <t>TASE, Public, NYSE</t>
   </si>
   <si>
-    <t>An Israel-based global specialty minerals and chemicals company active in the agriculture, energy, industrial, AgTech, Health and personal care, transportation, food, paints and coatings materials market.Extraction of natural resourcesDead Sea Works Ltd. (DSW), a fully owned subsidiary of ICL Group, is engaged in the extraction of minerals from the Dead Sea, including its northern Basin in the occupied West Bank. The company is one of the world’s largest producer and supplier of potash products, in addition to a range of chemical products.The company holds a concession to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters, and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.The company extracts salt, potash and bromide from the Northern Basin of the Dead Sea, located in the occupied West Bank, where the company has pumping stations and a feeding canal. The company pumps brine from the Northern Basin into evaporation ponds located in the Southern Basin.In 2021 alone, ICL pumped around 443 million cubic meters of water from the Northern Basin, where water levels are declining annually by 1.2 meters due to industrial water pumping.In 2021, the company produced around 3.9 million tons of potash, 187 thousand tons of bromine, 18.2 thousand tons of metal magnesium, 111 thousand tons of salt and 131 thousand tons of solid magnesium chloride. In the first quarter of 2022, ICL sold 1.15 million tons of potash, worth USD 410 million, with almost a million ton of the potash being extracted from the Dead Sea.NaqabICL Rotem, a fully owned subsidiary of ICL Group, operates two phosphate mining fields in the Naqab, , Rotem Field and Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for over sixty years. In December 2021, the Israeli Ministry of Energy granted the company an extension to a unified concession (which includes all Rotem's mining fields) for an additional three years, until the end of 2024.&amp;nbsp;Services to SettlementsProducts manufactured by &amp;nbsp;ICL Group’s fully owned subsidiary, Fertilizers and Chemicals (ICL Haifa), were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank in June 2019, including the settlements of Naama, Mehola and Na’aran.ICL Haifa's customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, ICL Haifa participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded. In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.</t>
+    <t>ICL Group, formerly Israel Chemicals Ltd., is an Israeli multinational manufacturing company engaged in the production, manufacture and marketing of potash, phosphate, fertilizers, and chemicals for the agriculture, energy, industry, and health &amp;amp; personal care markets.&amp;nbsp;In addition, the company supplies white phosphorus for the production of ammunition for the US Department of Defense. The company is also engaged in the extraction of salts, minerals and phosphate in Spain, the United Kingdom, and China.Through its fully owned subsidiaries, the Group is engaged in the extraction of occupied natural resources in the occupied West Bank and provides services to settlements in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Occupied Natural ResourcesICL Group’s fully owned subsidiary, Dead Sea Works Ltd. (DSW) is engaged in the extraction of minerals from the Dead Sea, including from its northern Basin in the occupied West Bank. The company is one of the world’s largest producers and suppliers of potash products, in addition to a range of chemical products.&amp;nbsp;The company has 37 extraction ponds covering an area of ​​146.7 square kilometers in the Dead Sea, in addition to associated processing facilities.Dead Sea Works holds a concession from the Israeli government to utilize the natural resources of the Dead Sea until March 31, 2030. The concession covers an area of 652 square meters and allows the company to construct and expand pumping stations, roads, wells, drillings and other facilities in the Dead Sea.&amp;nbsp;The company pays royalties and lease payments to the Israeli government.&amp;nbsp;DSW extracts salt, metal magnesium, magnesium chloride, potash, and bromide from the Northern Basin of the Dead Sea, which is located in the occupied West Bank. The company has pumping stations and a feeding canal located in the Northern Basin from where it pumps brine into evaporation ponds located in the Southern Basin.In 2025, ICL pumped approximately 476 million cubic meters of water from the Northern Basin into its evaporation ponds, producing approximately 3.57 million tons of potash from the Dead Sea, as well as 150,000 tons of bromine, 17,800 tons of metal magnesium, 185,000 tons of salt and 112,000 tons of solid magnesium chloride. As of December 31, 2025, the company had 97.7 million tons of potash reserves compared to 122.7 million tons as of December 31, 2024, a decrease of 25 million tons due to ongoing extraction operations.&amp;nbsp;NaqabICL Group’s fully owned subsidiary, Rotem Amfert Negev (also known as ICL Rotem), is engaged in the mining of&amp;nbsp;phosphate rock from phosphate deposits in the Naqab region. The company operates two phosphate mining fields in the Naqab area, the Rotem Field and the Zafir Field (Oron-Zin). The company holds a concession for phosphate mining in the Naqab for a total period of over sixty years.&amp;nbsp;In December 2024, the Israeli Ministry of Energy&amp;nbsp;and Infrastructure renewed the company’s mining concession in an area spanning 177.8 square kilometers until 31 December 2044.&amp;nbsp;For more on industrial development projects in the Naqab, see Who Profits’ report&amp;nbsp;Tools of Dispossession in the Naqab: Development and Military Projects.&amp;nbsp;Services to SettlementsIn June 2019, products manufactured by ICL Group’s fully owned subsidiary, Fertilizers and Chemicals Ltd., were documented in several agricultural settlements in the Jordan Valley in the occupied West Bank, including the settlements of Naama, Mehola and Na’aran.ICL Group’s customer retention services include regional agronomists for the Jordan Valley, the occupied Syrian Golan and the occupied West Bank.In 2016-2017, the company participated in an agricultural experiment in almond trees in an orchard in Ramat Magshimim settlement in the Syrian Golan, testing the impact of its humic acids fertilizer Oded.&amp;nbsp;In 2014, company fertilizers were used in an agricultural experiment conducted by the Jordan Valley R&amp;amp;D Center on the use of pesticides in bell peppers in Tomer settlement.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Services to the Settlements, Settlement Enterprise</t>
   </si>
   <si>
     <t>Agriculture and Agrotechnology, Industrial Manufacturing</t>
   </si>
   <si>
     <t>JA Solar Holdings</t>
   </si>
   <si>
     <t xml:space="preserve">JA solar Holdings is a Chinese corporation that designs, develops, manufactures and sells solar power products for residential, commercial and utility-scale power plants. The company is publicly traded on the NASDAQ stock market.
 The company has a total of 9 factories: 7 factories in China and 2 in Vietnam and Malaysia.
 The company provided Siemens Israel with 122,936 solar panels for five projects, three in the Arava Desert and two in the Naqab. The five projects are owned by the Arava Power Company whilst Siemens is providing engineering, procurement and construction services.
 As part of this transaction JA Solar Holdings&amp;#39; JAP310 panels were installed in the Meytarim Solar field in the occupied Jordan Valley.&amp;nbsp;The project is located in Meytarim Industrial Zone in the occupied West Bank and it has been erected by its co-owners: Energix and&amp;nbsp;The Southern Mount Hebron Development Company. The latter is active in the occupied West Bank and based in Meytarim Indsutrial Zone.
 According to the company, Meytarim project is expected to be &amp;quot;the most efficient out of all its projects&amp;quot;.&amp;nbsp;While the annual operating cost of the Meytarim solar field is NIS 300,000, the revenues from selling the electricity to the IEC reached NIS 4.4&amp;nbsp;million in 2016.
 </t>
-  </si>
-[...83 lines deleted...]
-    <t>Israeli Construction on Occupied Land, Population Control, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
     <t>JLG Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A US-based designer and manufacturer of access equipment.
 In April 2013, Who Profits research team documented an&amp;nbsp;aerial work platform (boom lift) manufactured by the company at the construction site of the Tel Aviv-Jerusalem fast train line (A1).&amp;nbsp;The train route crosses into the occupied Palestinian territory in two areas. The 510 aerial work platform, located at the entrance to tunnel No. 2, bore the logo of Rom Israel Access Platforms, JLG&amp;rsquo;s (exclusive?) Israeli distributer.
 JLG access platforms were also used by&amp;nbsp;Avi Cranes&amp;nbsp;in the construction of industrial buildings in&amp;nbsp;the industrial zone of Barkan settlement in the West Bank.
 The parent company, Oshkosh (NYSE:OSK), is involved in the provision of equipment to the Israeli army and Ministry of Defense. In 2017, the Israeli Ministry of Defense announced the acquisition of 200 FMTV tactical trucks from Oshkosh Defense in a contract valued at 200 million USD. The FMTV is a tactical truck equipped with a 7.2-liter engine and capable of carrying loads of up to eight tons.
 The Israeli army and the Ministry of Defense bought six such trucks in 2016, and procured trucks of an older Oshkosh model from US army surplus in recent years.
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>L-3 Communications</t>
   </si>
   <si>
     <t xml:space="preserve">Provider of homeland defense products and services.
 Supplied SafeView magnometric scanners for Gaza&amp;#39;s Erez checkpoint through G4S Israel (Hashmira) and personal luggage scanners for West Bank checkpoints through Eltal Technologistics. Currently, the company provides ProVision screening machines to the Erez checkpoint in Gaza.
 In 2011, L-3 was awarded a multi-year contract from the Israel Ministry of Defense for the production and remanufacture of diesel engines for heavy ground combat vehicles, as well as the supply of engine spare parts. The company also provides engines to the Israeli army tanks, such as the Merkava and Hercules. In addition,&amp;nbsp;L-3 navigation system is used by the Israeli navy.
 L-3 along with Elbit&amp;nbsp;systems assembled the Hermes 900 UAV, a lethal drone that was used during the attack on Gaza in the summer of 2014 (Operation&amp;nbsp;Protective Edge), under the framework of a USD 120 million project that started in 2008.
 </t>
   </si>
   <si>
     <t>Industrial Manufacturing, Military, Security and Surveillance</t>
   </si>
   <si>
+    <t xml:space="preserve">L3Harris Technologies </t>
+  </si>
+  <si>
+    <t>L3Harris Technologies, Inc. is an American technology company, defense contractor, and information technology services provider. The company produces products for command-and-control systems, wireless equipment, tactical radios, avionics and electronic systems, night vision equipment, intelligence, surveillance and reconnaissance systems and products, ocean systems, instrumentation, navigation products, training devices and services, and both terrestrial/spaceborne antennas for use in the government, defense, and commercial sectors.&amp;nbsp;L3Harris components and systems are integrated into multiple weapon systems used by the Israeli military, including bombs, fighter jets, and warships used by the Israeli Air Force and Navy, which were used in attacks on Gaza during the genocide. The company works in collaboration with the Israeli Ministry of Defense and works closely with major Israeli weapons manufacturers. In addition, the company provides might vision and laser devices to the Israel Police.&amp;nbsp;Gaza Genocide&amp;nbsp;Night Vision MonocularsIn November 2023, an internal Pentagon document revealed details of weapons and ammunition Israel has requested from the United States since the October 2023 invasion of Gaza.According to the document, Israel requested 5,000 PVS-14 night vision devices, manufactured by L3Harris and&amp;nbsp;Elbit Systems, of which 3,500 were delivered by mid-November 2023.&amp;nbsp;L3Harris' Binocular Night Vision Device, also known by the military name AN/PVS-31A, is a compact, lightweight, high-performance white phosphor dual-tube goggle.&amp;nbsp;Ammunition ComponentsL3Harris manufactures components for the Boeing Joint Direct Attack Munitions (JDAM) guidance kit and Boeing GBU-39 Focused Lethality Munition (FLM) bomb. Israel has repeatedly used the GBU-39 and JDAM-guided bombs against civilians and civilian infrastructure in Gaza during the genocide, including attacks on schools and medical facilities.&amp;nbsp;On 25 May 2025, at least three GBU-39 bombs were used in an Israeli attack on the Fahmi al-Jarjawi School in Gaza City, which was used as a shelter, killing 36 people.&amp;nbsp;On July 27, 2024, GBU-39 and JDAM bombs targeted the Khalida School Complex, killing at least 30 people, including 15 children.In September 2024, the Gaza Civil Defense headquarters in al-Daraj in Gaza City was targeted with a GBU-39 bomb.In October 2023, Joint Direct Attack Munitions (JDAMs) were used by the Israeli military in two airstrikes on Gaza in which 43 people were killed, including 19 children. The attacks occurred in an area to which the Israeli military had ordered residents of northern Gaza to move.&amp;nbsp;Foreign Military SaleIn February 2025, the U.S. State Department approved a possible Foreign Military Sale to the Government of Israel of munitions, Joint Direct Attack Munition (JDAM) Guidance Kits, GBU-39/B Small Diameter Bombs, fuses, and related equipment and support services for an estimated cost of USD 6.75 billion, with L3Harris' fully owned subsidiary, L3Harris Fuzing and Ordnance Systems, as one of the principal contractors.&amp;nbsp;Israeli Navy Warships&amp;nbsp;L3Harris manufactured the integrated platform management system for the Israeli Navy’s Sa’ar 5 and Sa’ar 6 warships.&amp;nbsp;The Sa’ar 6 warships took part in attacks on Gaza during the genocide and have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy's Sa’ar 6 warships, manufactured by ThyssenKrupp, have participated in attacks and assassinations in Gaza since the beginning of the genocide. During the genocide in Gaza, the Sa'ar 6 fleet operated in Gaza and carried out heavy artillery fire from the ships' cannons towards areas in Gaza according to the demand and need of the ground forces. In October 2023, the Israeli military carried out the first ever operational attack by Sa’ar 6 ships, when two ships carried out the attacks from the surface of the sea towards Gaza, in cooperation with the air forces and the ground forces.L3Harris has also provided its Model 980 ALOFTS towed sonar system for the Israeli Navy's Sa’ar 4.5 Corvette vessels and unmanned underwater vehicles (UUVs). In December 2024, Israel procured five "Reshef"&amp;nbsp;class corvette vessels for the Israeli Navy, which were designed to potentially include L3Harris' Model 980 ALOFTS system.F-35 Fighter JetsL3Harris provides the F-35&amp;nbsp;fighter jets with critical avionics and electronics infrastructure, including cockpit communications, data processing, sophisticated avionics and electronic warfare technology.&amp;nbsp;Israeli Air Force F-35 jets have been used in attacks on Gaza since October 2023.&amp;nbsp;Israeli Military&amp;nbsp;Blue Sky Warden&amp;nbsp;In October 2025, L3Harris Technologies and the Israeli state-owned weapons manufacturer Israel Aerospace Industries (IAI) signed a memorandum of understanding (MoU) for strategic cooperation on Israel’s light attack aircraft program.&amp;nbsp;Under the MoU, the companies will jointly develop an Israeli configuration of L3Harris' Sky Warden (also known as Skyraider II) light attack aircraft platform tailored to the requirements of the Israeli Ministry of Defense and the Israeli Air Force.&amp;nbsp;The new aircraft, to be called Blue Sky Warden, will combine L3Harris’ high-endurance Intelligence, Surveillance and Reconnaissance (ISR) aircraft with an open-architecture mission computer developed by IAI and specialized Israeli software and capabilities.&amp;nbsp;The project is led by a joint team established by the companies, in collaboration with the Israeli Ministry of Defense and Air Force.&amp;nbsp;The attack aircraft will operate as part of a new squadron subordinate to the Israeli military's border protection system. This has come amid the Israeli Air Force's plans to establish several new squadrons that would operate continuous aerial presence light aircraft, including in the Gaza, Syria and Lebanon area, under the Israeli military’s various regional divisions.&amp;nbsp;The new version of the aircraft will be adapted for aerial intelligence, observation, and light strike missions, combining anti-armor weapons, advanced sensors, and an air endurance of hours, designed for unique operational needs, capable of integrating into the Israeli military's operational network. The aircraft, with advanced capabilities for aerial intelligence gathering and tactical missions, can be equipped with anti-tank missiles and FiveWay laser-guided bombs, a variety of sensors, a laser designator, and more, and can stay in the air for about 6 hours.&amp;nbsp;PEQ-15&amp;nbsp;Rifle LaserIn January 2025, the Israeli military was reportedly conducting tests to effectively attach the PEQ-15 laser to the military’s "Negev" light machine gun platform.&amp;nbsp; The PEQ-15 has been used in the field, including by the military’s Counter Terror Unit, LOTAR Unit. According to a soldier from the unit, the military has purchased thousands of new PEQ-15s for use with rifles.&amp;nbsp;In August 2022, it was reported that the Israeli military was examining the purchase of L3Harris' laser designators for small arms (AN/PEQ-15).&amp;nbsp;L3Harris' AN/PEQ-15 is an Advanced Target Pointer Illuminator Aiming Laser (ATPIAL), a small, lightweight aiming system with integrated infrared and visible aiming lasers.Submarine PeriscopesL3Harris' subsidiary, L3Harris KEO (formerly Kollmorgen), a manufacturer of periscopes and other optical equipment for military applications, supplied the periscopes for the first Dolphin-class submarines delivered to Israel by&amp;nbsp;ThyssenKrupp.After the submarines' periscopes did not meet the operational requirements of the Israeli Navy, L3 was selected by the Israeli Ministry of Defense to upgrade the periscopes at an estimated cost of approximately USD 20 million, which the company received from U.S. Foreign Military Sales (FMS) for the upgrade project.&amp;nbsp;Services to the Israel PoliceL3 provides the Israeli Police with various devices, including special devices manufactured using advanced technologies, night vision and laser devices, and others.&amp;nbsp;Between 2000 and at least 2018, L3Harris’ L3 Insight Technology has been the sole supplier of Night Vision Binoculars and spare parts for the Israel Police.&amp;nbsp;In 2020, the Israel Police contracted L3 as the sole supplier for the purchase of the company's holographic projection sights and spare parts, as part of increasing the police's existing stock, from February 2020 until January 2021.In 2019, the Israel Police announced its intention to contract the exclusive L3 representative for maintenance services for L3 night vision devices and laser devices from April 2019 to June 2022.In 2018, the Israel Police contracted with L3 Technology Insight to purchase a laser designator as the sole supplier from April 2018 until May 2019.&amp;nbsp;Collaboration With Israeli Weapon Manufacturers&amp;nbsp;L3Harris works closely with IAI and Elta. The companies collaborate on the supply of fire-source detection systems for anti-aircraft guns and the development of airborne early warning and control systems, as well as the marketing of L3Harris' Bombardier mission aircraft in partnership with Israel Aerospace Industries (IAI) ELTA Systems.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gaza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Leonardo S.p.A </t>
   </si>
   <si>
     <t>BIT</t>
   </si>
   <si>
     <t>Leonardo S.p.A., formerly Leonardo-Finmeccanica and originally Finmeccanica, is an Italian multinational company specializing in building technological capabilities in Aerospace, Defense&amp;nbsp;and Security. The company is partially owned by the Italian government.The company provides weapons and planes to the Israeli Ministry of Defense, the Israeli Air Force and the Israeli Navy. &amp;nbsp;Gaza 2023-2024OTO 76/62 Super Rapid GunLeonardo is the manufacturer of the OTO 76/62 Super Rapido Multi-Feeding naval gun, a lightweight, rapid-fire naval gun, that is installed on the Israeli Navy warships Sa'ar 4.5, Sa'ar 5, and Sa'ar 6 which have been used for military assaults and enforcing the illegal naval blockade of Gaza.In September 2022, the company delivered the Israeli Navy with four 76/62 naval guns that were installed on board of the Sa’ar 6 warships. These later took part in an Israeli attack on Gaza in October 2023, in their first operational use. The Israeli military carried out the attack from the Mediterranean Sea toward the besieged Gaza. The guns were ordered in 2016 from the company in an estimated amount of USD 100 million, funded by U.S. foreign military aid.According to the Israeli military, by May 2024 the 76/62 cannons had become an active part of the military's attacks. The naval gun is largely comprised of advanced electronic systems, including a fire control system that can guide the projectile and allow it to accurately hit small and distant targets at a rate of over 100 rounds per minute.The Israeli Navy is one of the first worldwide users of the 76/62 naval gun and six guns have been in use since 1973 on board the Navy’s Sa'ar 4.5 class missile boats. The guns can be integrated with Leonardo’s multifunctional ammunition and Vulcano-guided ammunition.&amp;nbsp; &amp;nbsp;Iron Fist SystemLeonardo's fully owned subsidiary, RADA Electronic Industries (NASDAQ: RADA), provides its software-defined Compact Hemispheric Radars (CHR) for Elbit Systems’ Iron Fist system.&amp;nbsp;Elbit Systems' 'Iron Fist' (Porcupine Arrow) is an autonomous active defense system developed against anti-tank threats, used in the Eitan armored personnel carrier (APC) and the Caterpillar&amp;nbsp;D9 bulldozers, which took part in the ground invasion of Gaza. The system was entered into operational use during the Israeli ground invasion of Gaza in October 2023.RADA worked closely with Elbit Systems for over a decade on developing and testing the Iron Fist and its radar capabilities.Heavy Duty Tank Trailers for the Israeli MilitaryIn December 2023, Leonardo’s subsidiary, DRS Sustainment Systems, was awarded a USD 15.37 million firm-fixed-price contract for heavy-duty tank trailers to the Israeli military. The contract is funded by U.S. Foreign Military Sales funds for Israel and is estimated to be completed in December 2026.Aircrafts for the Israeli Air ForceLeonardo is the supplier of the Israeli Air Force's M-346 and AW119Kx training aircraft.“Lavi” M-346 AircraftIn 2012, the Israeli Ministry of Defense purchased 30 M-346 aircraft worth USD 2 billion.The deal was signed as part of a reciprocal purchase agreement between the governments of Israel and Italy, according to which, in exchange for purchasing the 30 training aircrafts, the Italian Ministry of Defense purchased two warning aircraft and an observation satellite with advanced systems from Israel Aerospace Industries for NIS 4 billion.As of December 31, 2023, total liabilities for the agreement, including financing costs, were estimated at approximately EUR 721 million. The remaining liability is approximately EUR 361 million and is expected to be repaid by 2032.In 2014, the first M-346 aircraft was delivered to the IMOD and was nicknamed "Lavi". In August of the same year, the Israeli Air Force conducted the first training flight of the Lavi aircraft.In June 2016, a representative of the Israeli military visited the company’s facility in Varese, Italy for the delivery of the remaining aircraft.The Lavi aircraft is used to train fighter pilots in the Israeli Air Force in the advanced stage of the pilot course. The training aircraft is used for training air combat, strike flights and operational deep strikes. The aircraft allows training in advanced radar and weapon systems, and command and control and electronic warfare systems, such as those found in the F-16, the F-15 and the F-35.In June 2023, Leonardo announced that it would upgrade the 'Lavi' M-346 training aircraft in the Israeli Air Force to an attack aircraft. The company will install a NEXTER 20 mm cannon on the plane to provide improved air-to-air and air-to-ground capabilities, thus turning it into a light combat aircraft.Elbit Systems provides the Israeli Air Force with maintenance services for Leonardo's Lavi training aircraft. As part of the contract between Leonardo and the IMOD, Elbit Systems, whose participation in the deal was valued at USD 420 million, established a comprehensive set of maintenance services and comprehensive logistical support for the training aircraft, and an advanced ground training system.&amp;nbsp;AW119KX training helicoptersIn February 2019, Leonardo was contracted by the Israeli Ministry of Defense to provide seven AW119KX single-engine helicopters for an estimated amount of USD 157 million. The purchase included a comprehensive training service and integrated training capabilities package, full flight simulators and other training devices, newly built facilities, and support and maintenance for 20 years for the Israeli Air Force flight school. Elbit Systems, which was Leonardo's subcontractor in the project, provides the Israeli Air Force with helicopter maintenance services for a period of 20 years.&amp;nbsp;In September 2020, the IMOD signed a supplementary agreement for the purchase of an advanced training package from Leonardo that will include five additional AW119KX training helicopters and two trainers for the Israeli Air Force's flight school. In return, the Italian Ministry of Defense will purchase launchers and 'Spike' missiles from Israeli state-owned company Rafael Advanced Defense Systems, and advanced trainers and simulators from a company established in partnership between Elbit Systems and Leonardo. This was a follow-up deal to the exchange deal between the governments of Israel and Italy, signed in 2011.In April 2022, Leonardo was awarded a USD 29 million contract by the U.S. Department of Defense to provide the IMOD with AW119Kx helicopters as part of foreign military sales to Israel.&amp;nbsp;In July 2024, Leonardo announced the launch of a comprehensive capability enhancement package for the M-346 integrated training system including the aircraft’s core avionics, navigation/identification, mission equipment and ground training capabilities.Tactical Radar SystemsIn June 2023, Leonardo signed a contract with the Israeli Ministry of Defense for the supply of tactical radar systems for vehicles in the amount of approximately NIS 8 million.Israeli Innovation AuthorityIn February 2023, Leonardo signed two agreements with the Israeli Innovation Authority and Ramot Tel Aviv University in the field of innovation.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gaza</t>
   </si>
   <si>
     <t>Liebherr International</t>
   </si>
   <si>
     <t>Germany, Switzerland</t>
   </si>
   <si>
     <t xml:space="preserve">A manufacturer of construction and mining equipment, specializing in cranes, aircraft parts and mining machinery.&amp;nbsp;Liebherr provides the largest portable excavators and cranes currently available in the Israeli market.
 The company&amp;#39;s heavy construction machinery was used in the construction of the separation Wall in the occupied West Bank. Liebherr 942 and 944 truck excavators were documented during the construction of the Wall on the land of the Palestinian village Ni&amp;#39;lin.
 </t>
   </si>
   <si>
     <t>Israeli Construction on Occupied Land, The Wall and Checkpoints</t>
   </si>
   <si>
     <t xml:space="preserve">Maersk (Mærsk) </t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>A.P. Møller – Mærsk A/S, also known as Maersk, is a publicly traded Danish shipping and logistics company that provides logistics services, ocean and inland transport, and air freight services in almost 130 countries.The company ships weapons and military equipment to the Israeli Ministry of Defense.Weapon Shipments for the Israeli Ministry of DefenseMaersk provides the Israeli Ministry of Defense (IMOD) with maritime transport services of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, Maersk is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows the companies Maersk, American President Lines, and ZIM to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the IMOD from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Maersk is the only company that operates regular shipping lines between the United States and Israel using ships flying the US flag. According to US law, security equipment purchased with US aid funds can only be transported on ships flying the US flag.In April 2025, it was reported that two Maersk container ships were transporting goods from the US Air Force Plant 4 in Fort Worth to the Israeli Air Force "Nevatim" base, from which the Israeli Air Force's F-35 squadrons that have participated in the widespread deadly attacks on Gaza since October 2023 operate. Air Force Plant 4 is a US government-owned facility that is operated by Lockheed Martin, the prime contractor in the international consortium that produces F-35 jets.In November 2024, the Maltese media published news about a Maersk ship named MARIO A that departed from the port of Algeciras in Spain towards Israel, loaded with American weapons intended for the Israeli military.On November 4, 2023, the container ship Maersk Chicago departed the ports of New York and New Jersey, USA, for Haifa, Israel, loaded with seven shipments weighing 75.6 tons classified as ‘tanks and other armored combat vehicles, motorized, whether or not armed, and parts of such vehicles’, specifically HEMTT vehicles, a type of Heavy Expanded Mobility Tactical Truck vehicle manufactured by Oshkosh Corporation. The shipment arrived in Israel on December 4, 2024, and four days later, an Oshkosh military vehicle was documented in southern Gaza carrying more than 30 Palestinians who were detained by the Israeli military before being transferred blindfolded and handcuffed to Israel. &amp;nbsp;Between September 2023 and September 2024, Maersk ships carried 2,110 US shipments registered as being shipped to or on behalf of the IMOD. Of these, 827 shipments were for armored vehicles, tactical vehicles, weapons systems, or parts thereof, including hulls, engines, specialized parts for armored personnel carriers and tactical vehicles, and parts for aircraft and projectile systems. 260 of these shipments carried Oshkosh Corporation’s Joint Light Tactical Vehicles (JLTVs), Medium Tactical Vehicles (FMTVs), and Heavy Expanded Mobility Tactical Trucks (HEMTTs). Oshkosh Corporation supplies the Israeli military with hulls for armored military vehicles and armored personnel carriers which have been used by the Israeli military in the occupied West Bank and Gaza. Additionally, 22 Maersk shipments of the "Namer" Armored Personnel Carriers and their parts were documented. The "Namer" APCs have been widely used by the Israeli military in its recent military invasion of Gaza. In February 2023, Oshkosh signed an agreement with the IMOD to produce hundreds of the Namer APCs variants for over USD 139.6 million, financed by US aid. For more, see Who Profits report: The Companies Supplying Weapons to Israel’s Attack on Gaza.Between October 2011 and July 2014, US-based military and security equipment manufacturers shipped 19,233 tons of cargo in 21 vessels and 157 voyages to Israel. The shipments were managed by Maersk, American President Lines, and Zim Integrated Shipping.Services to Settlement BusinessesMaersk provides shipping and logistics services to businesses operating in settlements in the occupied West Bank.On 19 April 2022 and 17 March 2024, Maersk delivered to the U.S. cargo from Psagot Winery, which is headquartered in the Sha’ar Binyamin Industrial Zone, near the settlement of Psagot in the occupied West Bank. The shipper’s address on both bills of lading listed the settlement of Psagot in the occupied West Bank.Between 22 May 2020 and 26 November 2023, Maersk delivered five shipments on behalf of Greennet Recycling and Waste Treatment with bills of lading indicating the company's address in the Yafit settlement in the occupied West Bank as the shipper's address. An additional bill of lading listed an address in the settlement of Tomer in the occupied West Bank.Between 1 March 2019 and 31 October 2024, Maersk assisted in transporting at least 327 shipments from Dead Sea Works of ICL Group to the US, with over 88 million pounds worth of salt products. Dead Sea Works, a wholly owned subsidiary of ICL Group, is engaged in the extraction of minerals from the occupied northern basin of the Dead Sea in the occupied West Bank.Between November 2020 and April 2021, Maersk provided shipment services of fertilizers and related products for four shipments of ICL Rotem of ICL Group that had a registered shipping address in the Mishor Adumim Industrial Zone, located in the Ma'ale Adumim settlement in the occupied West Bank.On 12 July 2019 and 18 August 2019, Maersk took part in the delivery of cargo to the U.S. for Top Greenhouses. The shipper’s address in both of the bills of lading referenced the settlement of Barkan in the occupied West Bank.Additionally, the company has provided shipping services for Haifa Chemicals, Keter Plastic, Netafim, Yamit Filtration and Water Treatment, and Adama, which provide services to settlements.&amp;nbsp;In addition, the company has provided shipping services for Elbit Systems and for JCB’s Israeli importer and distributor, Comasco Ltd., which provides JCB heavy machinery, equipment and maintenance services to the Israeli Ministry of Defense.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
@@ -1341,81 +1159,84 @@
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Labor, Settlement Enterprise, Settlement Production</t>
   </si>
   <si>
     <t>Meytag High Tech Ventures</t>
   </si>
   <si>
     <t xml:space="preserve">Technology accelerator incubator, mainly for the bio-medical industry.
 The company is located in Katzrin, an Israeli settlement in the occupied Golan Heights.
 </t>
   </si>
   <si>
     <t>Other, Pharmaceutical, Technology and Hi-tech</t>
   </si>
   <si>
     <t xml:space="preserve">Microsoft </t>
   </si>
   <si>
     <t>Microsoft Corporation is an American multinational technology corporation, one of the largest IT companies in the world.&amp;nbsp;The company is engaged in the development of products, services and devices of digital technology, artificial intelligence and cloud computing. Company products include Microsoft 365 (formerly Office 365), Microsoft Cloud, Microsoft Windows, Microsoft Teams, Azure, GitHub, LinkedIn, Skype, Dynamics, Xbox, and Nuance.&amp;nbsp;Microsoft has a history of deep engagement with the Israeli high-tech industry and close ties to the Israeli military.&amp;nbsp;Through its fully-owned Israeli subsidiaries, the company provides services to all Israeli government offices, including the Israeli Ministry of Defense (IMOD), the Ministry of National Security, and the Population and Immigration Authority. The company provides a wide range of software and cloud services to the Israeli military and security bodies in Israel, including the Israel Police and the Israel Prison Service.Microsoft Israel is one of the three strategic centers of Microsoft worldwide, and one of the company's largest leased international properties spaces. In November 2023, Microsoft launched its first cloud region in Israel, with an estimated investment of hundreds of millions of USD.Services to the Israeli Military&amp;nbsp;Microsoft provides the Israeli Ministry of Defense with software, professional services, cloud computing and cloud storage services,&amp;nbsp;and artificial intelligence tools.&amp;nbsp;Microsoft has provided the Israeli military with artificial intelligence (AI) and cloud computing services that were used for mass surveillance of Palestinians in the occupied West Bank and Gaza, and for targeting airstrikes in Gaza during the Genocide.Cloud-based Surveillance System&amp;nbsp;Microsoft provides cloud storage services to the Israeli military, which have been used for mass surveillance of Palestinians in the occupied West Bank and Gaza.&amp;nbsp;Microsoft Azure cloud-based storage platform was used for the storage of data files of millions of phone calls obtained through broad mass surveillance of civilians in Gaza and the West Bank by the Israeli Intelligence Corps unit, Unit 8200.&amp;nbsp;For over a period of at least three years, Microsoft servers were used to store recordings of millions of phone calls made daily by Palestinians in Gaza and the West Bank, which were collected by the unit for expansive and intrusive surveillance of Palestinians. Microsoft worked closely with Unit 8200 engineers to design and implement security measures fitted for the unit's security standards and provided the unit with access to a customized and segregated area on its Azure cloud platform to store data on Microsoft servers. According to media reports, the recordings held in Microsoft Azure were used to identify bombing targets for airstrikes in Gaza during the Genocide and for carrying out military activities in the West Bank. In September 2025, Microsoft announced it had blocked Unit 8200's access to some of its cloud services, following an exposure by the&amp;nbsp;Guardian.&amp;nbsp;Gaza Genocide&amp;nbsp;Microsoft has provided various products and services to dozens of units in the Israeli military during the Gaza Genocide. Microsoft professional teams have worked closely with Israeli military units to develop products and systems, and Microsoft personnel provided professional workshops for soldiers.&amp;nbsp;According to journalistic&amp;nbsp;reports, leaked commercial records revealed that between October 2023 and January 2025, Microsoft provided cloud computing and artificial intelligence services to the IMOD for dozens of units in the Israeli military in the air, ground, and naval forces, and the intelligence corps. The artificial intelligence services included translation, OpenAI's language model, a speech-to-text tool, an automatic document analysis tool, and other tools. Such units included Unit 8200 of the Intelligence Corps; Unit 81 technology unit of the Special Operations Directorate; the Sapir Unit of the Intelligence IT Division; the Ofek Unit responsible for the military's target bank and for the development of systems in the Air Force; the Matzpen Unit, the largest software body in the Israeli Military responsible for the development of operational systems and combat support systems; and the Military Attorney's Office.&amp;nbsp;Additionally,&amp;nbsp;Microsoft works in collaboration with the Israeli military’s Mamram Unit, an abbreviation for the Center of Computing and Information Systems, in the Computer and IT Directorate. Among others, the unit developed and operates the Israeli military cloud used to operate the Israeli military's "target bank", which has been used in the Israeli attacks on Gaza, and a platform that enables intelligence gathering.Rolling Stone SystemMicrosoft provides Azure cloud services, various Office applications, and the Microsoft CRM system to maintain the Israeli military's "Rolling Stone" system, which is used to manage and control the Palestinian population and movement registry in the West Bank and Gaza. The system is operated by the Israeli military's ICT and Cyber Unit for collecting data on Palestinian residents and monitoring their movement through checkpoints.&amp;nbsp;Services to the Coordinator of Government Activities in the Territories&amp;nbsp;In March 2025, the Israeli military’s Coordinator of Government Activities in the Territories (COGAT) published a public tender for the establishment of a call center to manage public inquiries for the Israeli Civil Administration (ICA) in the West Bank and the Gaza District Coordination and Liaison (DCL). According to the tender documents, Microsoft Israel provides the ICA with the Microsoft Copilot chatbot system as well as various Office programs and a Microsoft CRM system.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Al- Munaseq appMicrosoft provides cloud platform services to the Israeli Civil Administration (ICA) in the occupied West Bank, used to facilitate Israel's permit regime to control and monitor Palestinians' movement.&amp;nbsp;The “al Munaseq” application, the Coordinator in Arabic, is a phone app operated by the Israeli Civil Administration in the occupied West Bank to manage the issuance of movement and work permits for Palestinians in the occupied West Bank and Gaza under Israel's permit regime. The application was developed by the Israeli military and runs on the Microsoft Azure cloud computing platform. The app is used to manage the issuance of permits and biometric smart cards, which Palestinian residents of the West Bank are required to hold in order to cross Israeli checkpoints, also within the West Bank.Palestinian residents are required to download the app in order to access their permits and are compelled provide personal information that is stored by the ICA. The app requires to provide name, ID and phone number, as well as to give access to their phone’s IP address, device ID, operating system ID, browser ID, geolocation information, access to the camera and to files stored on the mobile device, consent to the extraction and storage of the data by the Israeli military, and of sharing the information with third parties such as other Israeli government and security authorities. For some actions in the app, a location and a photo must be provided.Palestinian residents of the West Bank are also required to use the app to schedule an appointment at the military District Coordination and Liaison Office (DCO) to issue a resident card and a smart card, which they are required to hold in order to enter and stay in the “Seam Zone” area of the occupied West Bank. The Seam Zone is an area between the Israeli Separation Wall in the occupied West Bank and the Green Line that has been declared a closed zone by the Israeli military, where Palestinian residents are required by the Israeli military to carry smart cards issued by the ICA. Palestinians are also required to use the app to issue the permits needed to cross the Green Line for medical purposes, family visits, travel abroad, etc., as part of Israel's oppressive permit regime. In addition, Palestinians working inside Israel and in Israeli settlements are required to use the app to access their work permits. For an employment permit, their personal details are uploaded online and available for review by Israeli employers, and the information is transferred to the Ministry of Construction and Housing.&amp;nbsp;Military Cloud PlatformMicrosoft provides its Microsoft Azure cloud computing platform for the Israeli military's public cloud.&amp;nbsp;The military cloud platform, based on Microsoft Azure, is designed to make the military's work environment accessible on smart devices, including personal computers and mobile phones, and allow secure access to unclassified information for regular and reserve personnel.&amp;nbsp;In April 2023, the IMOD published an integration tender for the provision of Microsoft 365 services, among others, to the Israeli military worth tens of millions of NIS for a period of three years, with an option for extension. The tender was led by the Mamram Unit, the military's Central Computing System Unit, in cooperation with the ICT Corps. As part of the agreement, Cellcom was selected to manage services from the Azure-based military cloud platform.Microsoft Azure ServersMicrosoft Azure servers were also used to establish military applications developed by the Israeli military IT and Cyber Defense Division. The company provided the military with servers to store the applications' information, and senior programmers of the company guided and advised in the development process.Services to the Digital and IT DivisionMicrosoft provides cloud infrastructure for the Digital and Information Technologies Division at the Ministry of Defense, which is responsible for the development and maintenance of information systems, cyber protection, data management, and technological innovation of all of the Ministry of Defense's core systems, integrating advanced artificial intelligence solutions.Microsoft Smart GlassesIn 2016, the Israeli military published a video presenting its use of Microsoft’s augmented reality smart glasses, Microsoft Hololens, for augmented battlefield training to help with battlefield strategy and training.Collaborations with the Israeli Military&amp;nbsp;In September 2023, Microsoft participated in the annual conference of Mamram unit's graduates with a lecture given by a representative from Microsoft Southeast Europe.In August 2023, a developer conference was held at Microsoft Israel offices with the Shahar Unit, the software house for organizational systems of the Israel military combat management and support under the ICT Division. About 150 soldiers, officers and consultants from a selection of development frameworks in the army participated in the conference, and lectures and professional discussions were held on Kubernetes, React, cyber defense, testing, knowledge management and innovation.In July 2023, Microsoft Israel R&amp;amp;D Center's chief scientist participated in a conference held at Ben Gurion University at the initiative of the Mamram Unit alumni association on the issue of Artificial Intelligence and the integration of information technologies in the Israeli military. The commander of the Lotem Unit, the Israeli military brigade for operational technological strengthening, also participated in the conference.&amp;nbsp;Courses for the Israeli militaryIn April 2024, Microsoft Israel hosted a group from the "Combatants to Hi-Tech" program, held in collaboration with the Ministry and the Israeli army, for a TypeScript workshop developed in Microsoft, a lecture and a tour given by the company's employees. The "Combatants to Hi-Tech" program is a prestigious program designed to integrate combat fighters into the high-tech industry using their combat experience.In December 2022, Microsoft Israel launched a free cyber training program for the Israeli military's veterans in collaboration with the Israeli military. The program offers free training courses in the field of information security and Microsoft's cyber solutions for the purpose of integration into cyber security positions in the hi-tech industry.In 2021, the Israeli military introduced an Artificial Intelligence training course established in partnership with Microsoft, accessible to every soldier from a mobile phone or computer for free. The course was established by the Shiloh Brigade (acronym for Combat Methods and Innovation), which deals with the development of innovative multi-armed combat methods, together with Microsoft and the military Tactical Command College.&amp;nbsp;In 2021, Microsoft took part in a hackathon of the Israeli military, which took place at a military base, where Israeli soldiers developed new technology for military operational use with the assist of Microsoft mentors. The new developments included a “Settlement Defense” app, designed to assist soldiers guarding Israeli settlements, and a manual weapon calibration system for shooting training for combat soldiers.In 2007, the Israeli military announced that soldiers in the military’s computing and cyber studies unit can get free training in a Microsoft course that was developed by the company according to the requirements of the military.In early 2000, Microsoft signed an agreement with the Israeli military to provide programming courses programs that grant soldiers with the company's recognized degrees.Collaboration with the Israeli Military and the Ministry of EducationMicrosoft has worked in cooperation with the Israeli military and the Israeli Ministry of Education to encourage high school students to excellent in computer science and technology. Engineers from the company lecture at schools alongside military officers who give preparatory lectures for military service.Microsoft collaborated with the Israeli military in “Hadarim” project, which offers high school female students to join a prestigious pre-military program designed to integrate them in high-tech units in the Israeli military.Software ServicesIn 2002, Microsoft was contracted to provide unlimited software products and implementation services for the Israeli military, the IMOD and other security forces for a period of 3 years for the amount of $100 million. The contract included cooperation between the company and the military’s software developers.&amp;nbsp;In 1999, Microsoft signed a NIS 50 million agreement with the Israeli military to regularize the use of Microsoft software in military departments. The agreement constitutes one of the largest software licensing deals ever signed in Israel, at the time. An additional agreement was signed to formalize the use of Microsoft software systems in the military and Israeli Ministry of Defense.Services to Settlements&amp;nbsp;Ariel UniversityMicrosoft provides its products and services to Ariel University, located in the settlement of Ariel in the occupied West Bank. The university offers Microsoft certification courses that grant an international certificate recognized by the company.The Ariel Engineering College of Technology, also known as the Ariel Engineering Center, based at the Ariel University campus, is recognized as an IT ACADEMY by Microsoft and is authorized to grant certification on behalf of the company. The certification is done under the supervision of Microsoft, and the course includes preparation for the certification exams required by Microsoft.In January 2025, Microsoft Israel hosted students from the Software Engineering Department at Ariel University for a tour of the company's campus. The company gave the students a lecture on cybersecurity and information security and assistance in preparing for job interviews for successfully integrating into the high-tech industry.Additionally, Microsoft grants free use of its software applications to students at Ariel University. Every student at the university is entitled to receive the full Office 365 software package and Microsoft Teams for free use on their personal computers, tablets, and smartphones, free of charge for the entire duration of their studies.&amp;nbsp;In September 2022, Ariel University published a call for three Microsoft research grants for researchers from Israeli universities. Microsoft has offered three research grants to researchers from Israeli universities in collaboration with the Inter-University Computation Center, which the head of the Computer and Information Systems Division at Ariel University is on its executive committee.In July 2022, Microsoft Israel hosted the Ariel hackathon (Hack-AU) in its offices with the participation of 150 students from the university and 40 professional mentors in various fields.In May 2022, Microsoft hosted the Ariel University hackathon, organized by Ariel University and the Ariel Student Association.Ma’ale Adumim Department of EducationIn 2019, the Education Department of Ma'ale Adumim settlement entered a joint venture with Microsoft to implement the use of Microsoft applications for all students and teachers in schools in the settlement, with trainings held by representatives of Microsoft.Services to the Israel Police&amp;nbsp;Microsoft provides products and cloud services to the Ministry of National Security (formerly the Ministry of Public Security), including to the Israel Police and Israel Prison Service.&amp;nbsp;As part of an agreement between Microsoft and the Israeli government, Microsoft products are embedded as an integral part of the Israel Police’s computer systems and form the basis and infrastructure for additional systems that the police use regularly. The police uses Microsoft Azure cloud services as a platform for administrative and operational cloud services.&amp;nbsp;In November 2025, Microsoft was contracted, with exemption from tender, as the sole supplier to provide the ministry with maintenance and licensing services for Microsoft products from January 2026 until the end of December 2028 for USD 550,000.&amp;nbsp;Microsoft software and services are widely deployed in the ministry's core systems and other systems, including Microsoft SQL, RDS, Dynamics CRM, SharePoint, Project, System Center, and Visio systems.&amp;nbsp;In August 2024, the Israel Police published a tender for the purchase of Microsoft Azure Active Directory licensing. According to the tender brochure, as a prerequisite for participation in the tender, the bidder must be an authorized reseller of Microsoft for the supply of its products and licenses in Israel.The Israel Police use Microsoft Tenant, which provides a secure digital space within Microsoft's cloud (like Azure or Microsoft 365), and serves as a central hub for all users, devices, data, and licenses.&amp;nbsp;In January 2024, Microsoft Israel was contracted by the Israel Police as sole supplier, with an exemption from tender, to provide Microsoft Premier expert services and maintenance until the end of December 2026 for NIS 3,600,000. Also in January 2024, the Israel Police contracted&amp;nbsp;Ness A.T. for the purchase of Microsoft Azure cloud services. Between 2019 and the end of 2022, the Israel Police contracted Ness A.T. for the purchase of licensing for Microsoft products for NIS 16,000,000.In December 2022, Microsoft Israel was contracted, with an exemption from tender, by the Israeli Police to provide Microsoft Azure Cloud Services for NIS 4 million for six months starting January 2023. Also in December 2022, the company was contracted with an exemption from tenders by the Israeli Police to provide licensing for Microsoft products for NIS 16 million from January 2023 until December 2025.In 2021, Microsoft was contracted to be the sole supplier of software support services for Israel police for the amount of NIS 250,000. In 2020, the company was contracted to provide cloud services for Israel Police for the amount of NIS 7 million. In 2019, the company was contracted to provide Microsoft Azure cloud services for NIS 3.5 million.Services to the Israel Prions Service&amp;nbsp;Microsoft provides its licensed products to the Israel Prison Service (IPS).In April 2024, Microsoft Israel was contracted by the Israel Prison Service as sole supplier, with an exemption from tender, to provide Premier support services until the April 2027 for NIS 2,674,620.In 2021, Microsoft was contracted to provide software consulting services for the Israel Prison Service for the year 2022, for the amount of NIS 796,415. In 2020, the company was contracted to provide the same services for the amount of NIS 793,893. In 2019, the company was contracted to be the sole supplier of computing products for IPS until 2022. Between 2017 and 2019, the company was contracted to provide software and servers support and consulting services for IPS.Services to the Population and Immigration AuthorityIn December 2025, the Population and Immigration Authority (PIBA) contracted Microsoft Israel as the sole supplier of Microsoft products for a period of 3 years, from January 2026 to the end of December 2028, for NIS 2,065,000. The Population and Immigration Authority makes extensive use of Microsoft products, including Visio, Project, SharePoint, SQL technologies and servers, which are widely deployed in the authority's core systems.&amp;nbsp;Services to the Israeli GovernmentThe Israeli government has an agreement with Microsoft that authorizes any government office to purchase Microsoft products from one of the company’s authorized suppliers, with almost no restriction. In 2010, the Government Procurement Administration in the Accountant General's Division signed a central agreement with Microsoft for approximately NIS 300 million over three years, for the purchase of licenses for operating systems and Office for workstations, licenses for servers and other additional products for all government ministries and authorized units.&amp;nbsp;NaqabIn June 2023, Microsoft opened a new office in the hi-tech park “Gav-Yam” in the city of Be'er Sheva in the Naqab. The industrial park is located next to the Israeli military telecommunication base and Computer Service Directorate campus, and was built as part of a Southern Relocation plan led by the Israeli Ministry of Defense. This military and industrial development plan was designed to relocate technology companies alongside military elite tech units to the Naqab in order to enhance the integration of soldiers from Cyber units in work in high-tech companies at the end of their service. This project is part of a greater attempt to strengthen Jewish settlement and development in the Naqab while Palestinian Bedouin communities in the region face forced displacement and de-development by Israeli authorities. For more on Development &amp;amp; Military Projects in the Naqab see Who Profits’ interactive map:&amp;nbsp;Tools of Dispossession in the Naqab.</t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Gaza, Naqab, West Bank</t>
-[...1 lines deleted...]
-  <si>
     <t>Mifram Group</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli company that develops security and defense products.
 The company provides security equipment to the Israeli army, and shielding walls for the southern border. Company products were mostly developed during Israeli assaults on Gaza and Lebanon.
 The company has provided security solutions for an Israeli army base in the occupied Syrian Golan. In addition, it has provided security services for the army base in Anatot military base.
 Mifram developed mobile watch towers and checkpoints&amp;nbsp;for military and security use that can be assembled easily, as well as&amp;nbsp;&amp;ldquo;Bodyguard&amp;rdquo;, a mobile personal protection unit.&amp;nbsp;These products are used by the Israeli army in the occupied West Bank.
 Company equipment was documented in Hebron, and the Qalandiya and Huwara checkpoints in the West Bank.
 </t>
   </si>
   <si>
     <t>Mitsubishi Motors Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Japanese corporation that designs, develops and manufactures motor vehicles.
 Mitsubishi vehicles are used by the Israeli military and Border Police.
 In 2022 and in 2019, the Israeli Ministry of Defense (IMOD) published a tender for re-modeling of Mitsubishi Triton vehicles used for driving lessons by the military. In 2020, the IMOD published a tender for the acquistion of rims for 2020-2022 Mitsubishi vehicles.
 In 2019, the IMOD published a tender for the maintainance of Mitusbishi Pajero vehicles.&amp;nbsp;
 In 2014, the Israeli military purchased about 3,500 Mitsubishi Attrage vehicles for the use of military officers. In November 2021, the Israeli military announced it will replace 800 of its Mitsubishi Attrage vehicles by April 2023.
 In 2012, Mitsubishi&amp;nbsp;Pajero vehicles were documented used by Israeli Civil Administration personnel in the distribution of house demolition and confiscation orders in Area C in the occupied West Bank.
 Mitsubishi Triton vehicles are also used by the Israeli Police as police cars. In 2019, the Israeli Police announced the purchase of Mitsubishi Outlander off-road vehicles.
 </t>
   </si>
   <si>
     <t>Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
   </si>
   <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Molitan Industries</t>
+  </si>
+  <si>
+    <t>Israel, Occupied Palestinian Territory</t>
   </si>
   <si>
     <t xml:space="preserve">A private Israeli manufacturer of sewing thread.
 The company operates a factory in Barkan I.Z, a settlement industrial zone in the occupied West Bank.
 </t>
   </si>
   <si>
     <t>Motorola Solutions</t>
   </si>
   <si>
     <t>Motorola Solutions, Inc. is an American provider of communication products, video equipment, telecommunications equipment, software, systems and services. The company provides products, services and technological solutions for military and security agencies which include Converged Information Security Management, Communications Command &amp;amp; Control, Mobile Radio Systems &amp;amp; Devices, Broadband LTE Systems and Devices, Cybersecurity Services &amp;amp; Products and Alarm Systems.Motorola Solutions works closely with the Israeli military and defense establishment.&amp;nbsp;Services to the Israeli Military&amp;nbsp;The company is the sole supplier of the Israeli military's independent cellular network and its specialized smartphone devices, which provide the military with an independent, closed and secure network to allow unique encrypted communication abilities.Military Cellular network&amp;nbsp;Motorola Solutions is the sole supplier of the 4G military cellular network for the Israeli military.&amp;nbsp;&amp;nbsp;In 2014, Motorola signed a sole supplier contract with the Israeli Ministry of Defense (IMOD) to establish a fourth-generation cellular network for the Israeli military.The "Military Cellular" project replaced the previous TETRA technology based military wireless telephony system developed by Motorola, the "Mountain Rose" system, with a system based on civilian standards in 4th cellular technology (LTE).Mountain Rose&amp;nbsp;Motorola developed and provided the Israeli military’s first military wireless telephony system.&amp;nbsp;In 2000, Motorola Israel won a tender to establish an encrypted cellular network for the Israeli military. In 2004, Motorola completed the establishment of the network, which was named "Mountain Rose", with an investment of approximately US$ 100 million.&amp;nbsp;The network, which was the first of its kind in the world, included a protection and encryption system developed by the military and is not linked with civilian communication networks. As part of the project, Motorola provided several thousand cellular devices to commanders in the operational units in the military. The system was a specifically designed mobile system for field conditions and used by Israeli soldiers in the occupied West Bank.&amp;nbsp;Mountain Rose was based on the TETRA standard, which was designed to provide a wireless radio communication solution for governments and military entities, and its main function was encrypted group walkie-talkie calls for the Israeli military.&amp;nbsp;4G Cellular NetworkIn 2014, the IMOD signed a follow-up agreement with Motorola, under a sole supplier contract to establish a fourth generation (4G) cellular network. Motorola performed the integration work and incorporated the encryption components. Motorola selected Ericsson to establish the network core and Partner Communications to provide the radio communications backbone for the military network.In April 2021, the IMOD published a Request for Information (RFI) prior to a tender to establish a fifth-generation cellular network for the Israeli military. Motorola Solutions contacted the IMOD and demanded that the request be withdrawn. Following its appeal, the ministry withdrew the application. According to media publications, Motorola offered the military a sole supplier agreement in exchange for NIS 1.5 billion over a long period.&amp;nbsp;Military Smartphone&amp;nbsp;Motorola Solutions is the supplier of the Israeli military encrypted smartphone devices.&amp;nbsp;Motorola Solutions Israel supplies the Israeli military with the Lex M20 smartphones, manufactured by Motorola, adapted to the military's operational needs. Motorola smartphones are used by all branches of the Israeli military, according to their operational needs, and can communicate with most of the military's communications systems. The smartphone is connected to Partner's cellular infrastructure.&amp;nbsp;In January 2014, Motorola Solutions was contracted by the IMOD to supply the Israeli military and security forces with the first Israeli military encrypted smartphone and to provide support and maintenance for the network and devices for a period of 15 years for US$ 100 million. The new military cellular devices were integrated alongside the "Mountain Rose" system until it was replaced in 2018.In 2017, the military inaugurated the first smartphones for use by units in the field, and they have been in use since 2018.&amp;nbsp;The Motorola Lex M20 smartphones have a 4th generation (4G) system with a secure and encrypted infrastructure, and a wide variety of built-in applications adapted to the operational needs of each military department. They allow work on military systems from the field over a secure network, without connection to an external network. At the time, it was the only smartphone in Israel that could make Voice over Long-Term Evolution (VoLTE) calls on the 4G infrastructure, a capability that did not yet exist in civilian smartphones.The smartphones allow encrypted calls, sending encrypted emails, transferring digital media, navigation capabilities, and even managing a diary. The devices allow soldiers in the field to text, take pictures, talk on the phone with each other and even with the pilot above them. For example, the devices allow a pilot to talk to the Navy captain using the cell phone and both can see the same media at the same time. The smartphones have an interface identical to Android, which includes widgets and a military-developed GPS.&amp;nbsp;The device interface and encrypted operating system were developed by the Israeli military ICT and Cyber Defense Division "Maof" department to adapt to the needs of soldiers in the field while maintaining optimal information security. The department is also responsible for developing communication and network systems, developing means in the field of satellite communications, cellular communications, control posts, intelligence systems, and many classified systems.Gaza&amp;nbsp;Motorola’s 4G military cellular network and smartphones devices have been used by the Israeli military during the ongoing Israeli military operation and the invasion of Gaza.&amp;nbsp;Since October 2023, with the Israeli invasion of Gaza, the Israeli military has expanded the coverage of its independent cellular network, supplied by Motorola, to the Gaza Strip area. According to publications in Israeli media from December 2023, the Motorola smartphone devices have been used by the Israeli military in fighting inside the Gaza Strip.&amp;nbsp;The devices were used by soldiers inside the Gaza Strip during the fighting to communicate with each other in an encrypted manner from different locations. They were also used by soldiers for personal calls made from within the Gaza Strip.&amp;nbsp;The devices allowed department and company commanders to communicate in an encrypted manner, to send messages, files, and encrypted emails from the battlefield, and soldiers in Gaza to text, take pictures, and even talk with the pilot above them, for improving combat effectiveness on the battlefield.&amp;nbsp;Between October 2023 and December 2023, the number of these devices used by the Israeli military doubled.&amp;nbsp;Services to the Israeli Civil Administration in the West Bank&amp;nbsp;Motorola Solutions has provided equipment to the Israeli Civil Administration (ICA) in the West Bank located in the settlement of Beit El.&amp;nbsp;In October 2023, the company&amp;nbsp;provided&amp;nbsp;the ICA with equipment for the ICA&amp;nbsp;Population&amp;nbsp;Registry for NIS 15,267.55.&amp;nbsp;In January 2021, the company&amp;nbsp;provided&amp;nbsp;the ICA with walkie-talkies for NIS 24,749.83.&amp;nbsp;In September 2019, the company&amp;nbsp;provided the ICA with walkie-talkies for the&amp;nbsp;Central Supervision Unit for NIS 60,644.61. The ICA Central Supervision Unit is responsible for applying Israeli military law enforcement and security legislation in Area C in the occupied West Bank.&amp;nbsp;&amp;nbsp;The unit is tasked with preserving expropriated state lands and military zones, disconnecting illegal water connections, and land expropriation.Additional ServicesIn December 2021, Who Profits documented the presence of a camera designed by Motorola's subsidiary, Avigilon, in the Cave of the Patriarch in Hebron, in use by the Israeli military.Portable Sirens SystemThe company manufactured portable siren systems for the Israeli military. In 2014, several months following the Israeli military attack on Gaza, the military began the purchase of hundreds of portable sirens manufactured by Motorola Systems, developed by the Israeli military Home Front Command and ICT Corps.&amp;nbsp;CheckpointsZramim System&amp;nbsp;Motorola Solutions Israel is the developer and establisher of the "Zramim" System which is deployed in checkpoints in the occupied West Bank.&amp;nbsp;The Zramim System is used to issue a driver card to coordinate Palestinian truck drivers' entry to Israeli checkpoints in the occupied West Bank. The system is deployed at the Tarkumiye (Tarqumiyah), Gilboa (Jalamah), and Sha'ar Ephraim (Irtah) checkpoints, which are used for the transfer of goods.The system, presented in 2020 by the Israeli Ministry of Defense Crossing Authority, is for Palestinian drivers, merchants and transport companies who must register their personal information in the system. Palestinian drivers are required to provide official personal documentation and have their photo taken in order to issue the card in the system.&amp;nbsp;According to a response from the Israeli Ministry of Defense (IMOD) received in June 2024 to a Freedom of Information request submitted by Who Profits, in 2019, Motorola Solutions Israel won a tender to develop and establish the system for the IMOD Crossing Authority. As part of the agreement, the company was required to provide both the software and hardware, including all end-system equipment required to operate the system.&amp;nbsp;Distress Systems for Checkpoints&amp;nbsp;Between 2009 and 2014, Motorola Solutions Israel provided the Israel Police with Distress Systems for checkpoints in the occupied West Bank and East Jerusalem, including Checkpoint 300 (Rachel), Qalandiya Checkpoint, and A-Zaytoun (Zeitim) Checkpoint.&amp;nbsp;The system sends distress alerts from checkpoints via transmitters and satellite to radios and computerized distress centers adapted with dedicated Motorola equipment, installed and maintained by the company over the years.Between 2009 and 2014, Motorola Solutions Israel was the exclusive developer and manufacturer of communication and distress systems deployed at Israeli checkpoints in the occupied West Bank and East Jerusalem, and the Israel Police headquarters in the Old City of Jerusalem. These include the Bethlehem (Checkpoint 300/Rachel), Qalandiya (Atarot), and a-Za'ayyem (Zeitim) checkpoints, operated by the Israel Police, and the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City. The company also provided the systems for the Jerusalem District Police facilities in occupied East Jerusalem, including the Israel Police David District headquarters in the Kishle compound in the Old City.&amp;nbsp;The company was the sole supplier of the systems and provided unique management software, VHF radios, and an operation application. The systems alert via relays and satellite to radios and computerized distress system centers adapted to the system, operated with dedicated Motorola equipment installed and maintained by the company over the years.&amp;nbsp;In January 2014, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of distress systems in checkpoints until the end of December 2014 for NIS 138,000. In 2013, the company was contracted by the Israel Police to provide these services for NIS 134,000. In 2012, the company was contracted by the Israel Police to provide these services for NIS 131,000. In 2011, the company was contracted by the Israel Police to provide these services for NIS 115,000. In October 2009, the company was contracted by the Israel Police, with an exemption from tender, to provide these services until the end of December 2010 for NIS 132,763.Allenby Crossing&amp;nbsp;In 2024, the company was contracted by the Population and Immigration Authority to provide shielding for communication rooms in Allenby Bridge Crossing for NIS 30,308. The Allenby Bridge crossing, which is under the control of Israeli authorities, is the only access for West Bank residents to travel abroad.The Israeli Military Intelligence Campus in the NaqabIn 2022, Motorola Solutions Israel was selected as a subcontractor to establish, operate and maintain the ICT communications system for the Israeli military Intelligence campus “Kiryat Hamodi’in” in the Naqab.&amp;nbsp;The Campus will host the military’s Intelligence operations and house about 12,000 soldiers and officers of the Intelligence, Cyber and Technology units, as well as the headquarters units of the Intelligence Division. The project, led by Shikun and Binui, is carried out in accordance with the special requirements of the military’s Intelligence Corps using advanced technologies.&amp;nbsp;Services to Settlements&amp;nbsp;Population and Immigration Authority&amp;nbsp;The company provides equipment and services to the Population and Immigration Authority offices located in settlements in the occupied West Bank.&amp;nbsp;In March 2021, the company won a tender from the Population and Immigration Authority to provide supply, installation and maintenance of technological security systems, maintenance of existing systems and provision of patrol and hotline services at the Authority’s offices. In April 2024, the Authority extended Motorola’s contract until April 2025 for NIS 1,755,000.In 2023, the company provided an addition to the access control system for the&amp;nbsp;Population and Immigration Authority office in the settlement of Beitar Illit for NIS 10,519. Also in 2023, the company installed a biometrically controlled door for the&amp;nbsp;Authority’s office in the settlement of Ariel for NIS 3,161.&amp;nbsp;In 2022, the company provided protection systems for the Authority’s office in the settlement of Sha’ar Binyamin for NIS 71,237. Also in 2022, the company provided protection of a new office for the Authority in the settlement of Beitar Illit for NIS 63,179. Also in 2022, the company provided protection for a new office for the Authority in the settlement of Beitar Illit in the occupied West Bank for NIS 63,179.In 2021, the company provided the Authority with a low voltage system for the settlement of Ariel for NIS 34,125.&amp;nbsp;Ariel Industrial ZoneIn 2023, the Ariel Economic Company issued a tender for the supply, installation, operation, and maintenance of a technological protection system and perimeter security cameras at the Ariel Industrial Park Industrial Zone. The tender includes integration and interface to an existing central Motorola Command and Control system installed at the Ariel settlement Municipality headquarters.&amp;nbsp;The Ariel Industrial Zone stretches over 850,000 square meters of land, of which about 650,000 square meters are occupied by factories.&amp;nbsp;Services to Settlement Authorities&amp;nbsp;In April 2021, Motorola Solutions won a tender from the settlement of Ariel municipality for the supply, installation and maintenance of technological security systems for NIS 300,000. According to a tender for a Protection Project for the Ariel Industrial Zone published in June 2023, a Motorola Command and Control system is installed at the Ariel Municipality security center. In 2018, the company won a tender for the provision of physical and technological security measures for the Ariel settlement municipality.According to its website, the Jordan Valley Regional Council is using Motorola’s command and control system, Avigilon camera manager, Motobridge communication software, LPR cameras, buses cameras software and Motorola Events Calendar. The regional council includes over 20 Israeli settlements in the Jordan Valley in the occupied West Bank.In 2019, Motorola Solutions Israel won a tender for the provision and operation of remote communication system for the Mateh Binyamin settlement regional council and the settlement of Modi'in Ilit in the occupied West Bank. Mateh Binyamin Regional Council which has 47 Israeli settlements and outposts under its authority in the occupied West Bank.&amp;nbsp;In 2018, the company won a tender for the provision of technological security measures for the Kiryat Arba settlement regional council.In 2016, the Efrat settlement local council allocated NIS 170,000 for the purchase of radio systems from the company.The Jerusalem Light RailIn 2022, Motorola Solutions was contracted to provide security cameras and entrance control project for the Jerusalem Light Rail’s Green Line. The project included thousands of cameras and video management systems to be deployed along the line’s route.The Jerusalem Light Rail (JLR) network is a large-scale Israeli transport infrastructure project connecting large settlement blocks in occupied East Jerusalem to the center of the city and its western side, creating territorial continuity and easing settler movement on both sides of the Green Line. The JLR Green Line route connects the Gilo settlement neighborhood in East Jerusalem to Mt. Scopus, passing through the city center and the settlement neighborhoods of Ramat Eshkol, Ma’alot Dafna and French Hill, with 17 stops in settlement neighborhoods.For more on the Jerusalem Light Rail, see Who Profits’ updates&amp;nbsp;Developments in the Expansion of the JLR Network: The J-Net Project and&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.&amp;nbsp;Surveillance in Jerusalem&amp;nbsp;The company provides technological response to security, safety, and traffic control, including installation and operation of Command-and-Control systems for the Jerusalem Municipality's security system. The system is based on Motorola's MotoClock software and manages all security components in the city.&amp;nbsp;The company has been chosen to lead a project that includes thousands of security cameras deployed throughout the city, equipped with artificial intelligence and analytics abilities that can search for a person or vehicle based on identifying marks. Motorola cameras are deployed throughout the city, including in East Jerusalem.&amp;nbsp;In May 2021, the company was awarded a tender from the Jerusalem Municipality for the supply, installation and maintenance of security components in municipal institutions and facilities and in public spaces.MotoEagle Wide Area Surveillance SystemMotorola Solutions Israel has provided the IMOD with a Wide Area Surveillance System (WASS), known as MotoEagle since 2005 in a NIS 400 million project. The system was documented in Israeli settlements in the West Bank and in the separation wall apparatus.The radar detectors’ system was installed in dozens of Israeli settlements and outposts in the West Bank, including Hebron, Karmei Tzur, Bracha, Tekoa, Otniel, Beit Hagai, Eli, Rehelim, Kfar Tapuach, Elon More, Talmon and Shilo. The system was documented in 2016 in the settlements of Tekoa and Nokdim in the occupied West Bank, and in 2015 in the settlements of Shilo and Eli in the occupied West Bank. In some cases, the radar stations were erected on private Palestinian land, preventing Palestinian movement.The system was also used in the Separation Wall complex, in the wall around Gaza, and in military bases and includes radars and cameras to detect human movement.Services to the Israel Police and the Ministry of National SecurityNitzan Communication System&amp;nbsp;Motorola Solutions is the sole supplier for the Israel Police's digital national communication system "Nitzan".In 2008, the Israel Police contracted Motorola Solutions Israel to establish a digital communications system. The system, developed by Motorola Solutions and the Israel Police, serves as the national communications system that constitutes a central means of command and control of the Israel Police.Motorola has been the sole supplier for the establishment, installation and maintenance of the Nitzan System. The contract with Motorola included the establishment of the system infrastructure, its expansion from time to time according to the operational needs of the police, the implementation of software and hardware version updates, and ongoing and continuous maintenance of the main system. The company provides Motorola radios and the MotoBridge software developed by the company for operating the system.&amp;nbsp;The system has been operated by the Israel Police since 2010 and serves as the operational communication system of the Israel Police.&amp;nbsp;In 2010, the company was contracted in a separate tender to provide procurement and maintenance of radios and related accessories for the Nitzan System for a period of 10 years until February 2021. In March 2021, the contract was extended until May 2022 with a scope of NIS 12,000,000. In June 2021, the company was contracted by the Israeli Police, with an exemption from tender, for maintenance, upgrade and expansion of Nitzan System until March 2022 for NIS 31,333,333. In January 2022, the contract was extended until May 2024 with a scope of NIS 24,000,000.&amp;nbsp;In July 2023, the company was contracted to provide 650 end-user units, accompanying equipment for existing devices, and device maintenance for NIS 20,000,000. In October 2023, the contract was extended for additional purchase of unique terminal units in the amount of NIS 4,600,000. In November 2023, the company was contracted to supply additional end-user units for the Nitzan System in the amount of NIS 7,007,000 to meet the security needs of the police due to the Israeli military's activities in Gaza. The contract exemption documents published were classified so as not to harm the operational activities of the police.&amp;nbsp;In December 2023, the company was contracted, with an exemption from tender, to provide 650 Remote Terminal Units for cars for the Nitzan System by February 2024 for NIS 1,550,000.In November 2024, the company was contracted by the Ministry of National Security - Israel Police to be the sole supplier of&amp;nbsp;maintenance and procurement for the Nitzan System infrastructure from January 2025 until December 2026 for NIS 56,000,000.&amp;nbsp;Pager&amp;nbsp;Maintenance and Services&amp;nbsp;Motorola Solutions provides pager maintenance and services to the Israel Police.&amp;nbsp;In January 2024, the company was contracted by the Israel Police to provide maintenance and Pager services until December 2025 for NIS 2,000,000.&amp;nbsp;In July 2023, the company was contracted as the sole supplier exempted from tender to provide maintenance and Pager services until December 2023 for NIS 235,000. Also in July 2023, Motorola Solutions Israel was contracted, with an exemption from tender, to provide pager service and maintenance until the end of December 2024 for NIS 1,020,000.Nofar Radio Alert System&amp;nbsp;The company provides procurement and maintenance for the Nofar system, a direct radio broadcast-based alert system operated through the infrastructure of the Beeper Communications company.&amp;nbsp;In November 2023, the company was contracted by the Israel Police as a sole supplier with exemption from tender to provide procurement and maintenance for the Nofar System from November 2023 until November 2026 for NIS&amp;nbsp;100,000.Additional Services to the Police&amp;nbsp;In April 2024, the Israel Police announced its intention to contract Motorola, with an exemption from a tender, for the establishment of a new P25 communication network in the 400 MHz range within the framework of a sole supplier with Motorola.&amp;nbsp;In November 2023, the company was contracted by the Israel Police for the purchase of operational equipment for 115,000 NIS.&amp;nbsp;In 2023, the company was awarded a tender to provide procurement and supply of antennas of various types to the Israel Police.&amp;nbsp;In January 2021, the company was contracted by the Israel Police, with an exemption from tender, to provide maintenance of communication system and equipment until December 2023 for NIS 140 million. Also in 2021, the company provided communication accessories to the Ministry of National Security for NIS 6,656.&amp;nbsp;In 2019, the company was contracted, with an Exemption from tender, to provide PTT communication servers to the Israeli Police. Also in 2019, the company presented a new “smart” radio that combines radio communication and broadband cellular communication designed for police forces and used by the Israeli Police.Between 2018 and 2015, the company provided the Ministry of National Security with security and safety services, software maintenance and consulting services, vehicle sensors, operational equipment, radio maintenance, technological equipment procurement, and communication accessories.In 2013, a Motorola radio system was documented being used by the Israel Police Yasam Unit officers, a special patrol unit operating to disperse demonstrations, who arrested Palestinian protestors in Bab Al-Shams in E1 area in the occupied West Bank.Services to Israel Prison Service&amp;nbsp;For over a decade, Motorola Solutions Israel has been providing various equipment and services to the Israel Prison Service (IPS), including to Ofer Prison, an Israeli military incarceration facility and military court located in the occupied West Bank where Palestinian prisoners and administrative detainees are incarcerated, and Hadarim Detention Facility, where Palestinian administrative detainees are incarcerated. The company has also provided CCTV cameras, radios and other&amp;nbsp;equipment for the Nachshon Unit, the IPS’ operational arm, responsible for the transport of prisoners, among them Palestinian political prisoners incarcerated in Israeli prisons. &amp;nbsp;Ofer Prison&amp;nbsp;In 2018, the company was contracted by the IPS to provide the erection of a mast and the relocation of a control room to Ofer Prison for NIS 60,185. In 2016, the company was contracted by the IPS to provide two distress devices for Ofer Prison for NIS 7,156.&amp;nbsp;Hadarim Prison&amp;nbsp;In 2018, the company was contracted to preform repairs for the reception of distress devices in Hadarim Prison for NIS 31,636.&amp;nbsp;Nachshon Unit&amp;nbsp;In March 2019, the company was contracted to install closed-circuit (CCTV) cameras in Nachshon Unit trucks for NIS 364,328. In July 2018, the company was contracted by the IPS to install CCTV cameras in Nachshon Unit trucks for NIS 364,328 and perform&amp;nbsp;technological adjustment for Nachshon Unit trucks for NIS&amp;nbsp;63,040. In 2016, the company was contracted by the IPS to provide CCTV cameras for Nachshon Unit trucks for NIS 563,044. In 2015, Motorola was contracted by the IPS to supply lighting bridges for Nachshon Unit vehicles for NIS 118,588. Also in 2015, the company was contracted by the IPS to provide flashing lights for Nachshon Unit vehicles for NIS 10,021, and radios for the Nachshon Unit for NIS 9,702.&amp;nbsp;In March 2022, Motorola Solutions Israel was contracted, with an exemption from tender, to provide maintenance for the IPS wireless system until 2025 for NIS 3,967,000.&amp;nbsp;In April 2021, the company was contracted to provide the IPS with radio equipment for NIS 29,016. In February 2021, the company was contracted to provide the IPS with wireless and emergency systems maintenance for NIS 730,39, P.A system and lighting maintenance for NIS 140,400, and wireless and distress arrays repairs for NIS 10,000.&amp;nbsp; &amp;nbsp;In December 2019, the company was contracted by the IPS to provide repairs services for Motorola wireless and emergency systems for NIS 18,720, and maintainance of the IPS wireless network for NIS 1,095,586. In September 2019, the company was contracted by the IPS to provide batteries for walkie-talkies for NIS 89,479 and walkie -talkies for NIS 1,299. In August 2019, the company was contracted by the IPS to provide adjustments to the crisis centers for NIS 39,471, equipment for NIS 70,912, and follow up orders for NIS 230,339. In July 2019, the company was contracted by the IPS to provide equipment for communications and security for NIS 96,691, vehicle P.A systems for NIS 24,648, and audio system for NIS 4,411. In May 2019, the company was contracted by the IPS to provide batteries for Motorola radios for NIS 5,170. In April 2019, the company was contracted by the IPS to provide batteries and accumulators for NIS 150,927 and&amp;nbsp;repairs P.A systems and lights installed in IPS vehicles for NIS&amp;nbsp;15,000. In March 2019, the company was contracted by the IPS to provide P.A systems for NIS 6,193 and equipment for vehicles for NIS 5,153. Also in&amp;nbsp;2019, the company provided the IPS with maintenance of wireless system for NIS 547,793.In 2018, the company was contracted by the IPS to provide maintenance fees for approximately 800 MIRS devices for NIS 737,100, maintenance of technological means in IPS vehicles for NIS 105,300, repairs for Motorola wireless and emergency systems for NIS 199,414, maintenance of Motorola P.A system and lighting for NIS 187,200, batteries for Motorola GP140 radios for NIS 66,390, batteries for walkie-talkies and distress radios NIS 150,188, inspection of masts for all IPS units for NIS 93,024, P.A systems for electronic surveillance vehicles for NIS 18,264, P.A system for the Tzur Unit for NIS 22,885, and lights for behicle for NIS 15,496.In November 2017, Motorola was contracted by the IPS to supply maintenance services for the wireless system at the IPS, including communication and distress equipment and the "Nitzan" wireless system, for NIS NIS 1,173,082. Additionally, in 2017, the company provided the IPS with audio, lighting, maintenance services and equipment, including for IPS patrol and escort vehicles, for NIS 426,366.&amp;nbsp;In 2016, Motorola was contracted by the IPS to supply maintenance services for the wireless network at the IPS for NIS 1,208,116. Additionally, in 2016, the company provided the IPS with supply, installation, wiring and operation of P.A systems, emergency equipment, renovations, and maintenance of walkie-talkies and vehicle technology systems for NIS 1,090,385.In 2015, the company was contracted to provide the IPS with equipment, audio systems, Installation and maintenance services, chargers, bridge lighting and lanterns, batteries, technician work, and repairs to the wireless system in all IPS units for NIS 1,301,289.&amp;nbsp;In 2013, the company provided maintenance of distress and communication systems at the IPS for NIS 11,043,000.&amp;nbsp;Tel-Aviv Jerusalem TrainIn February 2012, Motorola Solutions Israel was awarded a tender for the installation of Internet access on 630 carriages and all train stations for Israel Railways. The contract included the A1 Tel-Aviv Jerusalem Fast Train line. The Tel Aviv Jerusalem Fast Train, also known as the A1 train, crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. For more on the A1 train see our flash report&amp;nbsp;Crossing the Line:&amp;nbsp;The Tel Aviv Jerusalem Fast Train (A1).</t>
   </si>
   <si>
     <t>Military, Security and Surveillance, Telecommunication</t>
   </si>
   <si>
     <t>Natuzzi S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">The company is the largest furniture manufacturer, with the biggest global reach in the sector. The company owns seven manufacturing plants, twelve commercial offices and more than 1200 points of sale worldwide. Company brands are: Natuzzi Italia, Natuzzi Editions and Divani&amp;amp;Divani.
 The company operates a store in the Design City shopping complex located in Mishor Adumim settlement industrial zone, occupied West Bank.
 For more on the Design City complex, read our update The Design City Complex Built on Occupied Palestinian Land
 </t>
   </si>
   <si>
@@ -1458,95 +1279,92 @@
 The Israeli military armored vehicle &amp;ldquo;Panther&amp;rdquo; is built on Oshkosh Defense&amp;rsquo;s tactical vehicle FMTV Military Truck (Family of Medium Tactical Vehicles) and used by the Israeli military in the occupied West Bank and Gaza. Hundreds of additional company&amp;rsquo;s FMTV trucks are used by the Israeli military for logistical transport.
 The Panther vehicle is an armored combat vehicle used in ongoing military operations, mainly in the occupied West Bank. The vehicle is also used by the Israel Border Police Yamas undercover unit (Mista&amp;#39;arvim) whose operatives disguise themselves as Palestinians.
 In 2019, the military completed the development and modification of the Panther. The vehicle was modified to allow it to easily move through the alleys that characterize the area of the West Bank. The modified trucks have space for 14 soldiers and include peripheral cameras, advanced weapons systems and machine guns, a tire inflation system, escape hatches, windshields and a mobile driver assist system. The vehicle is painted on the outside and inside with special materials for thermal insulation, maintaining temperature and retarding combustion, and protective panels designed to absorb small arms bullets without penetration. The vehicle&amp;#39;s estimated cost is about NIS 1 million.
 On June 19, 2023, the Panther vehicle was used by the Israeli military in its invasion of Jenin, during which 5 Palestinians were killed, including a 15-year-old.
 In May 2022, the vehicle was put to show in the military&amp;rsquo;s parking station in the settlement of Elkana in the occupied West Bank.
 In January 2020, the Israeli military purchased new modified versions of Oshkosh Defense&amp;rsquo;s tactical vehicles FMTV Military Truck (FMTV) for its multi-purpose armored &amp;ldquo;Panther&amp;rdquo; vehicles. The FMTVs were provided via several contracts, including one contract for 589 vehicles at a total value of about US$ 159 million. The delivery of the vehicles is expected to be completed in October 2024.
 In November 2017, the company signed NIS 200 million agreement with the Israeli Ministry of Defense (IMOD) according to which the company will supply the military with approximately 200 new FMTV model trucks over the following year and a half. The deal was financed by the US foreign aid funds. Earlier the same year, the IMOD purchased the first six FMTVs trucks which were mainly used to examine their suitability for the military&amp;rsquo;s operational needs.
 In previous years, the IMOD purchased several dozen Oshkosh trucks of an older model from the US Army surplus.
 </t>
   </si>
   <si>
     <t>OSI Systems</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded US-based designer and manufacturer of specialized electronic systems and components for critical applications active in homeland security, healthcare, defense and aerospace markets.
 Through its wholly-owned subsidiary Rapiscan Systems, a manufacturer of inspection and screening systems for persons and cargo, the company is involved in supplying equipment to the Israeli Civil Administration (ICA).
 Rapiscan&amp;rsquo;s scanning machines and full body scanners are installed in the Qalandiya, Bethlehem and Irtah (Sha&amp;rsquo;ar Efrayim) checkpoints in the occupied West Bank, and in the entrance to the Western Wall compound in East Jerusalem. The company provided these scanners through its sole representative in Israel, G1 Secure Solutions (formerly G4S Israel).
 In March 2016, G4S Israel was awarded a one-year contract without tender for supplying magnometric portals to the ICA in 10 West Bank District Coordination Liaisons (DCL): Nablus, Jenin, Judea and Samaria, Abu Dis, Ramallah, Jericho, Bethlehem, Qalqiliyah, Tulkarem and Hebron. The DCLs, established as part of the Oslo Accords, are military coordination offices between the ICA and the Palestinian Authority charged with issuing permits to Palestinians. Without permits, Palestinians cannot move in, out or within the West Bank or the besieged Gaza Strip.
 In April 2017, a one-year maintenance contract for 9 magnetometers installed in Civil Administration sites was approved without tender for the amount of 40,000 NIS.
 The company&amp;rsquo;s scanners are also installed in Israeli airports, in the Knesset, in the Israeli president&amp;rsquo;s residence, in the Israeli Prison Service facilities and in Israeli courts.
 In December 2006, AS&amp;amp;E American Science and Engineering, acquired by OSI Systems in 2016, was chosen by Chemonics International to supply cargo inspection scanners to the Israeli Ministry of Defense, to be used in West Bank and Gaza commercial checkpoints. The scanners supplied by the company were manufactured by the Chinese company Nuctech. The Israeli company Eltel Technologies provides the installation and maintenance services for these scanners.
 Company scanners were installed in five Israeli checkpoints, Karni and Kerem Shalom checkpoints along the border of the besieged Gaza Strip, and Sha&amp;rsquo;ar Efrayim, Tarqumya and Jalameh checkpoints in the West Bank.
 </t>
   </si>
   <si>
-    <t>Military, Security and Surveillance, Technology and Hi-tech</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Palantir Technologies </t>
   </si>
   <si>
-    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans in Gaza.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
+    <t>Palantir Technologies Inc. is an American publicly traded company that specializes in big data analytics. The company develops applications for machine-assisted data mining and analysis, and provides analysis, tools and systems of artificial intelligence to armies and security bodies around the world.&amp;nbsp;The company provides AI-powered data analytics and targeting tools for battlefield information management to support military operations, including data operating and management systems, forensic analysis and predictive tools, intelligence surveillance systems, and artificial intelligence-based decision-making systems capable of suggesting combat moves.Palantir provides the Israeli military with advanced artificial intelligence technologies and services and works with the Israeli defense establishment and security sector.&amp;nbsp;In January 2024, amid unprecedented Israeli attacks in Gaza, Palantir entered into a strategic partnership with the Israeli Ministry of Defense to provide advanced AI-driven technology and services for war-related missions to bolster the capabilities of the Israeli military through rapid data analysis, battlefield decision-making, and targeting to produce analyses of enemy targets and propose battle plans.&amp;nbsp;The agreement, estimated to be worth tens of millions of USD to the company, came following a meeting between the company’s executives and Israeli Ministry of Defense officials.In November 2025, American and German military personnel were documented in front of a screen displaying Palantir software at the Civil-Military Coordination Center in the city of Kiryat Gat. The Civil-Military Coordination Center (CMMC) was established in October 2025 in Kiryat Gat, about 20 km north of the Gaza Strip, by US Central Command to support the US plan to deploy an international force in Gaza.</t>
   </si>
   <si>
     <t>Perrigo (Formerly Agis)</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">An Ireland-based global healthcare supplier.
 Perrigo enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the PA, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and Gaza, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Perrigo, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Trima&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic.
 For further&amp;nbsp;information, check our report on the Pharmaceutical Industry:&amp;nbsp;Captive economy.
 </t>
   </si>
   <si>
     <t>PGR Drive Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">PGR Drive Technologies is a private Turkish gear and gearbox manufacturer and exporter. The company also produces variators and Servo Drivers.
 The company has two main production factories on in Turkey and the other is based in Germany.
 PGR Drive Technologies equipment was documented by Who Profits in October 2017 at the Nativ Hagdud settlement solar energy field in the Jordan Valley in the occupied West Bank.&amp;nbsp;Netiv Hagdud project is a joint venture of $6 million between Enerpoint Israel and &amp;quot;Green is us&amp;quot;, its electricity production reaches 4 MW and it is built over 50 Dunams of Palestinian land.&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Powergen Solar A (formerly Solegreen)</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded Israeli company active in the initiation, development, construction and management of renewable energy projects.
 &amp;nbsp;In March 2023, the company was certified to prepare infrastructure plans for energy storage projects and submit them to the Israeli National Committee for Planning and Construction of National Infrastructures. Under this decision, the company will work in ​​the Kedmat Tzvi settlement area in the occupied Syrian Golan.
 In January 2022, the Israeli ministries of Energy and Agriculture &amp;amp; Rural Development announced a pilot project to test solar electricity generation on active agricultural land, covering 1,800 dunams. In 2023, as part of this project, the company won three tenders to establish agro-voltaic facilities on 45 dunams of agricultural land in Neot Golan and in Kedmat Zvi settlements in the occupied Syrian Golan. Additionally, in 2022, the company won four tenders to establish agro-voltaic facilities at four sites located within the same two settlements in the occupied Syrian Golan.
 In 2023, the company announced a backlog of rooftop projects in a settlement of the occupied West Bank, with a total installed capacity of 8.6 MW. While construction of which has been completed.
 In November 2019, the company signed a cooperation agreement with Lumisun Ltd. to initiate, plan, finance, build, and operate ground-based photovoltaic electricity facilities in the Jordan Valley in the occupied West Bank.
 In January 2023, the company won two tenders from the Israel Land Authority to lease 2,800 dunams of land in Naot Hovav and Ramat Beka in the Naqab area for solar projects with a combined capacity of 520 megawatts and additional storage batteries of 940 megawatts. The project entails the forced displacement of Bedouin families in the Ramat Beka area, and an evacuation order has already been issued. However, the company withdrew from both tenders for strategic reasons. For further information on Solar Energy Production in The Naqab, see Greenwashing Dispossession: The Israeli Renewable Energy Industry and the Exploitation of Occupied Natural Resources
 </t>
   </si>
   <si>
-    <t>Electricity, Gas and Water Supply, Renewable Energy</t>
+    <t>Electricity, Gas and Water Supply, Energy and Renewable Energy</t>
   </si>
   <si>
     <t>PreZero</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t xml:space="preserve">In March 2022, Who Profits team documented the company&amp;rsquo;s products in Ariel industrial zone in the occupied West Bank.
 The company has operation facilities in 11 countries around the world, including in Europe.
 PreZero acquired the company Cespa and took over its waste management facilities in Spain and Portugal.
 The company acquired SUEZ and took over its operations in Germany, Poland, The Netherlands, Luxembourg and Sweden.
 PreZero also has a sorting plan for lightweight packaging in Evergem, Belgium.
 </t>
   </si>
   <si>
     <t>Waste Management</t>
   </si>
   <si>
     <t>Rad-Bynet</t>
   </si>
   <si>
     <t xml:space="preserve">The Rad Bynet Group consists of over 20 companies specializing in data communication technologies, computerization and telecommunication, and voice technologies. Four of the Group&amp;#39;s companies are traded on the Nasdaq Stock Exchange.
 Through its subsidiaries, the Group provides numerous services for the Israeli military, including for the operation of checkpoints in the occupied Palestinian territory, and leads major infrastructure projects for the Israeli military. The Group also provides services to the Israel Police and the Israel Prison Service.
 Services for the Israeli Military 
@@ -1642,112 +1460,72 @@
   </si>
   <si>
     <t>Rolls-Royce</t>
   </si>
   <si>
     <t>LON</t>
   </si>
   <si>
     <t>Rolls-Royce Holdings PLC, also known as Rolls-Royce Group, is a British multinational aerospace and defense company and one of the world’s largest aircraft engine manufacturers.&amp;nbsp;The company designs, manufactures, and distributes integrated power systems for aviation, marine, and energy sectors. Its operations are divided into three main segments: Civil Aerospace, Defense, and Power Systems. (The Rolls-Royce Motor Cars car manufacturer is a fully-owned subsidiary of the BMW Group, and is a separate entity from Rolls-Royce PLC.)&amp;nbsp;In 2024, the company's revenues in Israel amounted to more than USD 97 million.&amp;nbsp;Through its fully owned subsidiaries and MTU brand, the company supplies engines and propulsion systems for battle tanks and armored personnel carriers of the Israeli military, as well as for vessels and warships of the Israeli Navy.&amp;nbsp;Services to the Israeli MilitaryEitan&amp;nbsp;Armored Personnel CarrierIn April 2025, Rolls-Royce's U.S.-based fully owned subsidiary, Rolls-Royce Solutions America, was contracted as the principal contractor to supply engines for the Eitan APC in a USD 180 million Foreign Military Sale to Israel.This agreement builds on a previous USD 85.5 million contract aimed at enhancing the Israeli military mobility, survivability, and response capability in combat. The agreement includes the delivery of 8V199TE21-D diesel engines and related equipment. The 8V199TE21-D engine produces around 750 horsepower and the powerpack is designed for efficiency and endurance in extreme conditions.The Eitan APC is an eight-wheeled armored fighting vehicle developed by the Israeli Ministry of Defense. The Eitan entered active service in recent years and was widely used by the Israeli military in Gaza during the Genocide.&amp;nbsp;The Eitan can carry 12 troops and is equipped with an unmanned upper turret, which includes a 30 mm automatic cannon, 40 mm grenade launchers and an anti-aircraft machine gun.&amp;nbsp;The Eitan APC first entered service in October 2023 in Gaza and has since been widely used by the Israeli military in the Gaza Strip.&amp;nbsp;In March 2024, Eitan vehicles were used by Nahal Brigade infantry fighters to sneak soldiers from the "Shayetet 13" commando unit into the al-Shifa Hospital in Gaza City, during which Israeli military forces raided the hospital while medical staff and patients were present, using tanks and heavy gunfire, resulting in deaths and injuries.In February 2025, the Israeli military began using the Eitan APC in the occupied West Bank for the first time. In February 2025, Eitan APCs raided the Palestinian village of Tamun in the occupied West Bank as part of Israeli military raids on the cities of Jenin and Tulkarm, and several villages in the Jordan Valley, mainly Tubas and Tamun. This was the first time in years in which heavy armored vehicles were used inside Palestinian villages in the occupied West Bank.The Eitan was also used by the Israeli military in training in the occupied Syrian Golan.&amp;nbsp;Namer Armored Personnel Carrier&amp;nbsp;In September 2021, Rolls-Royce Solutions America was awarded a USD 193.9 million contract for the supply of Power Packs Less Transmissions (NPPLT) engine systems for the Namer APC, financed by Foreign Military Sales funds to Israel.In February 2019, the State Department approved a Foreign Military Sale to Israel of 270 power pack engine systems and related equipment for the Namer APC by Rolls-Royce Power Systems at an estimated cost of USD 238 million. The sale also included integrated logistics support, including special tools for maintenance, preservation and packaging, containers, configuration management, technical manuals, spare parts catalogs, and more.In November 2023, the Israeli military deployed the Namer APC in its first combat use in the military invasion in northern Gaza. In September 2023, Namer APC participated in the military invasion of the city of Jenin in the occupied West Bank.Merkava Battle Tank&amp;nbsp;Rolls-Royce developed the MT-883 engine for the Merkava Mark 4 battle tank. The Merkava Mark 4 battle tank was used extensively in the recent Israeli invasion of Gaza.The Merkava Mark 4 tank is powered by a GD 883 V-12 diesel engine, also known as MTU MT-883, manufactured by MTU under license by General Dynamics Land Systems in the USA. The MT-883 engine is manufactured through a cooperation agreement between Rolls-Royce Power Systems AG, formerly MTU Friedrichshafen, and General Dynamics, to facilitate its production in the United States.&amp;nbsp;Services to the Israeli Navy&amp;nbsp;In 2015, the company's German subsidiary MTU was the largest engine supplier to the Israeli Navy, with approximately 80% of the Navy's vessels using MTU engines. The company assisted in establishing the Israeli Navy's running-in installation and engine workshop for maintaining the propulsion systems of all Israeli Navy vessels.In 2018, MTU America Inc. was awarded a USD 7.946 million contract to supply engines and engine components to the Government of Israel in support of Israeli vessels as part of Foreign Military Sales to Israel. The engines and engine components included MTU engine series M90, M94, TB54, TB82, TB93, TB94, TE83, TE94, and SE84.Sa’ar CorvettesMTU engines power the Israeli Navy's Sa'ar warships.&amp;nbsp;The Israeli Navy's Sa'ar 6 class missile corvettes, the INS Oz and the INS Magen, are powered by a combined diesel and diesel (CODAD) propulsion system that integrates two MTU diesel engines paired with two controllable pitch propellers (CPPs). The Sa'ar 6 ships have been used for military assaults and enforcing the illegal naval blockade of Gaza.&amp;nbsp;The Israeli Navy Sa’ar 2 class Missile Boat is powered by four MTU 16V 538 diesel engines with 3200 horsepower each.&amp;nbsp;The Israeli Navy Sa'ar S-72 class corvette is powered by a hybrid propulsion system based on two MTU 16V 1163 M94 diesel engines.&amp;nbsp;Patrol Vessels&amp;nbsp;MTU has supplied the MTU IDDC 12V-4000 M90 Marine main propulsion engines for the Israeli Navy's Super Dvora Mk III class patrol vessel.&amp;nbsp;In 2015, MTU America was awarded a USD 6.8 million contract to supply propulsion system equipment to support the Israeli Navy’s ongoing fleet maintenance.&amp;nbsp; The contract was funded through Foreign Military Sales to Israel to supply the Israeli Navy with three sets of propulsion system hardware and two spare marine gears for the Israeli Navy’s Super Dvora fast patrol vessels by March 2017.The Israeli Navy's Shaldag class patrol boat is powered by two independently operated MTU diesel engines of 16V2000 or 12V4000 type.&amp;nbsp;&amp;nbsp;</t>
   </si>
   <si>
     <t>Salvat Logistica</t>
   </si>
   <si>
     <t xml:space="preserve">A Spanish company that provides international freight transport, distribution and other logistics services.
 Jerusalem Light Rail&amp;nbsp;
 The company has been contracted by CAF to co-manage the maritime transport of 114 tram wagons for the Jerusalem Light Rail project.
 The Jerusalem Light Rail (JLR) connects Israeli settlements in occupied East Jerusalem to the western part of the city, whilst expropriating Palestinian land and fragmenting Palestinian communities. The J-Net project, led by Spanish company CAF and Israeli Shapir Engineering, includes the extension of the JLR Red Line serving the settlement neighborhoods of Neve Ya&amp;rsquo;akov, Pisgat Ze&amp;rsquo;ev, French Hill, Ramat Eshkol and Ma&amp;rsquo;alot Dafna; and the construction of the Green Line, stretching from Mt. Scopus to Gilo settlement neighborhood.
 In May 2022, two CAF URBOS100 trains arrived from CAF factory at Zaragoza in Spain to the port of Ashdod with the assistance of Salvat Logistica, and from there to the depot in the French Hill settlement neighborhood. CAF will provide 57 electric trains (114&amp;nbsp;tram wagons) over a period of four years, at an estimated cost of 3 million euros per train, a total of about NIS 1.2 billion. Additional trains that will arrive will be absorbed in the new depot in Neve Ya&amp;rsquo;akov settlement neighborhood.
 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
-    <t xml:space="preserve">SEMI (Sociedad Espanola de Montajes Industrial) </t>
-[...7 lines deleted...]
-  <si>
     <t>Shamir Salads</t>
   </si>
   <si>
     <t>A private Israeli company that produces and markets refrigerated packaged salads, dips and spreads to the retail market in Israel and international markets such as the US and Canada, Europe, Asia and Russia.The company's main factory is located in the Barkan Industrial Zone in the settlement of Barkan in the occupied West Bank. &amp;nbsp;The company labels and markets its products abroad as "Made in Israel."&amp;nbsp;The company supplies its products through distributors in the UK and Europe to several supermarket chains, including Edeka, Carrefour, Auchan, Leclerc, and Farnprix. The company exports its products to Costco USA.&amp;nbsp;Between 2011 and 2017, the company received annual payments in a total amount of NIS 6,409,474 from the Israeli Ministry of Economy and Industry under the budget line for the “indemnification of exporters from Judea and Samaria [West Bank] and the Golan” through the Israeli Export Institute, for Israeli businesses operating in the occupied West Bank and the Syrian Golan.&amp;nbsp;Exploitation of Labor&amp;nbsp;The company employs Palestinian workers from the occupied West Bank, as young as 17.In 2013, a Palestinian worker who filed a lawsuit against the company for payments he was owed (such as holidays, vacations, overtime and sick pay) was immediately fired. An Israeli court ruled that the decision violated the worker's basic rights. Similar lawsuits have been filed by other Shamir Salads employees.Until 2016, the company was the sole supplier of salads to the Israeli military.</t>
   </si>
   <si>
     <t>Exploitation of Occupied Production and Resources, Settlement Production</t>
   </si>
   <si>
     <t>Food Industry</t>
   </si>
   <si>
     <t>Shikun &amp; Binui Group</t>
   </si>
   <si>
-    <t xml:space="preserve">A publicly-traded Israeli infrastructure and real estate company involved in various fields, including infrastructure, real estate development, water, energy, and concessions.
-[...30 lines deleted...]
-</t>
+    <t>A publicly traded Israeli global group operating in the fields of infrastructure and construction contracting, real estate development, franchising, energy, and others. The Group is one of the largest real estate, infrastructure and energy groups in Israel, and is active in America and Europe.&amp;nbsp;Through its civil engineering and construction arm, Solel Boneh, and other Group companies, Shikun &amp;amp; Binui provides construction and operational services to the Israeli Ministry of Defense, the Israeli military and the Israel Police. The Group is engaged in the construction and expansion of settlements and settlement infrastructure in the occupied West Bank and East Jerusalem. The company carried out the construction of the barrier surrounding the besieged Gaza.The majority of the Group's customers are Israeli government ministries and government companies, including the Ministry of Defense, which accounted for 21.43% of the company's total revenue in 2025.&amp;nbsp;Military ProjectsShikun &amp;amp; Binui is a construction contractor for the Israeli military and the Israeli Ministry of Defense (IMOD).&amp;nbsp;Shikun &amp;amp; Binui is the developer and operator of three major central military bases covering approximately one million square meters, currently under construction. The projects are part of the Israeli Ministry of Defense’s "Relocation to the South" project, which includes the relocation of Israeli military units to the Naqab (Negev) region. Shikun &amp;amp; Binui fully owns the operating companies of these projects. &amp;nbsp;During 2025, the company accelerated the execution of works for the Ministry of Defense.&amp;nbsp;Wide Horizon (Ofek Rahav)&amp;nbsp;Shikun &amp;amp; Binui is the establisher and operator of the Israeli military "Wide Horizon" multi-branch military camp project.&amp;nbsp;In October 2022, the Group won a tender issued by the IMOD for the financing, planning, construction, operation and maintenance of the "Wide Horizon" (known as Ofek Rahav in Hebrew) project for a period of 25 years. The project's construction cost was estimated at approximately NIS 2.1 billion.&amp;nbsp;The new multi-branch military base with a built-up area of over 300,000 square meters, will incorporate most of the military headquarters deployed in the central region, including the selection and placement bodies, the Human Resources Division's recruitment centers, and the Central Recruitment Bureau. The new base will also house a recruiting office, a new medical center, laboratories, and the military’s service centers.&amp;nbsp;The new complex will allow doubling the number of recruits that can be taken in during each recruitment phase. As part of the project, Shikun &amp;amp; Binui will develop and operate a computerized recruitment system responsible for the recruitment process. A fully owned subsidiary of Shikun &amp;amp; Binui will operate the project for 20 years.&amp;nbsp;Construction work began in the second quarter of 2024, and the center is expected to start operating in 2029.In March 2023, the company entered into a concession agreement with the State of Israel, under which the company will be entitled to payments totaling over NIS 4 billion.&amp;nbsp;A group led by&amp;nbsp;Bank Hapoalim&amp;nbsp;provided financing for the project. Israeli company&amp;nbsp;Malam Team&amp;nbsp;will be the IT contractor for the project.Military Intelligence Campus (Kiryat HaModi’in)In 2020, Shikun &amp;amp; Binui won a tender from the IMOD to finance, plan, develop, operate and maintain the Israeli military Intelligence Campus “Kiryat HaModi’in” in the Naqab for 26 years, with an estimated value of NIS 11 billion.&amp;nbsp;The campus is located near the Palestinian Bedouin village of Lakiya and will cover over 2,500,000 square meters. It will host the headquarters units of the Intelligence Division and house about 13,000 soldiers and officers of the Intelligence, Cyber and Technology units.&amp;nbsp;The population of the campus is expected to be completed in 2028, and Shikun &amp;amp; Binui will be the operator of the project for 20 years from the end of construction.&amp;nbsp;In August 2022, the construction agreement was signed, according to which the company will be entitled to a total payment in advance of a fixed amount. The construction is expected to last approximately 6 years, with construction costs estimated at approximately NIS 5.4 billion.&amp;nbsp;In 2024, an addition to the concession agreement was signed, under which the constructor company will construct approximately 40,000 additional square meters, for which it will receive about NIS 500 million. In addition, Shikun &amp;amp; Binui will be entitled to an additional fixed payment in the amount of approximately NIS 2.8 million per month of operation for a period of 20 years from construction completion.&amp;nbsp;In 2025, the agreements were completed, and an agreement was signed for acceleration in the amount of NIS 60 million.Military ICT Campus (Kiryat HaTikshuv)Shikun &amp;amp; Binui is the constructor and operator of the Israeli military ICT Campus in the Naqab.&amp;nbsp;In 2018, the Group was contracted by the IMOD to establish and operate the military Information and Communication Technology (ICT) center in the Naqab area, at an estimated cost of NIS 2.4 billion.&amp;nbsp;The project is designed to relocate the technological units of the ICT and Cyber Defense Division and the Air Force's technological unit to the military base in the Naqab.&amp;nbsp;The campus is expected to fully operate by the second half of 2026, and Shikun &amp;amp; Binu will be the operator of the project for 21 years from completion of construction.&amp;nbsp;In June 2025, Shikun &amp;amp; Binui completed the sale of 50% of its holdings in the construction concessions for the three projects for approximately NIS 265 million. The Group holds full ownership of the operating concessions for the projects.Gaza&amp;nbsp;Shikun &amp;amp; Binui carried out the construction of the barrier surrounding the besieged Gaza.&amp;nbsp;In 2020, the company completed the construction of an underground along the barrier surrounding Gaza for the Israeli Ministry of Defense. The construction included 700,000 cubic meters of deep slurry walls over a length of 15 km.&amp;nbsp;In 2019, Solel Boneh Infrastructures was awarded a NIS 1.2 billion contract from the Israeli Ministry of Defense for the development and construction of the project.In 2018, the Group’s fully owned subsidiary Solel Boneh Infrastructures won an IMOD contract for the renovation and expansion of the Emanuel military base in the Naqab for NIS 200 million.Settlement Construction&amp;nbsp;Givat Ze'evSolel Boneh is the construction contractor for a development project of hundreds of housing units in the settlement of Givat Ze'ev in the occupied West Bank.In March 2025, Solel Boneh was contracted to build a project of approximately 552 housing units and a Country Club in the settlement of Givat Ze'ev in the occupied West Bank at an estimated cost of NIS 850 million. The project, named “Givat HaShalva” (Hill of Serenity in Hebrew), was designed specifically for the Haredi-American and Anglo-Saxon communities.&amp;nbsp;ArielFurthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974 and Ma’ale Adumim in 1975 in the occupied West Bank, and in the settlement neighborhood of Har Homa in 1990 in occupied East Jerusalem.Furthermore, Solel Boneh carried out settlement construction and expansion including in the settlements of Modi’in Illit in 1974, Ma’ale Adumim in 1975 &amp;nbsp;in the occupied West Bank, and in the settlement neighborhoods of Har Homa in 1990, and Ramat Shlomo in occupied East Jerusalem. In addition, Solel Boneh, in cooperation with&amp;nbsp;Efgad Engineering and Construction Works, built 126 housing units and a commercial center in the settlement neighborhood of Ramat Shlomo in occupied East Jerusalem.The company has also carried out the construction of Road 90, completed in 2003, which crosses through the occupied West Bank, including in the Jordan Valley area.&amp;nbsp;Settlement Transportation Projects&amp;nbsp;Jerusalem Light RailShikun &amp;amp; BInui carries out construction for the Jerusalem Light Rail.&amp;nbsp;The Jerusalem Light Rail (JLR) network&amp;nbsp;connects Israeli settlement blocs in occupied East Jerusalem with the western part of the city and is contingent on the expropriation of Palestinian land and the further territorial fragmentation of the city’s Palestinian neighborhoods.&amp;nbsp;In 2024, Shikun &amp;amp; Binui received NIS 3 million from the Ministry of Transportation for the Jerusalem Light Rail Blue Line project. For more on the JLR Blue Line, see&amp;nbsp;Developments in the Expansion of the JLR Network: The Blue Line.In 2019, Solel Boneh was contracted to carry out construction work on the Jerusalem Light Rail Green Line route, which connects the settlement neighborhoods of Gilo and French Hill to the city center. For more on the JLR Green Line, see&amp;nbsp;Developments in the expansion of the JLR network: The J-Net project.Highway 60&amp;nbsp;Solel Boneh carried out the expansion of Highway 60, also known as the “Tunnels Road”, which connects Jerusalem to the Gush Etzion settlement cluster in the occupied West Bank. The road lies between Beit Jala and Bethlehem, and Palestinian vehicles are prohibited from traveling on it. The implementation work on the project began in 2019 at an estimated cost of about NIS 1 billion and was set to be completed in 2025.&amp;nbsp;The project included adding two traffic lanes and building two new tunnels alongside the existing tunnels, one 270 meters long and the other 890 meters long. In addition, the construction included expanding the road by 12 kilometers, from the Gilo settlement neighborhood in East Jerusalem to the Elazar settlement in the occupied West Bank, and&amp;nbsp;building a new 60 meter-high bridge over Wadi Al-Haramiya.&amp;nbsp;The project also includes rehabilitation of the existing tunnels and upgrading of the ventilation, lighting, water, fire detection and communication systems to innovative technological systems, as well as the installation of advanced systems in the new tunnels.&amp;nbsp;&amp;nbsp;Services to the Israel PoliceShikun &amp;amp; Binui is the operator of the Israel Police National Academy, the primary training center for the Israel Police.&amp;nbsp;Shikun &amp;amp; Binui holds 50% of Policity Ltd., the concessionaire operating the Israel Police National Academy center.&amp;nbsp;In 2011, the company was awarded the franchise to establish, operate, maintain and provide training services to the Israel Police National School for 25 years.&amp;nbsp;Shikun &amp;amp; Binui also holds 25% of the venture that provides training and ICT services for the project for a period of 22 years.In September 2024, Shikun &amp;amp; Binui was awarded a tender for the planning and construction of a police station building in the city of Sderot.&amp;nbsp;NaqabShikun &amp;amp; Binui is significantly involved in the development of energy, infrastructure and military projects in the Naqab region. These projects are part of long-standing policies aimed at expanding industrial production and military presence and increasing the Israeli Jewish population in the region, while dispossessing the Naqab’s Palestinian Bedouin population.&amp;nbsp;Neot Hovav Waste Treatment PlantShikun &amp;amp; Binui fully owns and operates a plant for the treatment of industrial waste and hazardous materials in the Neot Hovav Industrial Zone in the Naqab.&amp;nbsp;Shikun &amp;amp; Binui&amp;nbsp;holds a lease agreement for 29,978 square meters of land with the Israel Land Authority for 49 years, until September 2062, with an option to extend for an additional 49 years.&amp;nbsp;The Neot Hovav Industrial Zone centralizes the treatment of the most hazardous chemical waste in Israel, located only meters from the unrecognized Palestinian Bedouin village of Wadi Na'am.&amp;nbsp;Ramat Hovav Power StationShikun &amp;amp; Binui holds 50% of the Ramat Hovav Power Station, a gas-fired power plant project with a production capacity of approximately 1,149 megawatts, located next to the Neot Hovav Industrial Zone in the Naqab. The plant was acquired in 2020 from the Israel Electric Corporation.&amp;nbsp; &amp;nbsp;The power station runs primarily on natural gas sourced from offshore fields in the Mediterranean Sea.&amp;nbsp;Shikun &amp;amp; Binui holds agreements for the purchase of natural gas worth billions of NIS from the “Karish” and “Leviathan” gas fields in the Mediterranean for the power station. The agreements were signed in 2020 for a period of 20 years.Israel’s unilateral gas production in the Mediterranean and its control of maritime infrastructure facilitate its control over energy supply, maritime borders, and Palestinian access to resources. Israel systematically denies Palestinians access to their oil and gas reserves, ensuring the undevelopment of the Palestinian economy and its continued dependence on Israel for energy needs.&amp;nbsp;Siemens Energy provides maintenance services for turbines at the power station.&amp;nbsp;Solar Projects&amp;nbsp;In October 2025, Shikun &amp;amp; Binui Energy signed a concession agreement with the Ministry of Finance to establish a photovoltaic project in Ashalim in the Naqab for NIS 425 million. Under the agreement, the State will be entitled to 50% of the profit from the facility, which is expected to begin commercial operation in 2027.In May 2023, Shikun &amp;amp; Binui won a NIS 277 million tender from the Israeli Land Authority for the design and construction of a photovoltaic facility with leasing rights for 24 years in the Neot Hovav Industrial Zone in the Naqab. The project is part of the establishment of six photovoltaic facilities in an area of about 5,000 dunams located within the Ramat Beka Military Industrial Zone plan, which occupies an area of approximately 112,838 dunams, and its planned expansion entails the demolition of 1,200 Bedouin homes while exposing thousands of Bedouin residents of the area to health risks.The company holds 50% of Ramat Hovav Power Plant Limited Partnership in the Naqab. The plant was purchased from Israel Electric Corporation (IEC) in December 2020 in partnership with Edeltech company, which holds the remaining 50%.&amp;nbsp;The company has been involved in the construction, operation and maintenance of additional solar projects in the Naqab, , Nevatim, Shneur Tze’elim, Sde Boker, Givolim, Hatzerim, Timna Valley, Kibbutz Urim, Moshav Nevatim, Shibolim, and Brosh. Together these solar farms produce over 300 MW of electricity and take over thousands of dunams of land.</t>
   </si>
   <si>
     <t>Economic Exploitation, Exploitation of Occupied Production and Resources, Israeli Construction on Occupied Land, Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services, The Wall and Checkpoints</t>
   </si>
   <si>
-    <t>Construction, Real Estate, Renewable Energy</t>
+    <t>Construction, Energy and Renewable Energy, Real Estate</t>
   </si>
   <si>
     <t>Siemens AG</t>
   </si>
   <si>
     <t>FWB</t>
   </si>
   <si>
     <t xml:space="preserve">A publicly traded German multinational technology conglomerate focused on automation and digitalization in the manufacturing industries, intelligent infrastructure for buildings and distributed energy systems, smart mobility solutions for rail transport, and medical technology and digital healthcare services.
 Siemens provides its DDEMU model cars from the Desiro series for the Tel Aviv Jerusalem Fast Train (A1).
 In 2018, Siemens won a tender from the Israeli state-owned railway company, Israel Railways, for the supply of 330 electric cars in the amount of approximately NIS 4 billion, as part of the Israel Railways electrification project, which includes the Tel Aviv Jerusalem Fast Train (A1).
 The tender included the provision of wagons in the amount of NIS 3.2 billion, the establishment of the maintenance facility for the wagons in the amount of NIS 230 million and maintenance services in the amount of approximately NIS 400 million. The tender included the purchase of 60 sets of electric cars, which make up about 330 cars, which contain about 33,000 seats. In addition, Siemens will build a maintenance facility for the electric cars for the company and provide maintenance services.
 In December 2021, the Siemens train cars came into use in the A1 train route. The A1 train route crosses the Green Line into the occupied West Bank in two areas, using occupied Palestinian land, some of it privately owned, for an Israeli transportation project aimed exclusively for Israelis. In December 2021, the Siemens train cars came into use in the A1 train route. For more on the A1 train see Who Profits report: Crossing the Line: The Tel Aviv Jerusalem Fast Train (A1).
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens Mobility is acting as a supplier for the Israel Railways Double Deck Electrical Multiple Units (DDEMU) project. The business relationship with Israel Railways is based on a framework agreement that was concluded in 2017 and is still ongoing. Upon conclusion of the contract, Siemens Mobility undertook to supply 60 trains and to provide maintenance and repair services for a period of 15 years. The contract contains so-called customer options, which contractually enable Israel Railways to purchase additional trains from Siemens Mobility on a recurring basis within 10 years. In addition, there are options in favour of Israel Railways to extend the maintenance and repair services, whereby an extension is possible up to a maximum period of 29 years. Israel Railways recently placed a new order for an additional 81 trains. The DDEMU trains can be used on the entire electric rail network of Israel Railways.
 Siemens was not involved in the construction of the A1 line. An internal and external legal review at the time came to the conclusion that this transaction was in line with our human rights due diligence obligations. Potential new business activities will be subject to another comprehensive human rights due diligence review, particularly about international humanitarian law. We are carefully monitoring current developments in Israel, the Gaza Strip and the West Bank.&amp;rdquo;
 In 2015, 2010 and 2009, Who Profits team documented Siemens&amp;rsquo; traffic control systems on Road 5 and Road 443 in the occupied West Bank, as part of an Israeli road system on which Palestinians are forbidden from travelling.&amp;nbsp; Siemens traffic control systems were also documented on Road 1 at the entrance to the Mishor Adumim settlement industrial zone.
 In 2015, Who Profits team documented a Siemens traffic lights system on road 443 along with the logo of Siemens&amp;rsquo; exclusive Israeli representative in the field of traffic control, RS Industries. In 2014, RS Industries also won a Jerusalem Municipality tender for the provision of maintenance services to the traffic control systems in two tunnels located beyond the Green Line: Levi Eshkol tunnel on Road 60 and Har HaTzofim tunnels on Har HaTzofim Road.
 In February 2024, Siemens responded to a Who Profits letter by stating the following: &amp;ldquo;Siemens did not supply, install, or maintain traffic control systems for use on roads in the occupied territories. Please further note that Intelligent Traffic Systems (ITS) was carved out of Siemens in July 2021.&amp;rdquo;
 Through its Israeli representative, Orad Group, the company provided equipment and technology to the Israel Prison Service (IPS).
 In 2020, Orad was contracted by the IPS to be the sole supplier of maintenance service, repairs and changes to Siemens&amp;rsquo; fire alarm system from January 2021 until the end of 2023. In 2018, Orad was provided the IPS with annual maintenance service, repairs and changes to Siemens&amp;rsquo; fire detection and extinguishing systems in the IPS until the end of 2020.
 Between the years 2012 and 2017, Orad supplied maintenance services for a Siemens fire detection and extinguishing system in the IPS facilities.
 </t>
   </si>
   <si>
     <t>Population Control, Services to the Settlements, Settlement Enterprise, Specialized Equipment and Services</t>
@@ -1857,121 +1635,83 @@
   <si>
     <t xml:space="preserve">An Israeli manufacturer of footwear, luggage and handbags.
 The company operates branches in Ariel and Kfar Etzion settlements, both located in the occupied West Bank.
 Additionally, the company&amp;rsquo;s fully owned subsidiary Dafna operates a store in Kfar Etzion settlement.
 </t>
   </si>
   <si>
     <t>Teva Pharmaceutical Industries</t>
   </si>
   <si>
     <t xml:space="preserve">A global pharmaceutical company and the world&amp;#39;s largest generic drug manufacturer.&amp;nbsp;The company develops, produces and markets generic, innovative and branded drugs. Teva currently operates in approximately 60 countries with an estimated 45,000 employees worldwide.
 Teva is the largest commercial (and industrial) company on the Israeli market by equity, net profit, operating income and market value. The&amp;nbsp;company is also the largest provider of healthcare products and services in the Israeli market, by sales volume. Teva distributes healthcare products and services, including consumer healthcare products, hospital supplies, dialysis equipment and disposables, diagnostics and home care services. An Israeli subsidiary - Salomon, Levin and Elstein, provides logistical support for Teva&amp;#39;s sales and distribution activities in Israel, including the distribution of third parties of several multinational pharmaceutical companies.
 As a dominant part of the Israeli pharmaceutical industry, Teva enjoys the advantages generated by the Israeli occupation of Palestinian lands allowing the company to exploit the Palestinian market. &amp;#39;Quality and Security reasons&amp;#39; in conjunction with economic and political justifications create a Palestinian captive market for Israeli and multinational companies.
 The Paris Protocol, an annex to the Oslo Accords, which regulates the financial relations between Israel and the future Palestinian state, placed both entities under the same taxation envelope. As a result, the Palestinians continue to depend on Israeli policies, customs laws and services for the import and export of goods. This dependency has inflicted strong negative economic effects on the Palestinian pharmaceutical industry. Various hindrances generate extra costs that harm the development of the local industry: the burden of the annual licensing of imported raw materials, the costs of back-to-back deliveries to and from the WB and the GS, the costs of shipping drugs in bulk via Jordan, the exclusion of large Arab markets as well as in Israel, and the inability of the&amp;nbsp;Gazan&amp;nbsp;industry to develop&amp;nbsp;and expand&amp;nbsp;due to the prohibition on export.
 Teva, likewise other Israeli and multinational companies, enjoys the aforementioned situation in several ways. The company enjoys easy access to the Palestinian market, free of customs and checkpoint, e.g. change of trucks at cargo checkpoints. Teva&amp;#39;s agents do not have to amend any of their products in order to sell them in the OPT. Thus,&amp;nbsp;the company can sell drugs that are not labeled in Arabic. Teva meets little to no competition from the cheaper generic drug industry, as a result of the Israeli Ministry of Health restrictions on drug registration in Israel and their enforcement on the Palestinian market.
 For more, see our report on the Pharmaceutical industry,&amp;nbsp;Captive Economy: The Pharmaceutical Industry and the Israeli Occupation.
 </t>
   </si>
   <si>
     <t>Tripadvisor, Inc.</t>
   </si>
   <si>
     <t>NASDAQ, Public</t>
   </si>
   <si>
-    <t xml:space="preserve">A US based publicly traded group that operates online travel agencies, comparison shopping websites, and mobile apps.
-[...8 lines deleted...]
-    <t>East Jerusalem, Jordan Valley, Syrian Golan, West Bank</t>
+    <t>TripAdvisor Inc. is a publicly traded American company operating online platforms for travel and experiences. Through the TripAdvisor brand, the company operates an online travel guidance platform for accommodations, activities, restaurants, airlines, and cruises in over 40 countries. Additional company brands include Viator, an online marketplace for tours and activities, and TheFork, an online restaurant booking platform in Europe.Through its online travel marketplace platforms, the company advertises hotels, holiday rentals and businesses in the occupied West Bank, East Jerusalem and the Syrian Golan.&amp;nbsp;TripAdvisor &amp;nbsp;West Bank8 listings were found on the TripAdvisor website for accommodation rentals in the occupied West Bank in the settlements of Ariel, Kfar Etzion, Karnei Shomron, Alon, Ma’ale Adumim and Nofei Prat.&amp;nbsp;Under a webpage named "Top Things to Do in Gush Etzion", the website advertises attractions in Gush Etzion settlements in the occupied West Bank, including the&amp;nbsp;Gush Etzion Winery, a&amp;nbsp;Caliber 3 shooting range, and Jeep tours.&amp;nbsp;In addition, the website advertises settlement-based wineries and restaurants in the occupied West Bank, including the&amp;nbsp;Psagot Winery in Mateh Binyamin, Drimia Winery in the settlement of Susya, La Foret Blanche Winery in in the settlement of Beit Yatir, Beit El Winery in the settlement of Beit El, and Har Bracha winery in the settlement of Har Bracha. In addition, the website advertises restaurants in the settlement of Ariel in the occupied West Bank.&amp;nbsp;Under a webpage named “Top Things to Do in Ma'ale Adumim”, the website advertises the D-City shopping center in the settlement of Ma’ale Adumim in the occupied West Bank. For more on the&amp;nbsp;Design City, see Who Profits 2022 report:&amp;nbsp;The Design City Shopping Complex Built on Occupied Palestinian Land.&amp;nbsp;East Jerusalem&amp;nbsp;3 listings were found on the TripAdvisor website for accommodation rentals in occupied East Jerusalem, including two listings in the settlement neighborhood of Pisgat Ze'ev and a hotel in the settlement neighborhood of French Hill near the Palestinian neighborhood of Sheikh Jarrah.Under a webpage named “Top Things to Do in Jerusalem”, the website advertises tours in the City of David and a museum in the Ammunition Hill in occupied East Jerusalem.&amp;nbsp;Syrian Golan&amp;nbsp;38 listings were found on the TripAdvisor website in 13 settlements in the occupied Syrian Golan, including the settlements of Neve Ativ, Odem, El Rom, Nimrod, Bruchim-Qela Alon, Ein Zivan, Kidmat Tzvi, Katsrin, Had Nes, Ma’ale Gamla, Ramot, Giva’at Yoa’av, and Neot Golan.&amp;nbsp;Viator&amp;nbsp;The company's website Viator.com advertises tours in the City of David and the Old City in occupied East Jerusalem, listed under “things to do in Israel”.&amp;nbsp;</t>
   </si>
   <si>
     <t>Unikowsky Maoz</t>
   </si>
   <si>
     <t xml:space="preserve">Importer, marketer and distributer of home, building and gardening products.
 The company is located in the Barkan industrial zone, which is an Israeli settlement in the occupied West Bank. In addition, the company sells its products in selling points in Ramat Eshkol settlement neigborhood in East Jerusalem and in the West Bank settlement of Modi&amp;#39;in Ilit.
 </t>
   </si>
   <si>
     <t>Videotec</t>
   </si>
   <si>
     <t xml:space="preserve">An Italian private company for designing and creating products for the video surveillance industry.
 During a June 2018 Who Profits field tour in the old city of Jerusalem, Videotec cameras were documented as part of the surveillance system in the occupied area. The specific camera in use is the AVBPHK2A000. This 12kg model is made of thick aluminum, with front and rear bottom constructed from 30mm aluminum, has 18mm of bullet-proof glass and consumes up to 20w of electricity.
 The company&amp;rsquo;s official distributer in Israel is Mal-Tech Technological Solutions, a private Israeli company owned by Moshe Amzel. Mal-Tech provides solutions to the Israeli government such as cameras and network devices. It provides equipment to security bodies such as the Israeli army, the Israeli Police and the Israeli Ministry of Defense. The company also provides solutions for the protecting of Israeli military bases.
 </t>
   </si>
   <si>
     <t>Private Security and Surveillance Technology</t>
   </si>
   <si>
     <t>Wirtgen Group</t>
   </si>
   <si>
     <t xml:space="preserve">A supplier of technologies for the entire road construction cycle: processing, mixing, paving and rehabilitation.
 In 2012, a Joseph Vogele road paver, which is one of the company&amp;#39;s product brands, was documented paving an expansion to road No. 433, which is built on occupied Palestinian land. The paver was documented near the Ofer prison, an incarceration facility that holds Palestinian political prisoners.
 In 2018, a company truck was documented in Qalandiya checkpoint.
 </t>
   </si>
   <si>
     <t>Construction, Heavy Machinery</t>
-  </si>
-[...27 lines deleted...]
-    <t>Construction, Transportation</t>
   </si>
   <si>
     <t xml:space="preserve">ZIM Integrated Shipping Services </t>
   </si>
   <si>
     <t>Zim Integrated Shipping Services Ltd., commonly known as ZIM, is a publicly traded Israeli international cargo shipping company. The company is one of the top 10 shipping companies in the world, operating in more than 100 countries in over 330 ports worldwide, offering dry cargo, refrigerated cargo, special cargo, dangerous cargo and inland transportation services. The company was previously Israeli state-owned and was privatized at the end of 2003.&amp;nbsp;Weapon Shipments for the Israeli Ministry of Defense&amp;nbsp;The company is one of the main shippers of weapons and military equipment to Israel.&amp;nbsp;“Israel Carrier Association” restrictive arrangementZIM provides the Israeli Ministry of Defense with maritime transport of weapons and security cargo purchased with U.S aid funds from the United States.&amp;nbsp;Under the Israel Carrier Association Federal Maritime Commission Agreement from 1991, ZIM is one of three companies facilitating the maritime transportation of Ministry of Defense cargo, direct or via transshipment, between United States ports and Israel. The agreement allows companies and ZIM, Maersk, and American President Lines, to set rates, terms, charges, conditions and practices for or in connection with the transportation of MOD cargo. The agreement is renewed every year with each of the companies.&amp;nbsp;According to the agreement, half of the security cargo from the United States is transported on direct regular transportation lines between the United States and Israel operated by ZIM.The agreement regulates the operational and commercial cooperation between the shipping companies to provide maritime transportation services of military cargo for the Israeli Ministry of Defense from the US to Israel, in accordance with the Ministry's requirements and in coordination with it. According to the agreement, the IMOD receives preferential transportation conditions, giving preference to cargo in containers over shipments from other customers.The companies are allowed to make arrangements or agreements among themselves and with other modes of transportation for the movement of intermodal shipments to or from inland points in Israel or in the U.S., including setting inland rates, rules, charges, classifications, practices, liability, bill of lading conditions, per diems, free time and detention on carrier-provided containers, chassis and related equipment, positioning of equipment, interchange with connecting carriers, terminal and shoreside loading operations, receipt, handling, storage, pickup and delivery of cargo, consolidation, container yards, depots and freight stations, and other related matters. &amp;nbsp;Between March and September 2024, ZIM shares rose 150% amid the Israeli ongoing military onslaught on Gaza.&amp;nbsp;In 2023, the Israeli shipping company ZIM transported hundreds of tons of ammunition via the port of Antwerp, Belgium, to Israel. Between November 2022 and July 2023, ten ZIM vessels carrying ammunition on board have been documented in Antwerp port on their way to Israel. The vessels carried dozens of kilograms of cartridges for weapons, electric detonators, and detonator assemblies. According to NGO Vredesactie, ZIM transferred the ammunition to Israel without applying for the necessary transit permissions in risk of violations of international law.&amp;nbsp;Also in 2023, investigations by Peace Action and International Peace Information Service (IPIS) revealed that ZIM transported as much as 246 tons of munitions from Hamburg through the port of Antwerp.&amp;nbsp;In May 2024, a coalition of Belgian NGOs filed a criminal complaint against ZIM alleging violations of the Arms Trade Decree due to the transit of weapons to Israel, which poses a risk of use in war crimes in light of the ongoing Israeli military attack against Gaza.&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2280,51 +2020,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
@@ -2589,2907 +2329,2876 @@
       </c>
       <c r="F10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="F11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="0" t="s">
+      <c r="G11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="G11" s="0" t="s">
+      <c r="I11" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="F12" s="0" t="s">
+      <c r="I12" s="0" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="0"/>
-      <c r="E13" s="0" t="s">
+      <c r="G13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="0"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I14" s="0"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H15" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="I15" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H16" s="0"/>
       <c r="I16" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>93</v>
+        <v>53</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H17" s="0"/>
       <c r="I17" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="F18" s="0" t="s">
+      <c r="G18" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I18" s="0" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="F19" s="0" t="s">
+      <c r="G19" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="0"/>
+      <c r="H19" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I19" s="0" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>113</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H21" s="0"/>
       <c r="I21" s="0" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F22" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="G22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="I22" s="0" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="G23" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
-        <v>128</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="F24" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I24" s="0" t="s">
         <v>130</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I25" s="0" t="s">
         <v>135</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="0">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>140</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>142</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="0">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>115</v>
+        <v>36</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="0">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="H28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I28" s="0" t="s">
         <v>148</v>
-      </c>
-[...8 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="0">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="E29" s="0" t="s">
+      <c r="F29" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="F29" s="0" t="s">
+      <c r="G29" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="0">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>75</v>
+        <v>117</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="H30" s="0"/>
       <c r="I30" s="0" t="s">
-        <v>155</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="0">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>158</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="0">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>160</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="I32" s="0" t="s">
         <v>161</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="0">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="F33" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="0" t="s">
+      <c r="G33" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="F33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="0">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D34" s="0" t="s">
+      <c r="F34" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="E34" s="0" t="s">
+      <c r="G34" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H34" s="0" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="0">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="0">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>176</v>
+        <v>103</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>177</v>
+        <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="0">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>180</v>
+        <v>53</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>181</v>
+        <v>22</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>182</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="0">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I38" s="0" t="s">
         <v>183</v>
-      </c>
-[...19 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="0">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="F39" s="0" t="s">
+      <c r="G39" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H39" s="0" t="s">
-        <v>41</v>
+        <v>82</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>16</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="0">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D40" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="E40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="0" t="s">
-        <v>107</v>
+        <v>123</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E41" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="C41" s="0" t="s">
+      <c r="F41" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H41" s="0"/>
+        <v>45</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>41</v>
+      </c>
       <c r="I41" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="0">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>196</v>
+        <v>117</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>99</v>
+        <v>134</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>197</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="0">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H43" s="0"/>
       <c r="I43" s="0" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="0">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>173</v>
+        <v>70</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>16</v>
+        <v>202</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="0">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F45" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="C45" s="0" t="s">
+      <c r="G45" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="D45" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="0" t="s">
+      <c r="H45" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I45" s="0" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="0">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="0" t="s">
+      <c r="F46" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G46" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="F46" s="0" t="s">
+      <c r="H46" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I46" s="0" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="0">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>25</v>
+        <v>213</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>69</v>
+        <v>215</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>214</v>
+        <v>82</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="0">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>216</v>
+        <v>71</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>53</v>
+        <v>218</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>87</v>
+        <v>207</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>218</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="0">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>200</v>
+        <v>123</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>221</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>71</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="0">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>26</v>
+        <v>223</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I50" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="0">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>225</v>
+        <v>71</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>53</v>
+        <v>205</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>201</v>
+        <v>74</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>41</v>
+        <v>228</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="0">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I52" s="0"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="0">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>231</v>
+        <v>26</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>44</v>
+        <v>233</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="I53" s="0"/>
+        <v>35</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="0">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>66</v>
+        <v>235</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H54" s="0"/>
+      <c r="I54" s="0"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="0">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>237</v>
+        <v>71</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>107</v>
+        <v>205</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>100</v>
+        <v>239</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="0">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>26</v>
+        <v>241</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H56" s="0"/>
+        <v>134</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>110</v>
+      </c>
       <c r="I56" s="0" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="0">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>200</v>
+        <v>164</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H57" s="0"/>
       <c r="I57" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="0">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C58" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="C58" s="0" t="s">
+      <c r="D58" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>248</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>69</v>
+        <v>249</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>128</v>
+        <v>183</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="0">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>252</v>
+        <v>74</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>23</v>
+        <v>135</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="0">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>65</v>
+        <v>254</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>44</v>
+        <v>256</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>257</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I60" s="0"/>
+        <v>82</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="0">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>257</v>
+        <v>44</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="I61" s="0"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="0">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="H62" s="0"/>
       <c r="I62" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="0">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I63" s="0"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="0">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>264</v>
+        <v>115</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="0">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="I65" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...17 lines deleted...]
-      <c r="I65" s="0"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="0">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>206</v>
+        <v>25</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>273</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>68</v>
+        <v>274</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>108</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="I66" s="0"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="0">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>275</v>
+        <v>213</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>278</v>
+        <v>73</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="0">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C68" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="0" t="s">
-        <v>26</v>
+        <v>280</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="0">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>192</v>
+        <v>106</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>216</v>
+        <v>26</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>158</v>
+        <v>285</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>284</v>
+        <v>22</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>218</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="0">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>65</v>
+        <v>197</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>66</v>
+        <v>223</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>287</v>
+        <v>164</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>69</v>
+        <v>288</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>288</v>
+        <v>225</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="0">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>289</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>290</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>200</v>
+        <v>291</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>262</v>
+        <v>74</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>87</v>
+        <v>228</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="0">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>242</v>
+        <v>25</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>293</v>
+        <v>205</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>201</v>
+        <v>264</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="I72" s="0"/>
+        <v>60</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="0">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>25</v>
+        <v>246</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>225</v>
+        <v>247</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>53</v>
+        <v>296</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>201</v>
+        <v>297</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="I73" s="0"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="0">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>66</v>
+        <v>299</v>
       </c>
       <c r="E74" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G74" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="F74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" s="0" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="0">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>189</v>
+        <v>71</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>121</v>
+        <v>291</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>201</v>
+        <v>303</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>16</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="0">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>25</v>
+        <v>115</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>150</v>
+        <v>194</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="H76" s="0"/>
+        <v>297</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>15</v>
+      </c>
       <c r="I76" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="0">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>130</v>
+        <v>25</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>306</v>
+        <v>53</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="H77" s="0"/>
       <c r="I77" s="0" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="0">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>107</v>
+        <v>311</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>262</v>
+        <v>74</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="0">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>200</v>
+        <v>117</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>311</v>
+        <v>264</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="0">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>107</v>
+        <v>205</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>266</v>
+        <v>37</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="0">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>173</v>
+        <v>70</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>315</v>
+        <v>71</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>162</v>
+        <v>117</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="I81" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>267</v>
+      </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="0">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>25</v>
+        <v>179</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>237</v>
+        <v>319</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I82" s="0"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="0">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>26</v>
+        <v>241</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="H83" s="0"/>
       <c r="I83" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="0">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>323</v>
+        <v>26</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>325</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="0">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>26</v>
+        <v>327</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>211</v>
+        <v>123</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="H85" s="0"/>
+        <v>329</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>82</v>
+      </c>
       <c r="I85" s="0" t="s">
-        <v>177</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="0">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>21</v>
+        <v>218</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="H86" s="0"/>
       <c r="I86" s="0" t="s">
-        <v>116</v>
+        <v>183</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="0">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D87" s="0"/>
+        <v>115</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>71</v>
+      </c>
       <c r="E87" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="H87" s="0"/>
+        <v>334</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>221</v>
+      </c>
       <c r="I87" s="0" t="s">
-        <v>218</v>
+        <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="0">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>334</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="H88" s="0"/>
       <c r="I88" s="0" t="s">
-        <v>16</v>
+        <v>225</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="0">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>25</v>
+        <v>338</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>150</v>
+        <v>280</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>201</v>
+        <v>297</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="0">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>339</v>
+        <v>25</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>262</v>
+        <v>297</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>235</v>
+        <v>30</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="0">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>25</v>
+        <v>343</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="I91" s="0" t="s">
         <v>119</v>
-      </c>
-[...11 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="0">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>192</v>
+        <v>25</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>346</v>
+        <v>21</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="H92" s="0"/>
       <c r="I92" s="0" t="s">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="0">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H93" s="0"/>
       <c r="I93" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="0">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="0">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="0">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="0">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="0">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="H98" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="0">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H99" s="0" t="s">
         <v>36</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="0">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>201</v>
+        <v>297</v>
       </c>
       <c r="H100" s="0"/>
       <c r="I100" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="0">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>35</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="0">
         <v>101</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H102" s="0"/>
       <c r="I102" s="0"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="0">
         <v>102</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="0">
         <v>103</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>225</v>
+        <v>299</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="0">
         <v>104</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="H105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="0">
         <v>105</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>387</v>
+        <v>91</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="0">
         <v>106</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>53</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="H107" s="0" t="s">
         <v>54</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="0">
         <v>107</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>390</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>392</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>311</v>
+        <v>210</v>
       </c>
       <c r="H108" s="0"/>
       <c r="I108" s="0" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="0">
         <v>108</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>395</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I109" s="0"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="0">
         <v>109</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="C110" s="0" t="s">
+      <c r="C110" s="0"/>
+      <c r="D110" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="D110" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F110" s="0" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>400</v>
+        <v>81</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>134</v>
-[...28 lines deleted...]
-      <c r="I111" s="0"/>
+        <v>67</v>
+      </c>
+      <c r="I110" s="0"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>